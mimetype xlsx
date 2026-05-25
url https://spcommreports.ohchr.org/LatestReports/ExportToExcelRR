--- v0 (2026-03-25)
+++ v1 (2026-05-25)
@@ -3,676 +3,428 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Replies received list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>22 May 2025</t>
-[...23 lines deleted...]
-    <t>27 Mar 2025</t>
+    <t>28 Nov 2025</t>
+  </si>
+  <si>
+    <t>27 Nov 2025</t>
+  </si>
+  <si>
+    <t>18 Nov 2025</t>
+  </si>
+  <si>
+    <t>17 Nov 2025</t>
+  </si>
+  <si>
+    <t>30 Oct 2025</t>
+  </si>
+  <si>
+    <t>14 Oct 2025</t>
+  </si>
+  <si>
+    <t>01 Oct 2025</t>
+  </si>
+  <si>
+    <t>30 Sep 2025</t>
+  </si>
+  <si>
+    <t>22 Sep 2025</t>
+  </si>
+  <si>
+    <t>22 Jul 2025</t>
+  </si>
+  <si>
+    <t>10 Jul 2025</t>
+  </si>
+  <si>
+    <t>23 Apr 2025</t>
   </si>
   <si>
     <t>26 Mar 2025</t>
   </si>
   <si>
-    <t>10 Mar 2025</t>
-[...35 lines deleted...]
-    <t>17 Apr 2024</t>
+    <t>18 Feb 2025</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
-    <t>Iraq</t>
-[...8 lines deleted...]
-    <t>Argentina</t>
+    <t>El Salvador</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>JSW Steel Ltd.</t>
+  </si>
+  <si>
+    <t>United Kingdom of Great Britain and Northern Ireland</t>
+  </si>
+  <si>
+    <t>Cornell University</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Permanent Delegation of the European Union</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>Agence Française de Développement (AFD)</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>Cambodia</t>
-[...8 lines deleted...]
-    <t>El Salvador</t>
+    <t>India</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>Viet Nam</t>
-[...22 lines deleted...]
-  <si>
     <t>Type</t>
   </si>
   <si>
-    <t>JUA</t>
-[...4 lines deleted...]
-  <si>
     <t>JAL</t>
   </si>
   <si>
     <t>JOL</t>
   </si>
   <si>
     <t>Ref. no.</t>
   </si>
   <si>
-    <t>IRQ 2/2025</t>
-[...71 lines deleted...]
-    <t>PAK 1/2024</t>
+    <t>SLV 8/2025</t>
+  </si>
+  <si>
+    <t>COL 5/2025</t>
+  </si>
+  <si>
+    <t>IDN 9/2025</t>
+  </si>
+  <si>
+    <t>OTH 142/2025</t>
+  </si>
+  <si>
+    <t>GBR 18/2025</t>
+  </si>
+  <si>
+    <t>OTH 126/2025</t>
+  </si>
+  <si>
+    <t>VNM 7/2025</t>
+  </si>
+  <si>
+    <t>VNM 6/2025</t>
+  </si>
+  <si>
+    <t>OTH 119/2025</t>
+  </si>
+  <si>
+    <t>TJK 2/2025</t>
+  </si>
+  <si>
+    <t>OTH 71/2025</t>
+  </si>
+  <si>
+    <t>AUS 3/2025</t>
+  </si>
+  <si>
+    <t>IND 2/2025</t>
+  </si>
+  <si>
+    <t>PAK 1/2025</t>
   </si>
   <si>
     <t>Mandates</t>
   </si>
   <si>
-    <t>torture
-arbitrary Detention
+    <t>independence of judges and lawyers
+disappearances
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t xml:space="preserve">human rights defenders
+African Descent
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+Transitional justice
+women and girls </t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+disability
+disappearances
+freedom of peaceful assembly and of association
+human rights defenders
+privacy</t>
+  </si>
+  <si>
+    <t>food
+business
+cultural rights
+environment
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+peasants</t>
+  </si>
+  <si>
+    <t>Transitional justice
 executions
-health</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">women and girls </t>
+torture</t>
   </si>
   <si>
     <t>human rights defenders
-environment
-[...3 lines deleted...]
-    <t>freedom of peaceful assembly and of association
+education
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+migrants</t>
+  </si>
+  <si>
+    <t>human rights defenders
 arbitrary Detention
 executions
 freedom of opinion and expression
+religion or belief</t>
+  </si>
+  <si>
+    <t xml:space="preserve">toxics and human rights
+business
+environment
+freedom of peaceful assembly and of association
+international order
+violence against women and girls
+water and sanitation
+women and girls </t>
+  </si>
+  <si>
+    <t>trafficking in persons
 human rights defenders
-independence of judges and lawyers
-[...10 lines deleted...]
-arbitrary Detention
+migrants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">terrorism
+cultural rights
 freedom of opinion and expression
-freedom of peaceful assembly and of association</t>
-[...10 lines deleted...]
-violence against women and girls</t>
+religion or belief
+women and girls </t>
   </si>
   <si>
     <t>business
-cultural rights
-[...88 lines deleted...]
-    <t>human rights defenders
 arbitrary Detention
 climate change
 environment
 freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
 freedom of peaceful assembly and of association</t>
   </si>
   <si>
-    <t>disappearances
-[...1 lines deleted...]
-foreign debt
+    <t>human rights defenders
+environment
+executions
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>terrorism
+disappearances
+executions
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
 independence of judges and lawyers
-international solidarity
-[...18 lines deleted...]
-sale of children
+minority issues
+torture
 violence against women and girls</t>
   </si>
   <si>
-    <t>African Descent
-[...14 lines deleted...]
-  <si>
     <t>Summary</t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning Mr. Robert Pether, a national of Australia, and a resident of Ireland, deprived of liberty in Iraq since April 2021, and the subject of Working Group on Arbitrary Detention’s (WGAD) Opinion No. 70/2021.
+    <t xml:space="preserve">Información recibida sobre dos abogados en El Salvador. Por un lado, la situación del Dr. Enrique Anaya Barraza, abogado constitucionalista y profesor universitario, quien se encuentra actualmente en detención preventiva y a quien, según se informa, se le ha negado su derecho a un juicio público en el marco del vigente estado de excepción. </t>
+  </si>
+  <si>
+    <t>Información recibida en relación con un presunto ataque violento contra la defensora de derechos humanos Luz Marina Becerra, ocurrido el 30 de junio de 2025 en Tumaco, Nariño, así como la intrusión y el hurto registrados durante una reunión de La Comadre el 9 de julio de 2025 en Bogotá.</t>
+  </si>
+  <si>
+    <t>Analysis on the 2025 Draft Criminal Procedure Code published by the House of Representatives, DPR, (version dated 20 March 2025), considering it is an opportunity to strengthen human rights protection in criminal proceedings and address some concerns in the current implementation of the criminal procedure code, the Kitab Undang-Undang Hukum Acara Pidana, KUHAP, (Law No. 8 of 1981).</t>
+  </si>
+  <si>
+    <t>Information received regarding alleged violations of the rights of rural, forest-dwelling communities and Indigenous Peoples in Erasama Tehsil, Jagatsinghpur District, Odisha, India, whose lives and livelihoods are reportedly threatened by the proposed integrated steel plant project of a subsidiary of the company led by you, M/s JSW Utkal Steel Ltd. (JUSL). These allegations concern violations of the rights to food, water, health, a clean sustainable environment, and cultural rights.</t>
+  </si>
+  <si>
+    <t>Information received concerning the Joint Framework between the Government of the United Kingdom of Great Britain and Northern Ireland and the Government of Ireland on addressing the legacy of the Troubles.</t>
+  </si>
+  <si>
+    <t>Information received regarding the cases of Mr. Momodou Taal and Mr. Amandla Thomas-Johnson, Ph.D. candidates at Cornell University, as well as the cases of Ms. Rümeysa Öztürk, Mr. Mohsen Mahdawi, Mr. Mahmoud Khalil, Dr. Badar Khan Suri, Ms. Yunseo Chung, Mr. Mohammed Hoque, and Ms. Leqaa Kordia, who have reportedly been subjected to surveillance, arrest, detention, or forced departure in retaliation for their peaceful expression and advocacy related to the Gaza conflict. These individuals, many of whom held valid immigration status, have faced violations of their rights to liberty, due process, freedom of expression, peaceful assembly, religion, and access to justice. Reports indicate a pattern of arbitrary detention, transfers to remote facilities, denial of medical care, religious discrimination, and the use of unsubstantiated national security justifications to initiate removal proceedings.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the death in custody, allegedly under unclear circumstances, of human rights defender Mr. Vuong Van Tha. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning Samsung Electronics' chemical management and environmental pollution in its operations in Viet Nam and the implications for human rights and the environment, in particular the rights to life, health, a healthy environment—which includes the right to live and work in a non-toxic environment—to water, to freedom of opinion and expression, to freedom of peaceful assembly and of association, and the rights of women and girls. </t>
+  </si>
+  <si>
+    <t>Concerns regarding the proposal for a directive of the European Parliament and of the Council laying down minimum rules to prevent and counter the facilitation of unauthorised entry, transit and stay in the Union, which may have negative impacts on the human rights of migrants, refugees and asylum seekers, including children and those in vulnerable situations and on organizations and human rights defenders assisting and protecting migrants, refugees and asylum seekers, including victims of trafficking.</t>
+  </si>
+  <si>
+    <t>Serious concern regarding Law No. 2048 “On the Regulation of Traditions and Ceremonies in the Republic of Tajikistan” ( “Law”), as amended in 2024, which imposes significant restrictions on expressions of cultural and religious identity. Among other provisions, the Law bans clothing deemed “alien to national culture”; prohibits children from participating in celebrations for the two major Muslim holidays, Eid al-Fitr and Eid al-Adha; limits celebrations for pilgrims returning from Hajj; and restricts the scale and scope of weddings and other ceremonial gatherings. While the Law is presented as a measure to curb excessive expenditures, preserve national values and prevent extremism, we are concerned that it unjustifiably restricts a range of fundamental human rights, including freedoms of expression and religion and cultural rights, and may counterproductively undermine social cohesion and efforts to prevent violent extremism.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant les impacts négatifs allégués sur les droits humains liés à la mise en œuvre du Partenariat pour une Transition Énergétique Juste (JETP) du Vietnam, notamment des informations concernant l'incarcération continue de l’avocat spécialisé en justice environnementale et  défenseur des droits humains, M. Dang Dinh Bách, en lien avec l'exercice de ses activités en matière de droits humains. M. Bách a été arrêté le 24 juin 2021 et condamné à cinq ans de prison pour « évasion fiscale » conformément à l'article 200 du Code pénal de 2015. Sa peine a été confirmée par la cour d'appel le 11 août 2022.</t>
+  </si>
+  <si>
+    <t>Drawing attention to the Crimes Amendment (Places of Worship) Act 2025 (“the Act”), which passed the New South Wales (NSW) Parliament on 21 February 2025 and received royal assent on 2 March 2025. The Act amends two existing laws: (1) creating new offences for intentionally impeding access to places of worship and intimidating, harassing or threatening people as they access or leave a place of worship, and (2) granting police officers powers to issue “move on” orders in the context of public assemblies near places of worship.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the death of environmental human rights defender Mr. Jagabar Ali at Thirumayam, Pudukottai District, Tamil Nadu, on 17 January 2025.
 </t>
   </si>
   <si>
-    <t>Concern regarding the lack of implementation of the Constitutional Court decision which annulled the Civil Code provision 187 resulting in legislative and administrative gaps regulating women’s surname upon marriage and which may result in the deprivation or violation of women’s autonomy, dignity, freedom from discrimination, rights to non-discrimination and gender equality, the rights to equality before the law and equal protection of the law, the right to privacy, the right to family life, and cultural rights and the right to self-expression.</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Information received concerning Ms. Zeinab Jalalian, an Iranian national of Kurdish origin, who is being held in a situation of deprivation of liberty at the central prison of Yazd, in the Islamic Republic of Iran, for approximately 17 years, in conditions of detention which are considered to fall below international standards. She is believed to be the longest serving female prisoner in Iran and reportedly the only female political prisoner sentenced to life imprisonment in the country.
+    <t xml:space="preserve">Information received concerning a series of acts and measures reportedly undertaken within the context of counter-terrorism operations in the province of Balochistan, including: a) alleged arbitrary arrests, acts of violence and mistreatment in detention, enforced disappearances, and extrajudicial killings of Baloch people; b) alleged excessive use of force against individuals, including peaceful protesters, seeking information about the forcibly disappeared in Balochistan and calling for justice and accountability; c) the misuse of certain administrative and legal counter-terrorism measures against Baloch activists and organizations, including the alleged designation of certain individuals as “proscribed persons” and arbitrary travel restrictions against prominent activists; d) alleged censorship of media outlets associated with the activities or events organised by the aforementioned activists; e) a reported proposal for legislative amendments to allow for preventive detention of individuals suspected of committing terrorism in Balochistan; and f) a reported proposal to establish internment centres for individuals suspected of committing terrorism in Balochistan.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibida en relación con presuntas violaciones de derechos humanos de las comunidades indígenas del Ayllu Acre Antequera de la nación Sura, ubicadas en los municipios de Pazña y Antequera en la provincia Poopó del departamento de Oruro, Bolivia, relacionadas con las actividades mineras desarrolladas en la mina Bolívar por la empresa estatal COMIBOL y la empresa canadiense Santacruz Silver Mining Ltd., además de otras explotaciones mineras de menor escala que operan en el territorio ancestral de estas comunidades, como la Empresa Minera Salvada Sociedad Colectiva. Las presuntas violaciones están relacionadas con contaminación ambiental y los impactos en la salud, criminalización y desplazamiento de personas defensoras de derechos humanos, y a abusos de derechos de los Pueblos Indígenas, incluyendo el derecho al consentimiento libre, previo e informado. </t>
-[...57 lines deleted...]
-  <si>
     <t>UN Region</t>
   </si>
   <si>
+    <t>Latin American and Caribbean Group</t>
+  </si>
+  <si>
     <t>Asia-Pacific Group</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t xml:space="preserve">Western European and Others Group </t>
   </si>
   <si>
-    <t>African Group</t>
-[...7 lines deleted...]
-  <si>
     <t>OHCHR Region</t>
   </si>
   <si>
-    <t>Middle East and North Africa</t>
+    <t>Americas</t>
+  </si>
+  <si>
+    <t>Asia Pacific</t>
+  </si>
+  <si>
+    <t>Unknown</t>
   </si>
   <si>
     <t>Europe and Central Asia</t>
   </si>
   <si>
-    <t>Africa</t>
-[...10 lines deleted...]
-  <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
-    <t>13 Aug 2025</t>
-[...22 lines deleted...]
-  <si>
     <t>26 Jan 2026</t>
   </si>
   <si>
-    <t>09 Dec 2025</t>
-[...17 lines deleted...]
-    <t>16 Dec 2025</t>
+    <t>13 Feb 2026</t>
+  </si>
+  <si>
+    <t>10 Mar 2026</t>
+  </si>
+  <si>
+    <t>13 Mar 2026</t>
+  </si>
+  <si>
+    <t>29 Jan 2026</t>
+  </si>
+  <si>
+    <t>05 Feb 2026</t>
   </si>
   <si>
     <t>19 Nov 2025</t>
   </si>
   <si>
-    <t>19 Aug 2025</t>
-[...23 lines deleted...]
-    <t>02 Oct 2025</t>
+    <t>16 Feb 2026</t>
+  </si>
+  <si>
+    <t>03 Apr 2026</t>
+  </si>
+  <si>
+    <t>12 Feb 2026</t>
+  </si>
+  <si>
+    <t>03 Mar 2026</t>
+  </si>
+  <si>
+    <t>09 Feb 2026</t>
+  </si>
+  <si>
+    <t>17 Feb 2026</t>
+  </si>
+  <si>
+    <t>02 Feb 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="single"/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -816,1100 +568,653 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29986" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39175" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29979" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39164" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29965" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39044" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39497" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29926" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39092" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39179" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29959" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39436" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29879" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39188" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29932" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39366" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29810" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39285" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29902" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39553" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29770" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39432" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29790" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39533" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29660" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39276" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29761" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=38948" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39220" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29711" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39172" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29673" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39205" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29641" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39532" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29553" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39476" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29563" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39350" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29542" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39182" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29360" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39324" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29242" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39261" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29218" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39550" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=28805" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39262" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=28957" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=38474" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=38700" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39270" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=28973" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39551" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30501" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39552" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39579" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30521" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39590" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30379" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39630" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30491" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39635" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30443" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39564" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39604" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30406" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39577" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30373" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39353" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39571" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30360" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39352" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39570" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30374" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39633" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30168" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39662" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30035" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39589" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29884" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39626" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29817" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39623" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29607" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39580" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:L15"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
-    <col min="10" max="13" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
+    <col min="10" max="12" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="L1" s="2"/>
-      <c r="M1" s="2"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="F2" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L2" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="G2" s="3" t="s">
-[...15 lines deleted...]
-      <c r="M2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="I3" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="L3" s="3"/>
-      <c r="M3" s="3"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="I4" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J4" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="M4" s="3"/>
+        <v>92</v>
+      </c>
+      <c r="L4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>3</v>
+        <v>30003</v>
       </c>
       <c r="J5" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="M5" s="3"/>
+        <v>93</v>
+      </c>
+      <c r="L5" s="3"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="I6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="M6" s="3"/>
+        <v>94</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="4" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="3" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="I7" s="3" t="n">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="J7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="L7" s="3"/>
-      <c r="M7" s="3"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="I8" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J8" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="M8" s="3"/>
+        <v>96</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="I9" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="M9" s="3"/>
+        <v>96</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="I10" s="3" t="n">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="J10" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="L10" s="3"/>
-      <c r="M10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="I11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="L11" s="3"/>
-      <c r="M11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E12" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H12" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="L12" s="3"/>
-      <c r="M12" s="3"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="I13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="L13" s="3"/>
-      <c r="M13" s="3"/>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="I14" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="M14" s="3"/>
+        <v>100</v>
+      </c>
+      <c r="L14" s="3"/>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="D15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="3" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="I15" s="3" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="L15" s="3"/>
-      <c r="M15" s="3"/>
-[...410 lines deleted...]
-      <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" tooltip="IRQ 2/2025"/>
-[...53 lines deleted...]
-    <hyperlink ref="K26" r:id="rId55" tooltip="26 Jan 2026"/>
+    <hyperlink ref="D2" r:id="rId1" tooltip="SLV 8/2025"/>
+    <hyperlink ref="K2" r:id="rId2" tooltip="26 Jan 2026"/>
+    <hyperlink ref="L2" r:id="rId3" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D3" r:id="rId4" tooltip="COL 5/2025"/>
+    <hyperlink ref="K3" r:id="rId5" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D4" r:id="rId6" tooltip="IDN 9/2025"/>
+    <hyperlink ref="K4" r:id="rId7" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D5" r:id="rId8" tooltip="OTH 142/2025"/>
+    <hyperlink ref="K5" r:id="rId9" tooltip="13 Mar 2026"/>
+    <hyperlink ref="D6" r:id="rId10" tooltip="GBR 18/2025"/>
+    <hyperlink ref="K6" r:id="rId11" tooltip="29 Jan 2026"/>
+    <hyperlink ref="L6" r:id="rId12" tooltip="17 Feb 2026"/>
+    <hyperlink ref="D7" r:id="rId13" tooltip="OTH 126/2025"/>
+    <hyperlink ref="K7" r:id="rId14" tooltip="05 Feb 2026"/>
+    <hyperlink ref="D8" r:id="rId15" tooltip="VNM 7/2025"/>
+    <hyperlink ref="K8" r:id="rId16" tooltip="19 Nov 2025"/>
+    <hyperlink ref="L8" r:id="rId17" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D9" r:id="rId18" tooltip="VNM 6/2025"/>
+    <hyperlink ref="K9" r:id="rId19" tooltip="19 Nov 2025"/>
+    <hyperlink ref="L9" r:id="rId20" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D10" r:id="rId21" tooltip="OTH 119/2025"/>
+    <hyperlink ref="K10" r:id="rId22" tooltip="16 Feb 2026"/>
+    <hyperlink ref="D11" r:id="rId23" tooltip="TJK 2/2025"/>
+    <hyperlink ref="K11" r:id="rId24" tooltip="03 Apr 2026"/>
+    <hyperlink ref="D12" r:id="rId25" tooltip="OTH 71/2025"/>
+    <hyperlink ref="K12" r:id="rId26" tooltip="12 Feb 2026"/>
+    <hyperlink ref="D13" r:id="rId27" tooltip="AUS 3/2025"/>
+    <hyperlink ref="K13" r:id="rId28" tooltip="03 Mar 2026"/>
+    <hyperlink ref="D14" r:id="rId29" tooltip="IND 2/2025"/>
+    <hyperlink ref="K14" r:id="rId30" tooltip="03 Mar 2026"/>
+    <hyperlink ref="D15" r:id="rId31" tooltip="PAK 1/2025"/>
+    <hyperlink ref="K15" r:id="rId32" tooltip="09 Feb 2026"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>