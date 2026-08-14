--- v1 (2026-05-25)
+++ v2 (2026-08-14)
@@ -3,428 +3,478 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Replies received list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>28 Nov 2025</t>
-[...38 lines deleted...]
-    <t>18 Feb 2025</t>
+    <t>24 Feb 2026</t>
+  </si>
+  <si>
+    <t>20 Feb 2026</t>
+  </si>
+  <si>
+    <t>19 Feb 2026</t>
+  </si>
+  <si>
+    <t>06 Feb 2026</t>
+  </si>
+  <si>
+    <t>04 Feb 2026</t>
+  </si>
+  <si>
+    <t>27 Jan 2026</t>
+  </si>
+  <si>
+    <t>26 Jan 2026</t>
+  </si>
+  <si>
+    <t>21 Jan 2026</t>
+  </si>
+  <si>
+    <t>12 Jan 2026</t>
+  </si>
+  <si>
+    <t>07 Jan 2026</t>
+  </si>
+  <si>
+    <t>29 Dec 2025</t>
+  </si>
+  <si>
+    <t>18 Dec 2025</t>
+  </si>
+  <si>
+    <t>17 Dec 2025</t>
+  </si>
+  <si>
+    <t>02 Dec 2025</t>
+  </si>
+  <si>
+    <t>22 Oct 2025</t>
+  </si>
+  <si>
+    <t>10 Oct 2025</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
-    <t>El Salvador</t>
-[...2 lines deleted...]
-    <t>Colombia</t>
+    <t>Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>Morocco</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>JSW Steel Ltd.</t>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Cuba</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Eni S.p.A</t>
   </si>
   <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
-    <t>Cornell University</t>
-[...20 lines deleted...]
-    <t>Pakistan</t>
+    <t>Ecuador</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>JAL</t>
   </si>
   <si>
+    <t>OL</t>
+  </si>
+  <si>
     <t>JOL</t>
   </si>
   <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>JUA</t>
+  </si>
+  <si>
     <t>Ref. no.</t>
   </si>
   <si>
-    <t>SLV 8/2025</t>
-[...38 lines deleted...]
-    <t>PAK 1/2025</t>
+    <t>IRN 2/2026</t>
+  </si>
+  <si>
+    <t>MAR 1/2026</t>
+  </si>
+  <si>
+    <t>IDN 1/2026</t>
+  </si>
+  <si>
+    <t>AUS 3/2026</t>
+  </si>
+  <si>
+    <t>TUN 1/2026</t>
+  </si>
+  <si>
+    <t>TUN 2/2026</t>
+  </si>
+  <si>
+    <t>VNM 1/2026</t>
+  </si>
+  <si>
+    <t>FRA 15/2025</t>
+  </si>
+  <si>
+    <t>FRA 1/2026</t>
+  </si>
+  <si>
+    <t>IRN 23/2025</t>
+  </si>
+  <si>
+    <t>FRA 16/2025</t>
+  </si>
+  <si>
+    <t>CUB 3/2025</t>
+  </si>
+  <si>
+    <t>MEX 15/2025</t>
+  </si>
+  <si>
+    <t>VNM 8/2025</t>
+  </si>
+  <si>
+    <t>IDN 10/2025</t>
+  </si>
+  <si>
+    <t>OTH 149/2025</t>
+  </si>
+  <si>
+    <t>GBR 23/2025</t>
+  </si>
+  <si>
+    <t>ECU 8/2025</t>
+  </si>
+  <si>
+    <t>CUB 2/2025</t>
   </si>
   <si>
     <t>Mandates</t>
   </si>
   <si>
     <t>independence of judges and lawyers
-disappearances
-[...15 lines deleted...]
-disappearances
+Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
+executions
 freedom of peaceful assembly and of association
 human rights defenders
-privacy</t>
-[...5 lines deleted...]
-environment
+independence of judges and lawyers
+minority issues</t>
+  </si>
+  <si>
+    <t>violence against women and girls</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
-peasants</t>
-[...8 lines deleted...]
-education
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
 freedom of opinion and expression
-freedom of peaceful assembly and of association
+human rights defenders
 migrants</t>
   </si>
   <si>
     <t>human rights defenders
 arbitrary Detention
-executions
-[...32 lines deleted...]
-human rights defenders</t>
+disappearances
+freedom of opinion and expression</t>
   </si>
   <si>
     <t>terrorism
-freedom of opinion and expression
-[...11 lines deleted...]
-executions
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>peasants
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>Iran (Islamic Republic of)
+executions</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+cultural rights
+freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+health</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>Palestinian territories occupied since 1967
+business</t>
+  </si>
+  <si>
+    <t>African Descent
+disability
+education
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+arbitrary Detention
+business
+executions
+freedom of opinion and expression
 independence of judges and lawyers
-minority issues
-[...1 lines deleted...]
-violence against women and girls</t>
+Indigenous Peoples
+international order
+international solidarity
+peasants
+poverty
+terrorism</t>
+  </si>
+  <si>
+    <t>housing
+health</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibida sobre dos abogados en El Salvador. Por un lado, la situación del Dr. Enrique Anaya Barraza, abogado constitucionalista y profesor universitario, quien se encuentra actualmente en detención preventiva y a quien, según se informa, se le ha negado su derecho a un juicio público en el marco del vigente estado de excepción. </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">Information received concerning the death of environmental human rights defender Mr. Jagabar Ali at Thirumayam, Pudukottai District, Tamil Nadu, on 17 January 2025.
+    <t>Information received concerning systematic denial of access to legal representation for protesters arrested in the Islamic Republic of Iran, as well as the arbitrary arrest and detention of lawyers for the legitimate exercise of their professional duties in connection with the recent and ongoing uprising.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Référence au projet de loi n°6623 réglementant la profession juridique au Maroc, actuellement à l'étude au Parliament. Il a été porté à mon attention que certaines dispositions du projet pourraient ne pas être conformes aux normes internationales relatives aux droits de l'homme, concernant spécifiquement le rôle de la profession juridique. Dans cette communication, je ne cherche pas à fournir une analyse exhaustive de l'ensemble du projet. Je me concentre plutôt sur certaines dispositions et leur compatibilité avec le droit et les normes internationaux des droits de l'homme. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning draft Presidential Regulation (“Regulation”) on the Duties of the Indonesian National Army in Combating Terrorist Acts, as publicly circulated in January 2026. We are concerned that the manner in which the Regulation would expand the role of the military in countering terrorism in peacetime would bring serious risks to human rights, the rule of law, and Indonesian civil society.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning a series of acts and measures reportedly undertaken within the context of counter-terrorism operations in the province of Balochistan, including: a) alleged arbitrary arrests, acts of violence and mistreatment in detention, enforced disappearances, and extrajudicial killings of Baloch people; b) alleged excessive use of force against individuals, including peaceful protesters, seeking information about the forcibly disappeared in Balochistan and calling for justice and accountability; c) the misuse of certain administrative and legal counter-terrorism measures against Baloch activists and organizations, including the alleged designation of certain individuals as “proscribed persons” and arbitrary travel restrictions against prominent activists; d) alleged censorship of media outlets associated with the activities or events organised by the aforementioned activists; e) a reported proposal for legislative amendments to allow for preventive detention of individuals suspected of committing terrorism in Balochistan; and f) a reported proposal to establish internment centres for individuals suspected of committing terrorism in Balochistan.
+    <t>Information received concerning the reported suspension and termination proceedings affecting Dr Jillian Spencer, a senior psychiatrist at the Queensland Children’s Hospital (Queensland, Australia), reportedly in connection with her public expression of professional concerns regarding aspects of clinical approaches to children and adolescents experiencing gender-related distress.</t>
+  </si>
+  <si>
+    <t>Inquiétudes liées à la situation des juges, avocats et défenseurs des droits de l’homme en Tunisie qui pourraient s’avérer de violations des droit fondamentaux. Nous en profitons pour rappeler que les Procédures Spéciales du Conseil des Droits de l’Homme ont suivi de près la situation des juges et des avocats en Tunisie, dans un contexte marqué des atteintes à l’indépendance du pouvoir judiciaire.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant les restrictions affectant les organisations de la société civile, les défenseurs des droits humains, les organisations de défense des droits des femmes, les syndicats et les organisations fournissant une assistance humanitaire, ainsi que les limitations connexes à l'exercice des libertés fondamentales en Tunisie entre fin 2024 et novembre 2025.</t>
+  </si>
+  <si>
+    <t>Information received concerning the arrest of human rights defender Ho Sy Quyet on 18 August 2025 in Ho Chi Minh City, and the extension of his incommunicado detention from 1 January 2026 to 1 April 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant des violations du droit à la liberté d’expression et de réunion pacifique et d’autres droits humains résultant de l’application de l’infraction pénale d’apologie du terrorisme prévue à l’article 421-2-5 du Code pénal français, pendant la période qui a suivi les attaques du 7 octobre 2023 perpétrés par des groupes armés en Israël. </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant l'arrestation de 52 paysans et agriculteurs, y compris les membres de la Confédération paysanne lors d’une manifestation contre la gestion de la crise de la maladie cutanée grumeleuse frappant le bétail français, la perspective de la signature de l'accord commercial UE-Mercosur ainsi que les politiques agricoles françaises discriminant les petites et moyennes exploitations agricoles. Nous soulignons que ces arrestations constitueraient de graves violations des droits à la réunion pacifique et à l'association, ainsi que des droits fondamentaux des paysans en vertu du Pacte International relatif aux droits civils et politiques (PIDCP), ratifié par la France ne 1980, ainsi que la Déclaration des Nations Unies sur les droits des paysans et des autres personnes travaillant dans les zones rurales (UNDROP), adoptée par l’Assemblée Générale des Nations Unies en 2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning Mr. Reza Abdali, Mr. Farshad Etemadi-Far, Mr. Masoud Jamei and Mr. Alireza Mardasi who are at imminent risk of execution following judicial proceedings that raise serious concerns regarding torture, arbitrary detention, and violations of fair-trial guarantees.
 </t>
   </si>
   <si>
+    <t>Nous souhaiterions attirer l’attention du Gouvernement de votre Excellence sur l’infraction d’« apologie du terrorisme » prévue à l’article 421 2 5 du Code pénal français. Nous craignons que l’application de cette infraction ne soit incompatible avec l’obligation internationale de la France de respecter le droit à la liberté d’expression et d’opinion en vertu de l’article 19 du Pacte international relatif aux droits civils et politiques (PIDCP), auquel la France est partie depuis le 4 novembre 1980, le droit de participer aux affaires publiques prévu à l’article 25 du PIDCP, le droit de ne pas être puni rétroactivement prévu à l’article 15 du PIDCP, et les principes de non-discrimination et d’égalité prévus aux articles 2 et 26 du PIDCP. Nous exhortons la France à réexaminer et modifier cette infraction afin de garantir la conformité du droit français avec le droit international relatif aux droits humains.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con un patrón sistemático de criminalización de la disidencia y el uso de la coerción, incluyendo la detención arbitraria y el exilio forzado, contra defensores de derechos humanos, activistas y artistas en Cuba.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con el asesinato del defensor de los derechos humanos, el Sr. Bernardo Bravo Manríquez.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serious allegations concerning the arbitrary arrest, detention, prosecution, repeated sentencing and ill-treatment of woman human rights defender Ms. Cấn Thị Thêu and her sons Mr. Trịnh Bá Tư and Mr. Trịnh Bá Phương, as well as the prior conviction and continuing harassment and surveillance of their husband and father, Mr. Trịnh Bá Khiêm, in apparent retaliation for exercising their fundamental freedoms and for their peaceful land rights and human rights advocacy. </t>
+  </si>
+  <si>
+    <t>Information received concerning the reported acts of intimidation and physical attack on Ms. Selly Selegani between 1 and 7 October in Jakarta and Jayapura.</t>
+  </si>
+  <si>
+    <t>Information received concerning the adverse human rights impacts of, Italy-based and partially Italy-controlled oil company, Eni S.p.A’s activities in the occupied Palestinian territory and the alleged failure of the Italian Government to protect and respect human rights in this context. Eni S.p.A has acquired an offshore gas exploration license to maintain resource extraction in illegally occupied Palestinian territorial waters and has been providing crude oil for Israel’s military occupation and actions amounting to a plausible risk of genocide.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of ongoing violations of the right to health, the rights of the child, child-protection and care-provision procedural failings and non-compliance with international and national legal frameworks, and racial discrimination against Black British citizens Ms. India-Alana Doris, born 16 May 1986 in the United Kingdom (U.K.) as a grandchild of Windrush immigrants, and her son born 17 May 2022 in the U.K.  We wish to urgently bring to your Excellency’s attention our deep concern about the real, imminent risks of irreparable harm that these allegations pose to the health of mother and child under the responsibility of Southwark Council and in relation to the obligations of your Excellency’s Government under international human rights law and standards.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el  deterioro  de las libertades fundamentales y del espacio cívico en el Ecuador hasta el momento, incluyendo alegaciones de violaciones a la libertad de expresión, libertad de reunión pacífica y asociación; persecución de organizaciones de la sociedad civil, de Pueblos Indígenas, movimientos sociales y sus líderes, que incluye apertura de investigaciones criminales y congelamiento de cuentas; uso indebido de la fuerza, de armas menos letales, de desapariciones temporales y de detenciones arbitrarias, en el contexto de asambleas pacíficas, que han causado al menos un muerto; así como violencia y tratos crueles, inhumanos y degradantes durante detenciones arbitrarias, y acciones que obstruyen la independencia judicial.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con una amenaza de desalojo forzoso inminente de la Sra. Parra y su familia, incluida su madre de 102 años. Su desalojo podría causar un daño grave e irreparable a la salud física y mental de la Sra. Parra y su familia. La amenaza de desalojo habría sido acompañada de actos intimidatorios por parte de las autoridades municipales, detenciones arbitrarias y falta de garantías procesales y acceso a la justicia.</t>
+  </si>
+  <si>
     <t>UN Region</t>
   </si>
   <si>
+    <t>Asia-Pacific Group</t>
+  </si>
+  <si>
+    <t>African Group</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Western European and Others Group </t>
+  </si>
+  <si>
     <t>Latin American and Caribbean Group</t>
   </si>
   <si>
-    <t>Asia-Pacific Group</t>
-[...1 lines deleted...]
-  <si>
     <t>Other</t>
   </si>
   <si>
-    <t xml:space="preserve">Western European and Others Group </t>
-[...1 lines deleted...]
-  <si>
     <t>OHCHR Region</t>
   </si>
   <si>
+    <t>Asia Pacific</t>
+  </si>
+  <si>
+    <t>Middle East and North Africa</t>
+  </si>
+  <si>
+    <t>Europe and Central Asia</t>
+  </si>
+  <si>
     <t>Americas</t>
   </si>
   <si>
-    <t>Asia Pacific</t>
-[...1 lines deleted...]
-  <si>
     <t>Unknown</t>
   </si>
   <si>
-    <t>Europe and Central Asia</t>
-[...1 lines deleted...]
-  <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
-    <t>26 Jan 2026</t>
-[...38 lines deleted...]
-    <t>02 Feb 2026</t>
+    <t>29 May 2026</t>
+  </si>
+  <si>
+    <t>15 Jun 2026</t>
+  </si>
+  <si>
+    <t>01 May 2026</t>
+  </si>
+  <si>
+    <t>31 Mar 2026</t>
+  </si>
+  <si>
+    <t>05 May 2026</t>
+  </si>
+  <si>
+    <t>04 Jun 2026</t>
+  </si>
+  <si>
+    <t>07 May 2026</t>
+  </si>
+  <si>
+    <t>23 Feb 2026</t>
+  </si>
+  <si>
+    <t>04 May 2026</t>
+  </si>
+  <si>
+    <t>23 Jul 2026</t>
+  </si>
+  <si>
+    <t>08 May 2026</t>
+  </si>
+  <si>
+    <t>12 May 2026</t>
+  </si>
+  <si>
+    <t>21 May 2026</t>
+  </si>
+  <si>
+    <t>15 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="single"/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -568,653 +618,843 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30501" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39552" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39579" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30521" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39590" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30379" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39630" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30491" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39635" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30443" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39564" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39604" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30406" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39577" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30373" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39353" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39571" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30360" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39352" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39570" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30374" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39633" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30168" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39662" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30035" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39589" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29884" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39626" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29817" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39623" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29607" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39580" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39727" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39749" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39728" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39735" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39794" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30419" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39709" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30433" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39716" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L15"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="12" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="L1" s="2"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="I2" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J2" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K2" s="4" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="L2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="I3" s="3" t="n">
-        <v>1</v>
+        <v>38700000</v>
       </c>
       <c r="J3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="L3" s="3"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="I4" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="L4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>30003</v>
+        <v>1</v>
       </c>
       <c r="J5" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="L5" s="3"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="I6" s="3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J6" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="I7" s="3" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="J7" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="L7" s="3"/>
+        <v>114</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="I8" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J8" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="L8" s="3"/>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="I9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="L9" s="3"/>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="I10" s="3" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="J10" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="L10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="I11" s="3" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="L11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="I12" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="L12" s="3"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="L13" s="3"/>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="I14" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="L14" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I15" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L16" s="3"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L17" s="3"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="B18" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...26 lines deleted...]
-      <c r="L15" s="3"/>
+      <c r="C18" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L18" s="3"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I19" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L19" s="3"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I20" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" tooltip="SLV 8/2025"/>
-[...30 lines deleted...]
-    <hyperlink ref="K15" r:id="rId32" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D2" r:id="rId1" tooltip="IRN 2/2026"/>
+    <hyperlink ref="K2" r:id="rId2" tooltip="29 May 2026"/>
+    <hyperlink ref="D3" r:id="rId3" tooltip="MAR 1/2026"/>
+    <hyperlink ref="K3" r:id="rId4" tooltip="15 Jun 2026"/>
+    <hyperlink ref="D4" r:id="rId5" tooltip="IDN 1/2026"/>
+    <hyperlink ref="K4" r:id="rId6" tooltip="29 May 2026"/>
+    <hyperlink ref="D5" r:id="rId7" tooltip="AUS 3/2026"/>
+    <hyperlink ref="K5" r:id="rId8" tooltip="01 May 2026"/>
+    <hyperlink ref="D6" r:id="rId9" tooltip="TUN 1/2026"/>
+    <hyperlink ref="K6" r:id="rId10" tooltip="31 Mar 2026"/>
+    <hyperlink ref="L6" r:id="rId11" tooltip="07 May 2026"/>
+    <hyperlink ref="D7" r:id="rId12" tooltip="TUN 2/2026"/>
+    <hyperlink ref="K7" r:id="rId13" tooltip="31 Mar 2026"/>
+    <hyperlink ref="L7" r:id="rId14" tooltip="07 May 2026"/>
+    <hyperlink ref="D8" r:id="rId15" tooltip="VNM 1/2026"/>
+    <hyperlink ref="K8" r:id="rId16" tooltip="05 May 2026"/>
+    <hyperlink ref="D9" r:id="rId17" tooltip="FRA 15/2025"/>
+    <hyperlink ref="K9" r:id="rId18" tooltip="05 May 2026"/>
+    <hyperlink ref="D10" r:id="rId19" tooltip="FRA 1/2026"/>
+    <hyperlink ref="K10" r:id="rId20" tooltip="05 May 2026"/>
+    <hyperlink ref="D11" r:id="rId21" tooltip="IRN 23/2025"/>
+    <hyperlink ref="K11" r:id="rId22" tooltip="04 Jun 2026"/>
+    <hyperlink ref="D12" r:id="rId23" tooltip="FRA 16/2025"/>
+    <hyperlink ref="K12" r:id="rId24" tooltip="05 May 2026"/>
+    <hyperlink ref="D13" r:id="rId25" tooltip="CUB 3/2025"/>
+    <hyperlink ref="K13" r:id="rId26" tooltip="07 May 2026"/>
+    <hyperlink ref="D14" r:id="rId27" tooltip="MEX 15/2025"/>
+    <hyperlink ref="K14" r:id="rId28" tooltip="24 Feb 2026"/>
+    <hyperlink ref="L14" r:id="rId29" tooltip="15 May 2026"/>
+    <hyperlink ref="D15" r:id="rId30" tooltip="VNM 8/2025"/>
+    <hyperlink ref="K15" r:id="rId31" tooltip="23 Feb 2026"/>
+    <hyperlink ref="L15" r:id="rId32" tooltip="04 May 2026"/>
+    <hyperlink ref="D16" r:id="rId33" tooltip="IDN 10/2025"/>
+    <hyperlink ref="K16" r:id="rId34" tooltip="04 May 2026"/>
+    <hyperlink ref="D17" r:id="rId35" tooltip="OTH 149/2025"/>
+    <hyperlink ref="K17" r:id="rId36" tooltip="23 Jul 2026"/>
+    <hyperlink ref="D18" r:id="rId37" tooltip="GBR 23/2025"/>
+    <hyperlink ref="K18" r:id="rId38" tooltip="08 May 2026"/>
+    <hyperlink ref="D19" r:id="rId39" tooltip="ECU 8/2025"/>
+    <hyperlink ref="K19" r:id="rId40" tooltip="12 May 2026"/>
+    <hyperlink ref="D20" r:id="rId41" tooltip="CUB 2/2025"/>
+    <hyperlink ref="K20" r:id="rId42" tooltip="21 May 2026"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>