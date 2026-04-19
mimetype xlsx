--- v0 (2026-03-29)
+++ v1 (2026-04-19)
@@ -5313,53 +5313,50 @@
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
     <t>26 Jan 2026</t>
   </si>
   <si>
     <t>02 Dec 2025</t>
   </si>
   <si>
     <t>13 Feb 2026</t>
   </si>
   <si>
     <t>23 Jan 2026</t>
   </si>
   <si>
     <t>21 Jan 2026</t>
   </si>
   <si>
     <t>20 Jan 2026</t>
   </si>
   <si>
-    <t>10 Feb 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>28 Jan 2026</t>
   </si>
   <si>
     <t>12 Jan 2026</t>
   </si>
   <si>
     <t>19 Jan 2026</t>
   </si>
   <si>
     <t>10 Mar 2026</t>
   </si>
   <si>
     <t>13 Mar 2026</t>
   </si>
   <si>
     <t>09 Jan 2026</t>
   </si>
   <si>
     <t>14 Jan 2026</t>
   </si>
   <si>
     <t>07 Jan 2026</t>
   </si>
   <si>
     <t>23 Dec 2025</t>
@@ -5449,50 +5446,53 @@
     <t>27 Jan 2026</t>
   </si>
   <si>
     <t>24 Oct 2025</t>
   </si>
   <si>
     <t>28 Sep 2025</t>
   </si>
   <si>
     <t>20 Oct 2025</t>
   </si>
   <si>
     <t>04 Oct 2025</t>
   </si>
   <si>
     <t>15 Nov 2025</t>
   </si>
   <si>
     <t>26 Sep 2025</t>
   </si>
   <si>
     <t>28 Dec 2025</t>
   </si>
   <si>
     <t>20 Sep 2025</t>
+  </si>
+  <si>
+    <t>03 Apr 2026</t>
   </si>
   <si>
     <t>18 Jul 2025</t>
   </si>
   <si>
     <t>12 Feb 2026</t>
   </si>
   <si>
     <t>07 Sep 2025</t>
   </si>
   <si>
     <t>21 Nov 2025</t>
   </si>
   <si>
     <t>25 Aug 2025</t>
   </si>
   <si>
     <t>28 Jul 2025</t>
   </si>
   <si>
     <t>01 Aug 2025</t>
   </si>
   <si>
     <t>13 Jun 2025</t>
   </si>
@@ -5678,51 +5678,51 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30533" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30501" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39552" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39579" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30572" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30571" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39421" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39472" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30513" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30521" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39590" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30497" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39562" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30549" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30567" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39558" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30505" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39556" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30563" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39543" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30568" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30564" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30507" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30511" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39547" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30565" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39538" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30525" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30566" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39628" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30569" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39542" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30508" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30561" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39537" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30518" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39573" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30459" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39546" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30510" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30500" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30509" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30522" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30436" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30506" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30455" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30356" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39541" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30504" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39526" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30496" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30502" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39535" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30379" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39630" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30492" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30498" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30486" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30491" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39635" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30480" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30469" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39524" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30485" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30473" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39341" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39498" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30458" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39522" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30490" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30493" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39528" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29920" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30481" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39521" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30476" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39485" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30475" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30494" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39365" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30472" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30482" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39329" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30414" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39567" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30452" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39496" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39510" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30441" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39527" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30431" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30462" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39499" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30456" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30457" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39331" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39467" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30478" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39487" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30461" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39492" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30444" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39416" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30445" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39323" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30443" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39564" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39604" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30384" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30442" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39525" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30453" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30446" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30430" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30427" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30450" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39343" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30449" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30419" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30437" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39477" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30447" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39327" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30435" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39530" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30448" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39429" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30389" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39469" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30393" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30371" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39433" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30361" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30432" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30411" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30412" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39468" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30420" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39471" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30413" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30421" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39484" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30438" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30402" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30406" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39577" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30405" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39466" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30404" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30403" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39559" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30398" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30248" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39529" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30415" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30418" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30433" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30407" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39431" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30423" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39426" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30429" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30434" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39488" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30425" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30382" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39490" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30399" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30394" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39298" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30317" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39428" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30401" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30302" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30331" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30422" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39283" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30408" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39482" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30270" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30376" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30368" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39417" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30345" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39419" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30395" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30375" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30409" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39321" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30372" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30370" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39314" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30316" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39523" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30373" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39353" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39571" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30388" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39420" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30364" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39422" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30366" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39301" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39413" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30365" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39302" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39414" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30360" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39352" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39570" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30333" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39317" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30378" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30355" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30276" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39382" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30391" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39566" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30377" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39412" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30359" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30362" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30300" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30381" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39296" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39363" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39408" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30346" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30337" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30280" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39370" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30319" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30374" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39633" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30264" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39337" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39478" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30261" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39344" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30263" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39342" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30255" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39349" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39415" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30265" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39338" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30262" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39335" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30326" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39265" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39357" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30369" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30354" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39347" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30363" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39303" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30349" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39407" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30330" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39362" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30352" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39333" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29703" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30307" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29598" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30343" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39354" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29784" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30358" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30315" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39336" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30339" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39318" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30238" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39531" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30341" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39332" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39539" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30350" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30310" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30311" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30313" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30340" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30241" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30312" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30322" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30308" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39328" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30318" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30309" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30325" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39355" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30342" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39326" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30301" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39561" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30290" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30305" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30332" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39481" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30306" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39334" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30324" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30344" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39325" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30294" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30287" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30334" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39311" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30328" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39320" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30320" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30246" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39544" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30338" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30231" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30327" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30335" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29864" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29865" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29869" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29862" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39319" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29868" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29867" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29948" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29863" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30296" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30299" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39253" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30291" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30295" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39307" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30323" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39310" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30285" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39489" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30271" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30274" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39340" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30275" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39280" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30266" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39315" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30278" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39312" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30249" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39308" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39402" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39540" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30236" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39423" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30217" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39309" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30242" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39210" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30284" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39247" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30244" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30206" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39300" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30272" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39305" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30257" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30189" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30186" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30191" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39293" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30187" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39299" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30185" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30211" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30190" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30258" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30188" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30212" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30213" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30045" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39294" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30252" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39251" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30269" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39295" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30283" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39183" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30277" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39288" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30279" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30251" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30226" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39289" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30267" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39246" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30237" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30205" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39282" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39437" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30282" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39348" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30214" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30247" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30192" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39281" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39358" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30164" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39279" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30207" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30196" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39297" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30203" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30208" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39367" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39368" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39369" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39384" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39386" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39389" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39390" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39391" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39392" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39393" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39394" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39395" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39396" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39397" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39398" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39400" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39401" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39403" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39404" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39405" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39406" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30160" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39278" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30209" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39306" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30223" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30227" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39275" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30235" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39554" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30183" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39268" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30232" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30234" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30228" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39257" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30050" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30240" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30233" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39313" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30082" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30239" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39269" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30165" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39256" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30178" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30222" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39169" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39213" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39214" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30218" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39322" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30219" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39259" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30148" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30210" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30220" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30149" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39223" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30156" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30216" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39228" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30221" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39250" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30198" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30091" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30105" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30102" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30195" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30107" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30108" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30110" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39171" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30194" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30109" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39267" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39351" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30169" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39494" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30174" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39243" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30177" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39252" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30202" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39286" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30182" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30200" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30124" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39227" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30168" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30101" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39226" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30181" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39258" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30180" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30173" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39277" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30140" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39470" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30141" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39222" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30128" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39219" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30171" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39221" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30142" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39291" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30143" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39102" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30144" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39216" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30204" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30145" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30147" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39254" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30166" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39204" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29858" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39218" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30170" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39545" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30167" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30152" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39255" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30176" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30175" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30154" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30090" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30038" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39209" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30158" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39263" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30157" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39217" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30179" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39290" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30035" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39589" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30032" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39200" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39304" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30033" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30104" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30034" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30037" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30036" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39112" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30003" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39266" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39356" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30137" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39215" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30136" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39203" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30085" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39208" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30069" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29993" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29996" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39194" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30115" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39316" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30122" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39236" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30120" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30117" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30077" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39108" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29970" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30123" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30059" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29836" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30057" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39212" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30058" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30054" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39193" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29831" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39475" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30129" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39248" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30068" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30066" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30056" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30065" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30061" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29971" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30064" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29969" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29842" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39225" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39244" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29826" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29987" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39330" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29873" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39364" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30125" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39229" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39230" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39231" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30131" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39197" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30130" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39224" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30000" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39474" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30132" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39207" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30099" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30133" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39202" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29910" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29998" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39198" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30001" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39235" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30134" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39199" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30135" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29989" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30118" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39201" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30092" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39196" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39245" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30084" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30088" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39264" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30113" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30112" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39186" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30089" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30103" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39195" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30070" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39187" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39238" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30074" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39232" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30081" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30100" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30083" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39176" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30076" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39185" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39239" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39339" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30073" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39107" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39167" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30040" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30075" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30078" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39181" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30049" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39170" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30063" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39191" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30047" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30028" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30041" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39178" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30046" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39160" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30042" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30048" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30011" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39174" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39249" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30067" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39168" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30062" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30043" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39163" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29937" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39054" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29938" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39189" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29944" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39211" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39241" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29945" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30018" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29917" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29946" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39184" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29943" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39180" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29947" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30027" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39495" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39500" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29978" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39284" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30006" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39520" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30016" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39260" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30014" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30017" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30005" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29974" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29995" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39166" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39424" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30019" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39165" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39177" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30013" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29919" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30002" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30533" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30501" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39552" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39579" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30572" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30571" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39421" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39472" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30513" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30521" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39590" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30497" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39562" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30549" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30567" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39558" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30505" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39556" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30563" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39543" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30568" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30564" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30507" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30511" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39547" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30565" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39538" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30525" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30566" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30569" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39542" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30508" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30561" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39537" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30518" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39573" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30459" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39546" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30510" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30500" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30509" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30522" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30436" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30506" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30455" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30356" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39541" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30504" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39526" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30496" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30502" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39535" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30379" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39630" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30492" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30498" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30486" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30491" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39635" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30480" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30469" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39524" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30485" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30473" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39341" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39498" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30458" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39522" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30490" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30493" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39528" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29920" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30481" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39521" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30476" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39485" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30475" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30494" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39365" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30472" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30482" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39329" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30414" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39567" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30452" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39496" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39510" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30441" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39527" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30431" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30462" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39499" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30456" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30457" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39331" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39467" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30478" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39487" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30461" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39492" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30444" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39416" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30445" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39323" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30443" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39564" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39604" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30384" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30442" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39525" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30453" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30446" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30430" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30427" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30450" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39343" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30449" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30419" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30437" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39477" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30447" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39327" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30435" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39530" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30448" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39429" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30389" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39469" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30393" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30371" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39433" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30361" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30432" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30411" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30412" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39468" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30420" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39471" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30413" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30421" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39484" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30438" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30402" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30406" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39577" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30405" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39466" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30404" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30403" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39559" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30398" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30248" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39529" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30415" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30418" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30433" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30407" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39431" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30423" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39426" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30429" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30434" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39488" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30425" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30382" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39490" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30399" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30394" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39298" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30317" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39428" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30401" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30302" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30331" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30422" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39283" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30408" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39482" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30270" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30376" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30368" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39417" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30345" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39419" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30395" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30375" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30409" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39321" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30372" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30370" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39314" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30316" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39523" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30373" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39353" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39571" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30388" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39420" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30364" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39422" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30366" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39301" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39413" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30365" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39302" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39414" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30360" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39352" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39570" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30333" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39317" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30378" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30355" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30276" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39382" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30391" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39566" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30377" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39412" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30359" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30362" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30300" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30381" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39296" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39363" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39408" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30346" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30337" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30280" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39370" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30319" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30374" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39633" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30264" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39337" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39478" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30261" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39344" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30263" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39342" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30255" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39349" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39415" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30265" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39338" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30262" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39335" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30326" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39265" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39357" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30369" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30354" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39347" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30363" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39303" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30349" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39407" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30330" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39362" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30352" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39333" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29703" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30307" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29598" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30343" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39354" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29784" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30358" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30315" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39336" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30339" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39318" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30238" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39531" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30341" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39332" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39539" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30350" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30310" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30311" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30313" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30340" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30241" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30312" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30322" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30308" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39328" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30318" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30309" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30325" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39355" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30342" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39326" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30301" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39561" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30290" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30305" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30332" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39481" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30306" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39334" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30324" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30344" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39325" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30294" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30287" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30334" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39311" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30328" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39320" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30320" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30246" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39544" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30338" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30231" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30327" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30335" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29864" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29865" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29869" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29862" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39319" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29868" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29867" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29948" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29863" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30296" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30299" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39253" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30291" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30295" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39307" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30323" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39310" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30285" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39489" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30271" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30274" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39340" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30275" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39280" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30266" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39315" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30278" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39312" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30249" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39308" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39402" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39540" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30236" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39423" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30217" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39309" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30242" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39210" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30284" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39247" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30244" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30206" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39300" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30272" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39305" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30257" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30189" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30186" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30191" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39293" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30187" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39299" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30185" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30211" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30190" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30258" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30188" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30212" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30213" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30045" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39294" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30252" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39251" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30269" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39295" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30283" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39183" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30277" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39288" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30279" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30251" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30226" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39289" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30267" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39246" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30237" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30205" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39282" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39437" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30282" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39348" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30214" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30247" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30192" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39281" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39358" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30164" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39279" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30207" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30196" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39297" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30203" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30208" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39367" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39368" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39369" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39384" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39386" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39389" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39390" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39391" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39392" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39393" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39394" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39395" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39396" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39397" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39398" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39400" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39401" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39403" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39404" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39405" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39406" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30160" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39278" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30209" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39306" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30223" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30227" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39275" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30235" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39554" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30183" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39268" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30232" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30234" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30228" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39257" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30050" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30240" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30233" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39313" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30082" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30239" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39269" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30165" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39256" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30178" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30222" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39169" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39213" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39214" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30218" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39322" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30219" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39259" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30148" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30210" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30220" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30149" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39223" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30156" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30216" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39228" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30221" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39250" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30198" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30091" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30105" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30102" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30195" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30107" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30108" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30110" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39171" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30194" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30109" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39267" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39351" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30169" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39494" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30174" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39243" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30177" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39252" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30202" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39286" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30182" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30200" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30124" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39227" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30168" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39662" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30101" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39226" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30181" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39258" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30180" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30173" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39277" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30140" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39470" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30141" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39222" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30128" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39219" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30171" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39221" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30142" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39291" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30143" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39102" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30144" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39216" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30204" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30145" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30147" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39254" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30166" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39204" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29858" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39218" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30170" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39545" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30167" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30152" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39255" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30176" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30175" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30154" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30090" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30038" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39209" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30158" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39263" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30157" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39217" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30179" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39290" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30035" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39589" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30032" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39200" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39304" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30033" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30104" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30034" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30037" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30036" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39112" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30003" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39266" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39356" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30137" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39215" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30136" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39203" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30085" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39208" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30069" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29993" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29996" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39194" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30115" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39316" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30122" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39236" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30120" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30117" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30077" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39108" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29970" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30123" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30059" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29836" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30057" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39212" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30058" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30054" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39193" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29831" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39475" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30129" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39248" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30068" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30066" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30056" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30065" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30061" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29971" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30064" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29969" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29842" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39225" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39244" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29826" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29987" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39330" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29873" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39364" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30125" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39229" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39230" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39231" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30131" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39197" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30130" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39224" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30000" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39474" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30132" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39207" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30099" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30133" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39202" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29910" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29998" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39198" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30001" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39235" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30134" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39199" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30135" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29989" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30118" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39201" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30092" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39196" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39245" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30084" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30088" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39264" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30113" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30112" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39186" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30089" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30103" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39195" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30070" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39187" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39238" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30074" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39232" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30081" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30100" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30083" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39176" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30076" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39185" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39239" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39339" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30073" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39107" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39167" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30040" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30075" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30078" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39181" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30049" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39170" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30063" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39191" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30047" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30028" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30041" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39178" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30046" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39160" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30042" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30048" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30011" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39174" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39249" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30067" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39168" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30062" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30043" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39163" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29937" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39054" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29938" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39189" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29944" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39211" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39241" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29945" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30018" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29917" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29946" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39184" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29943" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39180" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29947" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30027" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39495" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39500" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29978" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39284" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30006" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39520" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30016" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39260" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30014" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30017" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30005" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29974" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29995" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39166" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39424" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30019" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39165" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39177" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30013" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29919" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30002" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:AE433"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="31" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
@@ -5957,51 +5957,51 @@
       <c r="D5" s="4" t="s">
         <v>312</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>744</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
@@ -6711,55 +6711,53 @@
       <c r="B19" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>326</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>749</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>1016</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
         <v>3</v>
       </c>
@@ -6932,51 +6930,51 @@
       <c r="C23" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>330</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>753</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I23" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
         <v>4</v>
@@ -7468,51 +7466,51 @@
       <c r="C33" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>340</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>762</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>1030</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I33" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
     </row>
     <row r="34">
       <c r="A34" s="3" t="s">
         <v>7</v>
@@ -7576,51 +7574,51 @@
       <c r="C35" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>342</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>764</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>1386</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="3"/>
       <c r="AE35" s="3"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
         <v>7</v>
@@ -7631,51 +7629,51 @@
       <c r="C36" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>343</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>765</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I36" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
       <c r="AB36" s="3"/>
       <c r="AC36" s="3"/>
       <c r="AD36" s="3"/>
       <c r="AE36" s="3"/>
     </row>
     <row r="37">
       <c r="A37" s="3" t="s">
         <v>7</v>
@@ -7845,51 +7843,51 @@
       <c r="C40" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>347</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>768</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I40" s="3" t="n">
         <v>30003</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="3"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
     </row>
     <row r="41">
       <c r="A41" s="3" t="s">
         <v>9</v>
@@ -7953,51 +7951,51 @@
       <c r="C42" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>349</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>770</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>1039</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I42" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
     </row>
     <row r="43">
       <c r="A43" s="3" t="s">
         <v>10</v>
@@ -8064,51 +8062,51 @@
       <c r="D44" s="4" t="s">
         <v>351</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>772</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>1041</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I44" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="3"/>
       <c r="Z44" s="3"/>
       <c r="AA44" s="3"/>
       <c r="AB44" s="3"/>
       <c r="AC44" s="3"/>
       <c r="AD44" s="3"/>
       <c r="AE44" s="3"/>
     </row>
     <row r="45">
       <c r="A45" s="3" t="s">
         <v>11</v>
       </c>
@@ -8118,51 +8116,51 @@
       <c r="C45" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>352</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>773</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>1042</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I45" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
       <c r="AD45" s="3"/>
       <c r="AE45" s="3"/>
     </row>
     <row r="46">
       <c r="A46" s="3" t="s">
         <v>12</v>
@@ -8226,51 +8224,51 @@
       <c r="C47" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>354</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>775</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>1386</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I47" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
       <c r="R47" s="3"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
       <c r="V47" s="3"/>
       <c r="W47" s="3"/>
       <c r="X47" s="3"/>
       <c r="Y47" s="3"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
       <c r="AD47" s="3"/>
       <c r="AE47" s="3"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
         <v>12</v>
@@ -8334,51 +8332,51 @@
       <c r="C49" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>356</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>776</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>1046</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
       <c r="R49" s="3"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
       <c r="U49" s="3"/>
       <c r="V49" s="3"/>
       <c r="W49" s="3"/>
       <c r="X49" s="3"/>
       <c r="Y49" s="3"/>
       <c r="Z49" s="3"/>
       <c r="AA49" s="3"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
       <c r="AD49" s="3"/>
       <c r="AE49" s="3"/>
     </row>
     <row r="50">
       <c r="A50" s="3" t="s">
         <v>13</v>
@@ -8389,51 +8387,51 @@
       <c r="C50" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>357</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>777</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="3"/>
       <c r="Y50" s="3"/>
       <c r="Z50" s="3"/>
       <c r="AA50" s="3"/>
       <c r="AB50" s="3"/>
       <c r="AC50" s="3"/>
       <c r="AD50" s="3"/>
       <c r="AE50" s="3"/>
     </row>
     <row r="51">
       <c r="A51" s="3" t="s">
         <v>13</v>
@@ -8497,51 +8495,51 @@
       <c r="C52" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>359</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>779</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
       <c r="X52" s="3"/>
       <c r="Y52" s="3"/>
       <c r="Z52" s="3"/>
       <c r="AA52" s="3"/>
       <c r="AB52" s="3"/>
       <c r="AC52" s="3"/>
       <c r="AD52" s="3"/>
       <c r="AE52" s="3"/>
     </row>
     <row r="53">
       <c r="A53" s="3" t="s">
         <v>13</v>
@@ -8660,51 +8658,51 @@
       <c r="C55" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>362</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>781</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
       <c r="R55" s="3"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
       <c r="U55" s="3"/>
       <c r="V55" s="3"/>
       <c r="W55" s="3"/>
       <c r="X55" s="3"/>
       <c r="Y55" s="3"/>
       <c r="Z55" s="3"/>
       <c r="AA55" s="3"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
       <c r="AD55" s="3"/>
       <c r="AE55" s="3"/>
     </row>
     <row r="56">
       <c r="A56" s="3" t="s">
         <v>14</v>
@@ -8715,54 +8713,54 @@
       <c r="C56" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>363</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>782</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I56" s="3" t="n">
         <v>8</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K56" s="4" t="s">
+        <v>1414</v>
+      </c>
+      <c r="L56" s="4" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="3"/>
       <c r="S56" s="3"/>
       <c r="T56" s="3"/>
       <c r="U56" s="3"/>
       <c r="V56" s="3"/>
       <c r="W56" s="3"/>
       <c r="X56" s="3"/>
       <c r="Y56" s="3"/>
       <c r="Z56" s="3"/>
       <c r="AA56" s="3"/>
       <c r="AB56" s="3"/>
       <c r="AC56" s="3"/>
       <c r="AD56" s="3"/>
       <c r="AE56" s="3"/>
     </row>
     <row r="57">
       <c r="A57" s="3" t="s">
         <v>14</v>
       </c>
@@ -8772,51 +8770,51 @@
       <c r="C57" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>364</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>783</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I57" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="L57" s="3"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
       <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
       <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
       <c r="U57" s="3"/>
       <c r="V57" s="3"/>
       <c r="W57" s="3"/>
       <c r="X57" s="3"/>
       <c r="Y57" s="3"/>
       <c r="Z57" s="3"/>
       <c r="AA57" s="3"/>
       <c r="AB57" s="3"/>
       <c r="AC57" s="3"/>
       <c r="AD57" s="3"/>
       <c r="AE57" s="3"/>
     </row>
     <row r="58">
       <c r="A58" s="3" t="s">
         <v>15</v>
@@ -8880,51 +8878,51 @@
       <c r="C59" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>366</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>785</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I59" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
       <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
       <c r="U59" s="3"/>
       <c r="V59" s="3"/>
       <c r="W59" s="3"/>
       <c r="X59" s="3"/>
       <c r="Y59" s="3"/>
       <c r="Z59" s="3"/>
       <c r="AA59" s="3"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
       <c r="AD59" s="3"/>
       <c r="AE59" s="3"/>
     </row>
     <row r="60">
       <c r="A60" s="3" t="s">
         <v>16</v>
@@ -8991,51 +8989,51 @@
       <c r="D61" s="4" t="s">
         <v>368</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>786</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
       <c r="P61" s="3"/>
       <c r="Q61" s="3"/>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
       <c r="AA61" s="3"/>
       <c r="AB61" s="3"/>
       <c r="AC61" s="3"/>
       <c r="AD61" s="3"/>
       <c r="AE61" s="3"/>
     </row>
     <row r="62">
       <c r="A62" s="3" t="s">
         <v>16</v>
       </c>
@@ -9045,51 +9043,51 @@
       <c r="C62" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>369</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>785</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>1059</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I62" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="L62" s="3"/>
       <c r="M62" s="3"/>
       <c r="N62" s="3"/>
       <c r="O62" s="3"/>
       <c r="P62" s="3"/>
       <c r="Q62" s="3"/>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="3"/>
       <c r="AA62" s="3"/>
       <c r="AB62" s="3"/>
       <c r="AC62" s="3"/>
       <c r="AD62" s="3"/>
       <c r="AE62" s="3"/>
     </row>
     <row r="63">
       <c r="A63" s="3" t="s">
         <v>16</v>
@@ -9100,51 +9098,51 @@
       <c r="C63" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>370</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>787</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I63" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
       <c r="P63" s="3"/>
       <c r="Q63" s="3"/>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="3"/>
       <c r="AA63" s="3"/>
       <c r="AB63" s="3"/>
       <c r="AC63" s="3"/>
       <c r="AD63" s="3"/>
       <c r="AE63" s="3"/>
     </row>
     <row r="64">
       <c r="A64" s="3" t="s">
         <v>17</v>
@@ -9265,51 +9263,51 @@
       <c r="C66" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>373</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>789</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="M66" s="3"/>
       <c r="N66" s="3"/>
       <c r="O66" s="3"/>
       <c r="P66" s="3"/>
       <c r="Q66" s="3"/>
       <c r="R66" s="3"/>
       <c r="S66" s="3"/>
       <c r="T66" s="3"/>
       <c r="U66" s="3"/>
       <c r="V66" s="3"/>
       <c r="W66" s="3"/>
       <c r="X66" s="3"/>
       <c r="Y66" s="3"/>
       <c r="Z66" s="3"/>
       <c r="AA66" s="3"/>
       <c r="AB66" s="3"/>
       <c r="AC66" s="3"/>
       <c r="AD66" s="3"/>
       <c r="AE66" s="3"/>
     </row>
     <row r="67">
@@ -9375,51 +9373,51 @@
       <c r="C68" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>375</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>791</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I68" s="3" t="n">
         <v>5</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3"/>
       <c r="N68" s="3"/>
       <c r="O68" s="3"/>
       <c r="P68" s="3"/>
       <c r="Q68" s="3"/>
       <c r="R68" s="3"/>
       <c r="S68" s="3"/>
       <c r="T68" s="3"/>
       <c r="U68" s="3"/>
       <c r="V68" s="3"/>
       <c r="W68" s="3"/>
       <c r="X68" s="3"/>
       <c r="Y68" s="3"/>
       <c r="Z68" s="3"/>
       <c r="AA68" s="3"/>
       <c r="AB68" s="3"/>
       <c r="AC68" s="3"/>
       <c r="AD68" s="3"/>
       <c r="AE68" s="3"/>
     </row>
     <row r="69">
       <c r="A69" s="3" t="s">
         <v>20</v>
@@ -9803,51 +9801,51 @@
       <c r="C76" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>383</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>797</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I76" s="3" t="n">
         <v>141779</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="L76" s="3"/>
       <c r="M76" s="3"/>
       <c r="N76" s="3"/>
       <c r="O76" s="3"/>
       <c r="P76" s="3"/>
       <c r="Q76" s="3"/>
       <c r="R76" s="3"/>
       <c r="S76" s="3"/>
       <c r="T76" s="3"/>
       <c r="U76" s="3"/>
       <c r="V76" s="3"/>
       <c r="W76" s="3"/>
       <c r="X76" s="3"/>
       <c r="Y76" s="3"/>
       <c r="Z76" s="3"/>
       <c r="AA76" s="3"/>
       <c r="AB76" s="3"/>
       <c r="AC76" s="3"/>
       <c r="AD76" s="3"/>
       <c r="AE76" s="3"/>
     </row>
     <row r="77">
       <c r="A77" s="3" t="s">
         <v>21</v>
@@ -9913,51 +9911,51 @@
       <c r="C78" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>385</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>798</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>1073</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I78" s="3" t="n">
         <v>302</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="L78" s="3"/>
       <c r="M78" s="3"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="3"/>
       <c r="R78" s="3"/>
       <c r="S78" s="3"/>
       <c r="T78" s="3"/>
       <c r="U78" s="3"/>
       <c r="V78" s="3"/>
       <c r="W78" s="3"/>
       <c r="X78" s="3"/>
       <c r="Y78" s="3"/>
       <c r="Z78" s="3"/>
       <c r="AA78" s="3"/>
       <c r="AB78" s="3"/>
       <c r="AC78" s="3"/>
       <c r="AD78" s="3"/>
       <c r="AE78" s="3"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
         <v>22</v>
@@ -9968,51 +9966,51 @@
       <c r="C79" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>799</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I79" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="L79" s="3"/>
       <c r="M79" s="3"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
       <c r="P79" s="3"/>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
       <c r="S79" s="3"/>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
       <c r="V79" s="3"/>
       <c r="W79" s="3"/>
       <c r="X79" s="3"/>
       <c r="Y79" s="3"/>
       <c r="Z79" s="3"/>
       <c r="AA79" s="3"/>
       <c r="AB79" s="3"/>
       <c r="AC79" s="3"/>
       <c r="AD79" s="3"/>
       <c r="AE79" s="3"/>
     </row>
     <row r="80">
       <c r="A80" s="3" t="s">
         <v>22</v>
@@ -10023,51 +10021,51 @@
       <c r="C80" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>387</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>800</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I80" s="3" t="n">
         <v>17695</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="L80" s="3"/>
       <c r="M80" s="3"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3"/>
       <c r="P80" s="3"/>
       <c r="Q80" s="3"/>
       <c r="R80" s="3"/>
       <c r="S80" s="3"/>
       <c r="T80" s="3"/>
       <c r="U80" s="3"/>
       <c r="V80" s="3"/>
       <c r="W80" s="3"/>
       <c r="X80" s="3"/>
       <c r="Y80" s="3"/>
       <c r="Z80" s="3"/>
       <c r="AA80" s="3"/>
       <c r="AB80" s="3"/>
       <c r="AC80" s="3"/>
       <c r="AD80" s="3"/>
       <c r="AE80" s="3"/>
     </row>
     <row r="81">
       <c r="A81" s="3" t="s">
         <v>22</v>
@@ -10131,51 +10129,51 @@
       <c r="C82" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>389</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>801</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>1077</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I82" s="3" t="n">
         <v>1500000</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3"/>
       <c r="N82" s="3"/>
       <c r="O82" s="3"/>
       <c r="P82" s="3"/>
       <c r="Q82" s="3"/>
       <c r="R82" s="3"/>
       <c r="S82" s="3"/>
       <c r="T82" s="3"/>
       <c r="U82" s="3"/>
       <c r="V82" s="3"/>
       <c r="W82" s="3"/>
       <c r="X82" s="3"/>
       <c r="Y82" s="3"/>
       <c r="Z82" s="3"/>
       <c r="AA82" s="3"/>
       <c r="AB82" s="3"/>
       <c r="AC82" s="3"/>
       <c r="AD82" s="3"/>
       <c r="AE82" s="3"/>
     </row>
     <row r="83">
       <c r="A83" s="3" t="s">
         <v>23</v>
@@ -10345,51 +10343,51 @@
       <c r="C86" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>393</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>805</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>1386</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I86" s="3" t="n">
         <v>8</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K86" s="4" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="L86" s="3"/>
       <c r="M86" s="3"/>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
       <c r="P86" s="3"/>
       <c r="Q86" s="3"/>
       <c r="R86" s="3"/>
       <c r="S86" s="3"/>
       <c r="T86" s="3"/>
       <c r="U86" s="3"/>
       <c r="V86" s="3"/>
       <c r="W86" s="3"/>
       <c r="X86" s="3"/>
       <c r="Y86" s="3"/>
       <c r="Z86" s="3"/>
       <c r="AA86" s="3"/>
       <c r="AB86" s="3"/>
       <c r="AC86" s="3"/>
       <c r="AD86" s="3"/>
       <c r="AE86" s="3"/>
     </row>
     <row r="87">
       <c r="A87" s="3" t="s">
         <v>24</v>
@@ -10400,51 +10398,51 @@
       <c r="C87" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>394</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>806</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I87" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="L87" s="3"/>
       <c r="M87" s="3"/>
       <c r="N87" s="3"/>
       <c r="O87" s="3"/>
       <c r="P87" s="3"/>
       <c r="Q87" s="3"/>
       <c r="R87" s="3"/>
       <c r="S87" s="3"/>
       <c r="T87" s="3"/>
       <c r="U87" s="3"/>
       <c r="V87" s="3"/>
       <c r="W87" s="3"/>
       <c r="X87" s="3"/>
       <c r="Y87" s="3"/>
       <c r="Z87" s="3"/>
       <c r="AA87" s="3"/>
       <c r="AB87" s="3"/>
       <c r="AC87" s="3"/>
       <c r="AD87" s="3"/>
       <c r="AE87" s="3"/>
     </row>
     <row r="88">
       <c r="A88" s="3" t="s">
         <v>24</v>
@@ -10508,51 +10506,51 @@
       <c r="C89" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>396</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>806</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I89" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
       <c r="N89" s="3"/>
       <c r="O89" s="3"/>
       <c r="P89" s="3"/>
       <c r="Q89" s="3"/>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="3"/>
       <c r="V89" s="3"/>
       <c r="W89" s="3"/>
       <c r="X89" s="3"/>
       <c r="Y89" s="3"/>
       <c r="Z89" s="3"/>
       <c r="AA89" s="3"/>
       <c r="AB89" s="3"/>
       <c r="AC89" s="3"/>
       <c r="AD89" s="3"/>
       <c r="AE89" s="3"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="s">
         <v>24</v>
@@ -10669,51 +10667,51 @@
       <c r="C92" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>399</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>807</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I92" s="3" t="n">
         <v>13</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="L92" s="3"/>
       <c r="M92" s="3"/>
       <c r="N92" s="3"/>
       <c r="O92" s="3"/>
       <c r="P92" s="3"/>
       <c r="Q92" s="3"/>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="3"/>
       <c r="V92" s="3"/>
       <c r="W92" s="3"/>
       <c r="X92" s="3"/>
       <c r="Y92" s="3"/>
       <c r="Z92" s="3"/>
       <c r="AA92" s="3"/>
       <c r="AB92" s="3"/>
       <c r="AC92" s="3"/>
       <c r="AD92" s="3"/>
       <c r="AE92" s="3"/>
     </row>
     <row r="93">
       <c r="A93" s="3" t="s">
         <v>25</v>
@@ -10724,51 +10722,51 @@
       <c r="C93" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>400</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>807</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>1087</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I93" s="3" t="n">
         <v>13</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="L93" s="3"/>
       <c r="M93" s="3"/>
       <c r="N93" s="3"/>
       <c r="O93" s="3"/>
       <c r="P93" s="3"/>
       <c r="Q93" s="3"/>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="3"/>
       <c r="V93" s="3"/>
       <c r="W93" s="3"/>
       <c r="X93" s="3"/>
       <c r="Y93" s="3"/>
       <c r="Z93" s="3"/>
       <c r="AA93" s="3"/>
       <c r="AB93" s="3"/>
       <c r="AC93" s="3"/>
       <c r="AD93" s="3"/>
       <c r="AE93" s="3"/>
     </row>
     <row r="94">
       <c r="A94" s="3" t="s">
         <v>25</v>
@@ -10832,51 +10830,51 @@
       <c r="C95" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>402</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>807</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I95" s="3" t="n">
         <v>13</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3"/>
       <c r="N95" s="3"/>
       <c r="O95" s="3"/>
       <c r="P95" s="3"/>
       <c r="Q95" s="3"/>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="3"/>
       <c r="W95" s="3"/>
       <c r="X95" s="3"/>
       <c r="Y95" s="3"/>
       <c r="Z95" s="3"/>
       <c r="AA95" s="3"/>
       <c r="AB95" s="3"/>
       <c r="AC95" s="3"/>
       <c r="AD95" s="3"/>
       <c r="AE95" s="3"/>
     </row>
     <row r="96">
       <c r="A96" s="3" t="s">
         <v>25</v>
@@ -10940,51 +10938,51 @@
       <c r="C97" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>404</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>808</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I97" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
       <c r="P97" s="3"/>
       <c r="Q97" s="3"/>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="3"/>
       <c r="V97" s="3"/>
       <c r="W97" s="3"/>
       <c r="X97" s="3"/>
       <c r="Y97" s="3"/>
       <c r="Z97" s="3"/>
       <c r="AA97" s="3"/>
       <c r="AB97" s="3"/>
       <c r="AC97" s="3"/>
       <c r="AD97" s="3"/>
       <c r="AE97" s="3"/>
     </row>
     <row r="98">
       <c r="A98" s="3" t="s">
         <v>26</v>
@@ -11154,51 +11152,51 @@
       <c r="C101" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>408</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>744</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>1094</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I101" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="3"/>
       <c r="V101" s="3"/>
       <c r="W101" s="3"/>
       <c r="X101" s="3"/>
       <c r="Y101" s="3"/>
       <c r="Z101" s="3"/>
       <c r="AA101" s="3"/>
       <c r="AB101" s="3"/>
       <c r="AC101" s="3"/>
       <c r="AD101" s="3"/>
       <c r="AE101" s="3"/>
     </row>
     <row r="102">
       <c r="A102" s="3" t="s">
         <v>27</v>
@@ -11209,51 +11207,51 @@
       <c r="C102" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>409</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>811</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>1095</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I102" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L102" s="3"/>
       <c r="M102" s="3"/>
       <c r="N102" s="3"/>
       <c r="O102" s="3"/>
       <c r="P102" s="3"/>
       <c r="Q102" s="3"/>
       <c r="R102" s="3"/>
       <c r="S102" s="3"/>
       <c r="T102" s="3"/>
       <c r="U102" s="3"/>
       <c r="V102" s="3"/>
       <c r="W102" s="3"/>
       <c r="X102" s="3"/>
       <c r="Y102" s="3"/>
       <c r="Z102" s="3"/>
       <c r="AA102" s="3"/>
       <c r="AB102" s="3"/>
       <c r="AC102" s="3"/>
       <c r="AD102" s="3"/>
       <c r="AE102" s="3"/>
     </row>
     <row r="103">
       <c r="A103" s="3" t="s">
         <v>27</v>
@@ -11317,51 +11315,51 @@
       <c r="C104" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>411</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>812</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>1388</v>
       </c>
       <c r="I104" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="L104" s="3"/>
       <c r="M104" s="3"/>
       <c r="N104" s="3"/>
       <c r="O104" s="3"/>
       <c r="P104" s="3"/>
       <c r="Q104" s="3"/>
       <c r="R104" s="3"/>
       <c r="S104" s="3"/>
       <c r="T104" s="3"/>
       <c r="U104" s="3"/>
       <c r="V104" s="3"/>
       <c r="W104" s="3"/>
       <c r="X104" s="3"/>
       <c r="Y104" s="3"/>
       <c r="Z104" s="3"/>
       <c r="AA104" s="3"/>
       <c r="AB104" s="3"/>
       <c r="AC104" s="3"/>
       <c r="AD104" s="3"/>
       <c r="AE104" s="3"/>
     </row>
     <row r="105">
       <c r="A105" s="3" t="s">
         <v>27</v>
@@ -11425,51 +11423,51 @@
       <c r="C106" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>413</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>813</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I106" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="L106" s="3"/>
       <c r="M106" s="3"/>
       <c r="N106" s="3"/>
       <c r="O106" s="3"/>
       <c r="P106" s="3"/>
       <c r="Q106" s="3"/>
       <c r="R106" s="3"/>
       <c r="S106" s="3"/>
       <c r="T106" s="3"/>
       <c r="U106" s="3"/>
       <c r="V106" s="3"/>
       <c r="W106" s="3"/>
       <c r="X106" s="3"/>
       <c r="Y106" s="3"/>
       <c r="Z106" s="3"/>
       <c r="AA106" s="3"/>
       <c r="AB106" s="3"/>
       <c r="AC106" s="3"/>
       <c r="AD106" s="3"/>
       <c r="AE106" s="3"/>
     </row>
     <row r="107">
       <c r="A107" s="3" t="s">
         <v>28</v>
@@ -11588,51 +11586,51 @@
       <c r="C109" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>416</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>815</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I109" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="L109" s="3"/>
       <c r="M109" s="3"/>
       <c r="N109" s="3"/>
       <c r="O109" s="3"/>
       <c r="P109" s="3"/>
       <c r="Q109" s="3"/>
       <c r="R109" s="3"/>
       <c r="S109" s="3"/>
       <c r="T109" s="3"/>
       <c r="U109" s="3"/>
       <c r="V109" s="3"/>
       <c r="W109" s="3"/>
       <c r="X109" s="3"/>
       <c r="Y109" s="3"/>
       <c r="Z109" s="3"/>
       <c r="AA109" s="3"/>
       <c r="AB109" s="3"/>
       <c r="AC109" s="3"/>
       <c r="AD109" s="3"/>
       <c r="AE109" s="3"/>
     </row>
     <row r="110">
       <c r="A110" s="3" t="s">
         <v>28</v>
@@ -11857,51 +11855,51 @@
       <c r="C114" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>421</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>818</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I114" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="L114" s="3"/>
       <c r="M114" s="3"/>
       <c r="N114" s="3"/>
       <c r="O114" s="3"/>
       <c r="P114" s="3"/>
       <c r="Q114" s="3"/>
       <c r="R114" s="3"/>
       <c r="S114" s="3"/>
       <c r="T114" s="3"/>
       <c r="U114" s="3"/>
       <c r="V114" s="3"/>
       <c r="W114" s="3"/>
       <c r="X114" s="3"/>
       <c r="Y114" s="3"/>
       <c r="Z114" s="3"/>
       <c r="AA114" s="3"/>
       <c r="AB114" s="3"/>
       <c r="AC114" s="3"/>
       <c r="AD114" s="3"/>
       <c r="AE114" s="3"/>
     </row>
     <row r="115">
       <c r="A115" s="3" t="s">
         <v>31</v>
@@ -12018,51 +12016,51 @@
       <c r="C117" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>424</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>821</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I117" s="3" t="n">
         <v>5</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="L117" s="3"/>
       <c r="M117" s="3"/>
       <c r="N117" s="3"/>
       <c r="O117" s="3"/>
       <c r="P117" s="3"/>
       <c r="Q117" s="3"/>
       <c r="R117" s="3"/>
       <c r="S117" s="3"/>
       <c r="T117" s="3"/>
       <c r="U117" s="3"/>
       <c r="V117" s="3"/>
       <c r="W117" s="3"/>
       <c r="X117" s="3"/>
       <c r="Y117" s="3"/>
       <c r="Z117" s="3"/>
       <c r="AA117" s="3"/>
       <c r="AB117" s="3"/>
       <c r="AC117" s="3"/>
       <c r="AD117" s="3"/>
       <c r="AE117" s="3"/>
     </row>
     <row r="118">
       <c r="A118" s="3" t="s">
         <v>32</v>
@@ -12234,51 +12232,51 @@
       <c r="C121" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>428</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>749</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="L121" s="3"/>
       <c r="M121" s="3"/>
       <c r="N121" s="3"/>
       <c r="O121" s="3"/>
       <c r="P121" s="3"/>
       <c r="Q121" s="3"/>
       <c r="R121" s="3"/>
       <c r="S121" s="3"/>
       <c r="T121" s="3"/>
       <c r="U121" s="3"/>
       <c r="V121" s="3"/>
       <c r="W121" s="3"/>
       <c r="X121" s="3"/>
       <c r="Y121" s="3"/>
       <c r="Z121" s="3"/>
       <c r="AA121" s="3"/>
       <c r="AB121" s="3"/>
       <c r="AC121" s="3"/>
       <c r="AD121" s="3"/>
       <c r="AE121" s="3"/>
     </row>
     <row r="122">
       <c r="A122" s="3" t="s">
         <v>33</v>
@@ -12342,51 +12340,51 @@
       <c r="C123" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>430</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>826</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I123" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="L123" s="3"/>
       <c r="M123" s="3"/>
       <c r="N123" s="3"/>
       <c r="O123" s="3"/>
       <c r="P123" s="3"/>
       <c r="Q123" s="3"/>
       <c r="R123" s="3"/>
       <c r="S123" s="3"/>
       <c r="T123" s="3"/>
       <c r="U123" s="3"/>
       <c r="V123" s="3"/>
       <c r="W123" s="3"/>
       <c r="X123" s="3"/>
       <c r="Y123" s="3"/>
       <c r="Z123" s="3"/>
       <c r="AA123" s="3"/>
       <c r="AB123" s="3"/>
       <c r="AC123" s="3"/>
       <c r="AD123" s="3"/>
       <c r="AE123" s="3"/>
     </row>
     <row r="124">
       <c r="A124" s="3" t="s">
         <v>33</v>
@@ -12397,51 +12395,51 @@
       <c r="C124" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>431</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>825</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I124" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="L124" s="3"/>
       <c r="M124" s="3"/>
       <c r="N124" s="3"/>
       <c r="O124" s="3"/>
       <c r="P124" s="3"/>
       <c r="Q124" s="3"/>
       <c r="R124" s="3"/>
       <c r="S124" s="3"/>
       <c r="T124" s="3"/>
       <c r="U124" s="3"/>
       <c r="V124" s="3"/>
       <c r="W124" s="3"/>
       <c r="X124" s="3"/>
       <c r="Y124" s="3"/>
       <c r="Z124" s="3"/>
       <c r="AA124" s="3"/>
       <c r="AB124" s="3"/>
       <c r="AC124" s="3"/>
       <c r="AD124" s="3"/>
       <c r="AE124" s="3"/>
     </row>
     <row r="125">
       <c r="A125" s="3" t="s">
         <v>33</v>
@@ -12564,51 +12562,51 @@
       <c r="C127" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>434</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>829</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I127" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K127" s="4" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="L127" s="3"/>
       <c r="M127" s="3"/>
       <c r="N127" s="3"/>
       <c r="O127" s="3"/>
       <c r="P127" s="3"/>
       <c r="Q127" s="3"/>
       <c r="R127" s="3"/>
       <c r="S127" s="3"/>
       <c r="T127" s="3"/>
       <c r="U127" s="3"/>
       <c r="V127" s="3"/>
       <c r="W127" s="3"/>
       <c r="X127" s="3"/>
       <c r="Y127" s="3"/>
       <c r="Z127" s="3"/>
       <c r="AA127" s="3"/>
       <c r="AB127" s="3"/>
       <c r="AC127" s="3"/>
       <c r="AD127" s="3"/>
       <c r="AE127" s="3"/>
     </row>
     <row r="128">
       <c r="A128" s="3" t="s">
         <v>34</v>
@@ -13006,51 +13004,51 @@
       <c r="C135" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>442</v>
       </c>
       <c r="E135" s="3" t="s">
         <v>833</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>1123</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I135" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K135" s="4" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="3"/>
       <c r="N135" s="3"/>
       <c r="O135" s="3"/>
       <c r="P135" s="3"/>
       <c r="Q135" s="3"/>
       <c r="R135" s="3"/>
       <c r="S135" s="3"/>
       <c r="T135" s="3"/>
       <c r="U135" s="3"/>
       <c r="V135" s="3"/>
       <c r="W135" s="3"/>
       <c r="X135" s="3"/>
       <c r="Y135" s="3"/>
       <c r="Z135" s="3"/>
       <c r="AA135" s="3"/>
       <c r="AB135" s="3"/>
       <c r="AC135" s="3"/>
       <c r="AD135" s="3"/>
       <c r="AE135" s="3"/>
     </row>
     <row r="136">
       <c r="A136" s="3" t="s">
         <v>36</v>
@@ -13548,51 +13546,51 @@
       <c r="C145" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>452</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>841</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>1133</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I145" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3"/>
       <c r="N145" s="3"/>
       <c r="O145" s="3"/>
       <c r="P145" s="3"/>
       <c r="Q145" s="3"/>
       <c r="R145" s="3"/>
       <c r="S145" s="3"/>
       <c r="T145" s="3"/>
       <c r="U145" s="3"/>
       <c r="V145" s="3"/>
       <c r="W145" s="3"/>
       <c r="X145" s="3"/>
       <c r="Y145" s="3"/>
       <c r="Z145" s="3"/>
       <c r="AA145" s="3"/>
       <c r="AB145" s="3"/>
       <c r="AC145" s="3"/>
       <c r="AD145" s="3"/>
       <c r="AE145" s="3"/>
     </row>
     <row r="146">
       <c r="A146" s="3" t="s">
         <v>40</v>
@@ -13715,51 +13713,51 @@
       <c r="C148" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>455</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>842</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I148" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K148" s="4" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3"/>
       <c r="N148" s="3"/>
       <c r="O148" s="3"/>
       <c r="P148" s="3"/>
       <c r="Q148" s="3"/>
       <c r="R148" s="3"/>
       <c r="S148" s="3"/>
       <c r="T148" s="3"/>
       <c r="U148" s="3"/>
       <c r="V148" s="3"/>
       <c r="W148" s="3"/>
       <c r="X148" s="3"/>
       <c r="Y148" s="3"/>
       <c r="Z148" s="3"/>
       <c r="AA148" s="3"/>
       <c r="AB148" s="3"/>
       <c r="AC148" s="3"/>
       <c r="AD148" s="3"/>
       <c r="AE148" s="3"/>
     </row>
     <row r="149">
       <c r="A149" s="3" t="s">
         <v>40</v>
@@ -13882,51 +13880,51 @@
       <c r="C151" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>458</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>842</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>1139</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I151" s="3" t="n">
         <v>4</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3"/>
       <c r="N151" s="3"/>
       <c r="O151" s="3"/>
       <c r="P151" s="3"/>
       <c r="Q151" s="3"/>
       <c r="R151" s="3"/>
       <c r="S151" s="3"/>
       <c r="T151" s="3"/>
       <c r="U151" s="3"/>
       <c r="V151" s="3"/>
       <c r="W151" s="3"/>
       <c r="X151" s="3"/>
       <c r="Y151" s="3"/>
       <c r="Z151" s="3"/>
       <c r="AA151" s="3"/>
       <c r="AB151" s="3"/>
       <c r="AC151" s="3"/>
       <c r="AD151" s="3"/>
       <c r="AE151" s="3"/>
     </row>
     <row r="152">
       <c r="A152" s="3" t="s">
         <v>41</v>
@@ -14481,51 +14479,51 @@
       <c r="C162" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>469</v>
       </c>
       <c r="E162" s="3" t="s">
         <v>850</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>1150</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I162" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
       <c r="L162" s="3"/>
       <c r="M162" s="3"/>
       <c r="N162" s="3"/>
       <c r="O162" s="3"/>
       <c r="P162" s="3"/>
       <c r="Q162" s="3"/>
       <c r="R162" s="3"/>
       <c r="S162" s="3"/>
       <c r="T162" s="3"/>
       <c r="U162" s="3"/>
       <c r="V162" s="3"/>
       <c r="W162" s="3"/>
       <c r="X162" s="3"/>
       <c r="Y162" s="3"/>
       <c r="Z162" s="3"/>
       <c r="AA162" s="3"/>
       <c r="AB162" s="3"/>
       <c r="AC162" s="3"/>
       <c r="AD162" s="3"/>
       <c r="AE162" s="3"/>
     </row>
     <row r="163">
       <c r="A163" s="3" t="s">
         <v>45</v>
@@ -14642,51 +14640,51 @@
       <c r="C165" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>472</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>852</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>1153</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I165" s="3" t="n">
         <v>1590</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3"/>
       <c r="N165" s="3"/>
       <c r="O165" s="3"/>
       <c r="P165" s="3"/>
       <c r="Q165" s="3"/>
       <c r="R165" s="3"/>
       <c r="S165" s="3"/>
       <c r="T165" s="3"/>
       <c r="U165" s="3"/>
       <c r="V165" s="3"/>
       <c r="W165" s="3"/>
       <c r="X165" s="3"/>
       <c r="Y165" s="3"/>
       <c r="Z165" s="3"/>
       <c r="AA165" s="3"/>
       <c r="AB165" s="3"/>
       <c r="AC165" s="3"/>
       <c r="AD165" s="3"/>
       <c r="AE165" s="3"/>
     </row>
     <row r="166">
       <c r="A166" s="3" t="s">
         <v>46</v>
@@ -14697,51 +14695,51 @@
       <c r="C166" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>473</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>853</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>1154</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I166" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3"/>
       <c r="N166" s="3"/>
       <c r="O166" s="3"/>
       <c r="P166" s="3"/>
       <c r="Q166" s="3"/>
       <c r="R166" s="3"/>
       <c r="S166" s="3"/>
       <c r="T166" s="3"/>
       <c r="U166" s="3"/>
       <c r="V166" s="3"/>
       <c r="W166" s="3"/>
       <c r="X166" s="3"/>
       <c r="Y166" s="3"/>
       <c r="Z166" s="3"/>
       <c r="AA166" s="3"/>
       <c r="AB166" s="3"/>
       <c r="AC166" s="3"/>
       <c r="AD166" s="3"/>
       <c r="AE166" s="3"/>
     </row>
     <row r="167">
       <c r="A167" s="3" t="s">
         <v>46</v>
@@ -14752,51 +14750,51 @@
       <c r="C167" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E167" s="3" t="s">
         <v>854</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>1155</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I167" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3"/>
       <c r="N167" s="3"/>
       <c r="O167" s="3"/>
       <c r="P167" s="3"/>
       <c r="Q167" s="3"/>
       <c r="R167" s="3"/>
       <c r="S167" s="3"/>
       <c r="T167" s="3"/>
       <c r="U167" s="3"/>
       <c r="V167" s="3"/>
       <c r="W167" s="3"/>
       <c r="X167" s="3"/>
       <c r="Y167" s="3"/>
       <c r="Z167" s="3"/>
       <c r="AA167" s="3"/>
       <c r="AB167" s="3"/>
       <c r="AC167" s="3"/>
       <c r="AD167" s="3"/>
       <c r="AE167" s="3"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="s">
         <v>46</v>
@@ -15559,51 +15557,51 @@
       <c r="C182" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>489</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>860</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>1167</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I182" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="L182" s="3"/>
       <c r="M182" s="3"/>
       <c r="N182" s="3"/>
       <c r="O182" s="3"/>
       <c r="P182" s="3"/>
       <c r="Q182" s="3"/>
       <c r="R182" s="3"/>
       <c r="S182" s="3"/>
       <c r="T182" s="3"/>
       <c r="U182" s="3"/>
       <c r="V182" s="3"/>
       <c r="W182" s="3"/>
       <c r="X182" s="3"/>
       <c r="Y182" s="3"/>
       <c r="Z182" s="3"/>
       <c r="AA182" s="3"/>
       <c r="AB182" s="3"/>
       <c r="AC182" s="3"/>
       <c r="AD182" s="3"/>
       <c r="AE182" s="3"/>
     </row>
     <row r="183">
       <c r="A183" s="3" t="s">
         <v>48</v>
@@ -15720,51 +15718,51 @@
       <c r="C185" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>492</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>862</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>1170</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I185" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="L185" s="3"/>
       <c r="M185" s="3"/>
       <c r="N185" s="3"/>
       <c r="O185" s="3"/>
       <c r="P185" s="3"/>
       <c r="Q185" s="3"/>
       <c r="R185" s="3"/>
       <c r="S185" s="3"/>
       <c r="T185" s="3"/>
       <c r="U185" s="3"/>
       <c r="V185" s="3"/>
       <c r="W185" s="3"/>
       <c r="X185" s="3"/>
       <c r="Y185" s="3"/>
       <c r="Z185" s="3"/>
       <c r="AA185" s="3"/>
       <c r="AB185" s="3"/>
       <c r="AC185" s="3"/>
       <c r="AD185" s="3"/>
       <c r="AE185" s="3"/>
     </row>
     <row r="186">
       <c r="A186" s="3" t="s">
         <v>48</v>
@@ -16044,51 +16042,51 @@
       <c r="C191" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>498</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>866</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I191" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K191" s="4" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="L191" s="3"/>
       <c r="M191" s="3"/>
       <c r="N191" s="3"/>
       <c r="O191" s="3"/>
       <c r="P191" s="3"/>
       <c r="Q191" s="3"/>
       <c r="R191" s="3"/>
       <c r="S191" s="3"/>
       <c r="T191" s="3"/>
       <c r="U191" s="3"/>
       <c r="V191" s="3"/>
       <c r="W191" s="3"/>
       <c r="X191" s="3"/>
       <c r="Y191" s="3"/>
       <c r="Z191" s="3"/>
       <c r="AA191" s="3"/>
       <c r="AB191" s="3"/>
       <c r="AC191" s="3"/>
       <c r="AD191" s="3"/>
       <c r="AE191" s="3"/>
     </row>
     <row r="192">
       <c r="A192" s="3" t="s">
         <v>49</v>
@@ -16099,51 +16097,51 @@
       <c r="C192" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D192" s="4" t="s">
         <v>499</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>867</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>1175</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I192" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K192" s="4" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3"/>
       <c r="N192" s="3"/>
       <c r="O192" s="3"/>
       <c r="P192" s="3"/>
       <c r="Q192" s="3"/>
       <c r="R192" s="3"/>
       <c r="S192" s="3"/>
       <c r="T192" s="3"/>
       <c r="U192" s="3"/>
       <c r="V192" s="3"/>
       <c r="W192" s="3"/>
       <c r="X192" s="3"/>
       <c r="Y192" s="3"/>
       <c r="Z192" s="3"/>
       <c r="AA192" s="3"/>
       <c r="AB192" s="3"/>
       <c r="AC192" s="3"/>
       <c r="AD192" s="3"/>
       <c r="AE192" s="3"/>
     </row>
     <row r="193">
       <c r="A193" s="3" t="s">
         <v>49</v>
@@ -16633,51 +16631,51 @@
       <c r="C202" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D202" s="4" t="s">
         <v>509</v>
       </c>
       <c r="E202" s="3" t="s">
         <v>873</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>1185</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I202" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="L202" s="3"/>
       <c r="M202" s="3"/>
       <c r="N202" s="3"/>
       <c r="O202" s="3"/>
       <c r="P202" s="3"/>
       <c r="Q202" s="3"/>
       <c r="R202" s="3"/>
       <c r="S202" s="3"/>
       <c r="T202" s="3"/>
       <c r="U202" s="3"/>
       <c r="V202" s="3"/>
       <c r="W202" s="3"/>
       <c r="X202" s="3"/>
       <c r="Y202" s="3"/>
       <c r="Z202" s="3"/>
       <c r="AA202" s="3"/>
       <c r="AB202" s="3"/>
       <c r="AC202" s="3"/>
       <c r="AD202" s="3"/>
       <c r="AE202" s="3"/>
     </row>
     <row r="203">
       <c r="A203" s="3" t="s">
         <v>52</v>
@@ -17061,51 +17059,51 @@
       <c r="C210" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>517</v>
       </c>
       <c r="E210" s="3" t="s">
         <v>877</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I210" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K210" s="4" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="L210" s="3"/>
       <c r="M210" s="3"/>
       <c r="N210" s="3"/>
       <c r="O210" s="3"/>
       <c r="P210" s="3"/>
       <c r="Q210" s="3"/>
       <c r="R210" s="3"/>
       <c r="S210" s="3"/>
       <c r="T210" s="3"/>
       <c r="U210" s="3"/>
       <c r="V210" s="3"/>
       <c r="W210" s="3"/>
       <c r="X210" s="3"/>
       <c r="Y210" s="3"/>
       <c r="Z210" s="3"/>
       <c r="AA210" s="3"/>
       <c r="AB210" s="3"/>
       <c r="AC210" s="3"/>
       <c r="AD210" s="3"/>
       <c r="AE210" s="3"/>
     </row>
     <row r="211">
       <c r="A211" s="3" t="s">
         <v>54</v>
@@ -17171,51 +17169,51 @@
       <c r="C212" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>519</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>878</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I212" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K212" s="4" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="L212" s="3"/>
       <c r="M212" s="3"/>
       <c r="N212" s="3"/>
       <c r="O212" s="3"/>
       <c r="P212" s="3"/>
       <c r="Q212" s="3"/>
       <c r="R212" s="3"/>
       <c r="S212" s="3"/>
       <c r="T212" s="3"/>
       <c r="U212" s="3"/>
       <c r="V212" s="3"/>
       <c r="W212" s="3"/>
       <c r="X212" s="3"/>
       <c r="Y212" s="3"/>
       <c r="Z212" s="3"/>
       <c r="AA212" s="3"/>
       <c r="AB212" s="3"/>
       <c r="AC212" s="3"/>
       <c r="AD212" s="3"/>
       <c r="AE212" s="3"/>
     </row>
     <row r="213">
       <c r="A213" s="3" t="s">
         <v>55</v>
@@ -17334,51 +17332,51 @@
       <c r="C215" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>522</v>
       </c>
       <c r="E215" s="3" t="s">
         <v>879</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I215" s="3" t="n">
         <v>5300</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K215" s="4" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="L215" s="3"/>
       <c r="M215" s="3"/>
       <c r="N215" s="3"/>
       <c r="O215" s="3"/>
       <c r="P215" s="3"/>
       <c r="Q215" s="3"/>
       <c r="R215" s="3"/>
       <c r="S215" s="3"/>
       <c r="T215" s="3"/>
       <c r="U215" s="3"/>
       <c r="V215" s="3"/>
       <c r="W215" s="3"/>
       <c r="X215" s="3"/>
       <c r="Y215" s="3"/>
       <c r="Z215" s="3"/>
       <c r="AA215" s="3"/>
       <c r="AB215" s="3"/>
       <c r="AC215" s="3"/>
       <c r="AD215" s="3"/>
       <c r="AE215" s="3"/>
     </row>
     <row r="216">
       <c r="A216" s="3" t="s">
         <v>56</v>
@@ -17389,51 +17387,51 @@
       <c r="C216" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D216" s="4" t="s">
         <v>523</v>
       </c>
       <c r="E216" s="3" t="s">
         <v>880</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>1195</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I216" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K216" s="4" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="L216" s="3"/>
       <c r="M216" s="3"/>
       <c r="N216" s="3"/>
       <c r="O216" s="3"/>
       <c r="P216" s="3"/>
       <c r="Q216" s="3"/>
       <c r="R216" s="3"/>
       <c r="S216" s="3"/>
       <c r="T216" s="3"/>
       <c r="U216" s="3"/>
       <c r="V216" s="3"/>
       <c r="W216" s="3"/>
       <c r="X216" s="3"/>
       <c r="Y216" s="3"/>
       <c r="Z216" s="3"/>
       <c r="AA216" s="3"/>
       <c r="AB216" s="3"/>
       <c r="AC216" s="3"/>
       <c r="AD216" s="3"/>
       <c r="AE216" s="3"/>
     </row>
     <row r="217">
       <c r="A217" s="3" t="s">
         <v>56</v>
@@ -17499,51 +17497,51 @@
       <c r="C218" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>525</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>882</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>1197</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I218" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>3</v>
       </c>
       <c r="K218" s="4" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="L218" s="4" t="s">
         <v>1461</v>
       </c>
       <c r="M218" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="N218" s="3"/>
       <c r="O218" s="3"/>
       <c r="P218" s="3"/>
       <c r="Q218" s="3"/>
       <c r="R218" s="3"/>
       <c r="S218" s="3"/>
       <c r="T218" s="3"/>
       <c r="U218" s="3"/>
       <c r="V218" s="3"/>
       <c r="W218" s="3"/>
       <c r="X218" s="3"/>
       <c r="Y218" s="3"/>
       <c r="Z218" s="3"/>
       <c r="AA218" s="3"/>
       <c r="AB218" s="3"/>
       <c r="AC218" s="3"/>
       <c r="AD218" s="3"/>
       <c r="AE218" s="3"/>
@@ -17558,51 +17556,51 @@
       <c r="C219" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>526</v>
       </c>
       <c r="E219" s="3" t="s">
         <v>883</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>1386</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I219" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K219" s="4" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3"/>
       <c r="N219" s="3"/>
       <c r="O219" s="3"/>
       <c r="P219" s="3"/>
       <c r="Q219" s="3"/>
       <c r="R219" s="3"/>
       <c r="S219" s="3"/>
       <c r="T219" s="3"/>
       <c r="U219" s="3"/>
       <c r="V219" s="3"/>
       <c r="W219" s="3"/>
       <c r="X219" s="3"/>
       <c r="Y219" s="3"/>
       <c r="Z219" s="3"/>
       <c r="AA219" s="3"/>
       <c r="AB219" s="3"/>
       <c r="AC219" s="3"/>
       <c r="AD219" s="3"/>
       <c r="AE219" s="3"/>
     </row>
     <row r="220">
       <c r="A220" s="3" t="s">
         <v>57</v>
@@ -17613,51 +17611,51 @@
       <c r="C220" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D220" s="4" t="s">
         <v>527</v>
       </c>
       <c r="E220" s="3" t="s">
         <v>884</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I220" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K220" s="4" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="3"/>
       <c r="N220" s="3"/>
       <c r="O220" s="3"/>
       <c r="P220" s="3"/>
       <c r="Q220" s="3"/>
       <c r="R220" s="3"/>
       <c r="S220" s="3"/>
       <c r="T220" s="3"/>
       <c r="U220" s="3"/>
       <c r="V220" s="3"/>
       <c r="W220" s="3"/>
       <c r="X220" s="3"/>
       <c r="Y220" s="3"/>
       <c r="Z220" s="3"/>
       <c r="AA220" s="3"/>
       <c r="AB220" s="3"/>
       <c r="AC220" s="3"/>
       <c r="AD220" s="3"/>
       <c r="AE220" s="3"/>
     </row>
     <row r="221">
       <c r="A221" s="3" t="s">
         <v>57</v>
@@ -17831,51 +17829,51 @@
       <c r="C224" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>531</v>
       </c>
       <c r="E224" s="3" t="s">
         <v>888</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>1203</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I224" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K224" s="4" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3"/>
       <c r="N224" s="3"/>
       <c r="O224" s="3"/>
       <c r="P224" s="3"/>
       <c r="Q224" s="3"/>
       <c r="R224" s="3"/>
       <c r="S224" s="3"/>
       <c r="T224" s="3"/>
       <c r="U224" s="3"/>
       <c r="V224" s="3"/>
       <c r="W224" s="3"/>
       <c r="X224" s="3"/>
       <c r="Y224" s="3"/>
       <c r="Z224" s="3"/>
       <c r="AA224" s="3"/>
       <c r="AB224" s="3"/>
       <c r="AC224" s="3"/>
       <c r="AD224" s="3"/>
       <c r="AE224" s="3"/>
     </row>
     <row r="225">
       <c r="A225" s="3" t="s">
         <v>59</v>
@@ -18155,51 +18153,51 @@
       <c r="C230" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D230" s="4" t="s">
         <v>537</v>
       </c>
       <c r="E230" s="3" t="s">
         <v>890</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>1209</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I230" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="3"/>
       <c r="N230" s="3"/>
       <c r="O230" s="3"/>
       <c r="P230" s="3"/>
       <c r="Q230" s="3"/>
       <c r="R230" s="3"/>
       <c r="S230" s="3"/>
       <c r="T230" s="3"/>
       <c r="U230" s="3"/>
       <c r="V230" s="3"/>
       <c r="W230" s="3"/>
       <c r="X230" s="3"/>
       <c r="Y230" s="3"/>
       <c r="Z230" s="3"/>
       <c r="AA230" s="3"/>
       <c r="AB230" s="3"/>
       <c r="AC230" s="3"/>
       <c r="AD230" s="3"/>
       <c r="AE230" s="3"/>
     </row>
     <row r="231">
       <c r="A231" s="3" t="s">
         <v>61</v>
@@ -19128,51 +19126,51 @@
       <c r="D248" s="4" t="s">
         <v>555</v>
       </c>
       <c r="E248" s="3" t="s">
         <v>901</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>1223</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I248" s="3" t="n">
         <v>42000</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K248" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L248" s="4" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="M248" s="3"/>
       <c r="N248" s="3"/>
       <c r="O248" s="3"/>
       <c r="P248" s="3"/>
       <c r="Q248" s="3"/>
       <c r="R248" s="3"/>
       <c r="S248" s="3"/>
       <c r="T248" s="3"/>
       <c r="U248" s="3"/>
       <c r="V248" s="3"/>
       <c r="W248" s="3"/>
       <c r="X248" s="3"/>
       <c r="Y248" s="3"/>
       <c r="Z248" s="3"/>
       <c r="AA248" s="3"/>
       <c r="AB248" s="3"/>
       <c r="AC248" s="3"/>
       <c r="AD248" s="3"/>
       <c r="AE248" s="3"/>
     </row>
     <row r="249">
       <c r="A249" s="3" t="s">
         <v>66</v>
       </c>
@@ -19400,51 +19398,51 @@
       <c r="C253" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>560</v>
       </c>
       <c r="E253" s="3" t="s">
         <v>903</v>
       </c>
       <c r="F253" s="3" t="s">
         <v>1228</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I253" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K253" s="4" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
       <c r="L253" s="3"/>
       <c r="M253" s="3"/>
       <c r="N253" s="3"/>
       <c r="O253" s="3"/>
       <c r="P253" s="3"/>
       <c r="Q253" s="3"/>
       <c r="R253" s="3"/>
       <c r="S253" s="3"/>
       <c r="T253" s="3"/>
       <c r="U253" s="3"/>
       <c r="V253" s="3"/>
       <c r="W253" s="3"/>
       <c r="X253" s="3"/>
       <c r="Y253" s="3"/>
       <c r="Z253" s="3"/>
       <c r="AA253" s="3"/>
       <c r="AB253" s="3"/>
       <c r="AC253" s="3"/>
       <c r="AD253" s="3"/>
       <c r="AE253" s="3"/>
     </row>
     <row r="254">
       <c r="A254" s="3" t="s">
         <v>67</v>
@@ -19616,111 +19614,111 @@
       <c r="C257" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>564</v>
       </c>
       <c r="E257" s="3" t="s">
         <v>904</v>
       </c>
       <c r="F257" s="3" t="s">
         <v>1229</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I257" s="3" t="n">
         <v>100000</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>21</v>
       </c>
       <c r="K257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="L257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="M257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="N257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="O257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="P257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="Q257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="R257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="S257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="T257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="U257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="V257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="W257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="X257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="Y257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="Z257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="AA257" s="4" t="s">
         <v>1462</v>
       </c>
       <c r="AB257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="AC257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="AD257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="AE257" s="4" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D258" s="4" t="s">
         <v>565</v>
       </c>
       <c r="E258" s="3" t="s">
         <v>903</v>
       </c>
       <c r="F258" s="3" t="s">
         <v>1228</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H258" s="3" t="s">
@@ -19766,51 +19764,51 @@
       <c r="C259" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>566</v>
       </c>
       <c r="E259" s="3" t="s">
         <v>904</v>
       </c>
       <c r="F259" s="3" t="s">
         <v>1229</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H259" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I259" s="3" t="n">
         <v>100000</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K259" s="4" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="L259" s="3"/>
       <c r="M259" s="3"/>
       <c r="N259" s="3"/>
       <c r="O259" s="3"/>
       <c r="P259" s="3"/>
       <c r="Q259" s="3"/>
       <c r="R259" s="3"/>
       <c r="S259" s="3"/>
       <c r="T259" s="3"/>
       <c r="U259" s="3"/>
       <c r="V259" s="3"/>
       <c r="W259" s="3"/>
       <c r="X259" s="3"/>
       <c r="Y259" s="3"/>
       <c r="Z259" s="3"/>
       <c r="AA259" s="3"/>
       <c r="AB259" s="3"/>
       <c r="AC259" s="3"/>
       <c r="AD259" s="3"/>
       <c r="AE259" s="3"/>
     </row>
     <row r="260">
       <c r="A260" s="3" t="s">
         <v>68</v>
@@ -20636,51 +20634,51 @@
       <c r="C275" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>582</v>
       </c>
       <c r="E275" s="3" t="s">
         <v>914</v>
       </c>
       <c r="F275" s="3" t="s">
         <v>1246</v>
       </c>
       <c r="G275" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I275" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K275" s="4" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="L275" s="3"/>
       <c r="M275" s="3"/>
       <c r="N275" s="3"/>
       <c r="O275" s="3"/>
       <c r="P275" s="3"/>
       <c r="Q275" s="3"/>
       <c r="R275" s="3"/>
       <c r="S275" s="3"/>
       <c r="T275" s="3"/>
       <c r="U275" s="3"/>
       <c r="V275" s="3"/>
       <c r="W275" s="3"/>
       <c r="X275" s="3"/>
       <c r="Y275" s="3"/>
       <c r="Z275" s="3"/>
       <c r="AA275" s="3"/>
       <c r="AB275" s="3"/>
       <c r="AC275" s="3"/>
       <c r="AD275" s="3"/>
       <c r="AE275" s="3"/>
     </row>
     <row r="276">
       <c r="A276" s="3" t="s">
         <v>73</v>
@@ -20691,51 +20689,51 @@
       <c r="C276" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>583</v>
       </c>
       <c r="E276" s="3" t="s">
         <v>845</v>
       </c>
       <c r="F276" s="3" t="s">
         <v>1247</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>1381</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I276" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="L276" s="3"/>
       <c r="M276" s="3"/>
       <c r="N276" s="3"/>
       <c r="O276" s="3"/>
       <c r="P276" s="3"/>
       <c r="Q276" s="3"/>
       <c r="R276" s="3"/>
       <c r="S276" s="3"/>
       <c r="T276" s="3"/>
       <c r="U276" s="3"/>
       <c r="V276" s="3"/>
       <c r="W276" s="3"/>
       <c r="X276" s="3"/>
       <c r="Y276" s="3"/>
       <c r="Z276" s="3"/>
       <c r="AA276" s="3"/>
       <c r="AB276" s="3"/>
       <c r="AC276" s="3"/>
       <c r="AD276" s="3"/>
       <c r="AE276" s="3"/>
     </row>
     <row r="277">
       <c r="A277" s="3" t="s">
         <v>73</v>
@@ -21659,51 +21657,51 @@
       <c r="C294" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>601</v>
       </c>
       <c r="E294" s="3" t="s">
         <v>926</v>
       </c>
       <c r="F294" s="3" t="s">
         <v>1264</v>
       </c>
       <c r="G294" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I294" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K294" s="4" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="L294" s="3"/>
       <c r="M294" s="3"/>
       <c r="N294" s="3"/>
       <c r="O294" s="3"/>
       <c r="P294" s="3"/>
       <c r="Q294" s="3"/>
       <c r="R294" s="3"/>
       <c r="S294" s="3"/>
       <c r="T294" s="3"/>
       <c r="U294" s="3"/>
       <c r="V294" s="3"/>
       <c r="W294" s="3"/>
       <c r="X294" s="3"/>
       <c r="Y294" s="3"/>
       <c r="Z294" s="3"/>
       <c r="AA294" s="3"/>
       <c r="AB294" s="3"/>
       <c r="AC294" s="3"/>
       <c r="AD294" s="3"/>
       <c r="AE294" s="3"/>
     </row>
     <row r="295">
       <c r="A295" s="3" t="s">
         <v>77</v>
@@ -21714,51 +21712,51 @@
       <c r="C295" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>602</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>927</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I295" s="3" t="n">
         <v>4</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K295" s="4" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="L295" s="3"/>
       <c r="M295" s="3"/>
       <c r="N295" s="3"/>
       <c r="O295" s="3"/>
       <c r="P295" s="3"/>
       <c r="Q295" s="3"/>
       <c r="R295" s="3"/>
       <c r="S295" s="3"/>
       <c r="T295" s="3"/>
       <c r="U295" s="3"/>
       <c r="V295" s="3"/>
       <c r="W295" s="3"/>
       <c r="X295" s="3"/>
       <c r="Y295" s="3"/>
       <c r="Z295" s="3"/>
       <c r="AA295" s="3"/>
       <c r="AB295" s="3"/>
       <c r="AC295" s="3"/>
       <c r="AD295" s="3"/>
       <c r="AE295" s="3"/>
     </row>
     <row r="296">
       <c r="A296" s="3" t="s">
         <v>77</v>
@@ -22037,53 +22035,55 @@
       <c r="B301" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D301" s="4" t="s">
         <v>608</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>932</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>1269</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I301" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K301" s="4" t="s">
+        <v>1448</v>
+      </c>
       <c r="L301" s="3"/>
       <c r="M301" s="3"/>
       <c r="N301" s="3"/>
       <c r="O301" s="3"/>
       <c r="P301" s="3"/>
       <c r="Q301" s="3"/>
       <c r="R301" s="3"/>
       <c r="S301" s="3"/>
       <c r="T301" s="3"/>
       <c r="U301" s="3"/>
       <c r="V301" s="3"/>
       <c r="W301" s="3"/>
       <c r="X301" s="3"/>
       <c r="Y301" s="3"/>
       <c r="Z301" s="3"/>
       <c r="AA301" s="3"/>
       <c r="AB301" s="3"/>
       <c r="AC301" s="3"/>
       <c r="AD301" s="3"/>
       <c r="AE301" s="3"/>
     </row>
     <row r="302">
       <c r="A302" s="3" t="s">
         <v>79</v>
       </c>
@@ -22148,51 +22148,51 @@
       <c r="C303" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D303" s="4" t="s">
         <v>610</v>
       </c>
       <c r="E303" s="3" t="s">
         <v>930</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>1271</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I303" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K303" s="4" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="L303" s="3"/>
       <c r="M303" s="3"/>
       <c r="N303" s="3"/>
       <c r="O303" s="3"/>
       <c r="P303" s="3"/>
       <c r="Q303" s="3"/>
       <c r="R303" s="3"/>
       <c r="S303" s="3"/>
       <c r="T303" s="3"/>
       <c r="U303" s="3"/>
       <c r="V303" s="3"/>
       <c r="W303" s="3"/>
       <c r="X303" s="3"/>
       <c r="Y303" s="3"/>
       <c r="Z303" s="3"/>
       <c r="AA303" s="3"/>
       <c r="AB303" s="3"/>
       <c r="AC303" s="3"/>
       <c r="AD303" s="3"/>
       <c r="AE303" s="3"/>
     </row>
     <row r="304">
       <c r="A304" s="3" t="s">
         <v>79</v>
@@ -22311,51 +22311,51 @@
       <c r="C306" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D306" s="4" t="s">
         <v>613</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>935</v>
       </c>
       <c r="F306" s="3" t="s">
         <v>1274</v>
       </c>
       <c r="G306" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I306" s="3" t="n">
         <v>8</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K306" s="4" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="L306" s="3"/>
       <c r="M306" s="3"/>
       <c r="N306" s="3"/>
       <c r="O306" s="3"/>
       <c r="P306" s="3"/>
       <c r="Q306" s="3"/>
       <c r="R306" s="3"/>
       <c r="S306" s="3"/>
       <c r="T306" s="3"/>
       <c r="U306" s="3"/>
       <c r="V306" s="3"/>
       <c r="W306" s="3"/>
       <c r="X306" s="3"/>
       <c r="Y306" s="3"/>
       <c r="Z306" s="3"/>
       <c r="AA306" s="3"/>
       <c r="AB306" s="3"/>
       <c r="AC306" s="3"/>
       <c r="AD306" s="3"/>
       <c r="AE306" s="3"/>
     </row>
     <row r="307">
       <c r="A307" s="3" t="s">
         <v>80</v>
@@ -24970,51 +24970,51 @@
       <c r="C355" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D355" s="4" t="s">
         <v>662</v>
       </c>
       <c r="E355" s="3" t="s">
         <v>962</v>
       </c>
       <c r="F355" s="3" t="s">
         <v>1314</v>
       </c>
       <c r="G355" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H355" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I355" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K355" s="4" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="L355" s="3"/>
       <c r="M355" s="3"/>
       <c r="N355" s="3"/>
       <c r="O355" s="3"/>
       <c r="P355" s="3"/>
       <c r="Q355" s="3"/>
       <c r="R355" s="3"/>
       <c r="S355" s="3"/>
       <c r="T355" s="3"/>
       <c r="U355" s="3"/>
       <c r="V355" s="3"/>
       <c r="W355" s="3"/>
       <c r="X355" s="3"/>
       <c r="Y355" s="3"/>
       <c r="Z355" s="3"/>
       <c r="AA355" s="3"/>
       <c r="AB355" s="3"/>
       <c r="AC355" s="3"/>
       <c r="AD355" s="3"/>
       <c r="AE355" s="3"/>
     </row>
     <row r="356">
       <c r="A356" s="3" t="s">
         <v>89</v>
@@ -25893,51 +25893,51 @@
       <c r="C372" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D372" s="4" t="s">
         <v>679</v>
       </c>
       <c r="E372" s="3" t="s">
         <v>965</v>
       </c>
       <c r="F372" s="3" t="s">
         <v>1330</v>
       </c>
       <c r="G372" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H372" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I372" s="3" t="n">
         <v>39000000</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K372" s="4" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="L372" s="3"/>
       <c r="M372" s="3"/>
       <c r="N372" s="3"/>
       <c r="O372" s="3"/>
       <c r="P372" s="3"/>
       <c r="Q372" s="3"/>
       <c r="R372" s="3"/>
       <c r="S372" s="3"/>
       <c r="T372" s="3"/>
       <c r="U372" s="3"/>
       <c r="V372" s="3"/>
       <c r="W372" s="3"/>
       <c r="X372" s="3"/>
       <c r="Y372" s="3"/>
       <c r="Z372" s="3"/>
       <c r="AA372" s="3"/>
       <c r="AB372" s="3"/>
       <c r="AC372" s="3"/>
       <c r="AD372" s="3"/>
       <c r="AE372" s="3"/>
     </row>
     <row r="373">
       <c r="A373" s="3" t="s">
         <v>90</v>
@@ -26164,51 +26164,51 @@
       <c r="C377" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D377" s="4" t="s">
         <v>684</v>
       </c>
       <c r="E377" s="3" t="s">
         <v>965</v>
       </c>
       <c r="F377" s="3" t="s">
         <v>1329</v>
       </c>
       <c r="G377" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="H377" s="3" t="s">
         <v>1392</v>
       </c>
       <c r="I377" s="3" t="n">
         <v>39000000</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K377" s="4" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="L377" s="3"/>
       <c r="M377" s="3"/>
       <c r="N377" s="3"/>
       <c r="O377" s="3"/>
       <c r="P377" s="3"/>
       <c r="Q377" s="3"/>
       <c r="R377" s="3"/>
       <c r="S377" s="3"/>
       <c r="T377" s="3"/>
       <c r="U377" s="3"/>
       <c r="V377" s="3"/>
       <c r="W377" s="3"/>
       <c r="X377" s="3"/>
       <c r="Y377" s="3"/>
       <c r="Z377" s="3"/>
       <c r="AA377" s="3"/>
       <c r="AB377" s="3"/>
       <c r="AC377" s="3"/>
       <c r="AD377" s="3"/>
       <c r="AE377" s="3"/>
     </row>
     <row r="378">
       <c r="A378" s="3" t="s">
         <v>90</v>
@@ -27150,51 +27150,51 @@
       <c r="E395" s="3" t="s">
         <v>975</v>
       </c>
       <c r="F395" s="3" t="s">
         <v>1347</v>
       </c>
       <c r="G395" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="H395" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="I395" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>3</v>
       </c>
       <c r="K395" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L395" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M395" s="4" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="N395" s="3"/>
       <c r="O395" s="3"/>
       <c r="P395" s="3"/>
       <c r="Q395" s="3"/>
       <c r="R395" s="3"/>
       <c r="S395" s="3"/>
       <c r="T395" s="3"/>
       <c r="U395" s="3"/>
       <c r="V395" s="3"/>
       <c r="W395" s="3"/>
       <c r="X395" s="3"/>
       <c r="Y395" s="3"/>
       <c r="Z395" s="3"/>
       <c r="AA395" s="3"/>
       <c r="AB395" s="3"/>
       <c r="AC395" s="3"/>
       <c r="AD395" s="3"/>
       <c r="AE395" s="3"/>
     </row>
     <row r="396">
       <c r="A396" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B396" s="3" t="s">
@@ -28562,54 +28562,54 @@
       <c r="C421" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D421" s="4" t="s">
         <v>728</v>
       </c>
       <c r="E421" s="3" t="s">
         <v>989</v>
       </c>
       <c r="F421" s="3" t="s">
         <v>1367</v>
       </c>
       <c r="G421" s="3" t="s">
         <v>1382</v>
       </c>
       <c r="H421" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="I421" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K421" s="4" t="s">
+        <v>1414</v>
+      </c>
+      <c r="L421" s="4" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="M421" s="3"/>
       <c r="N421" s="3"/>
       <c r="O421" s="3"/>
       <c r="P421" s="3"/>
       <c r="Q421" s="3"/>
       <c r="R421" s="3"/>
       <c r="S421" s="3"/>
       <c r="T421" s="3"/>
       <c r="U421" s="3"/>
       <c r="V421" s="3"/>
       <c r="W421" s="3"/>
       <c r="X421" s="3"/>
       <c r="Y421" s="3"/>
       <c r="Z421" s="3"/>
       <c r="AA421" s="3"/>
       <c r="AB421" s="3"/>
       <c r="AC421" s="3"/>
       <c r="AD421" s="3"/>
       <c r="AE421" s="3"/>
     </row>
     <row r="422">
       <c r="A422" s="3" t="s">
         <v>104</v>
       </c>
@@ -28674,51 +28674,51 @@
       <c r="C423" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D423" s="4" t="s">
         <v>730</v>
       </c>
       <c r="E423" s="3" t="s">
         <v>990</v>
       </c>
       <c r="F423" s="3" t="s">
         <v>1369</v>
       </c>
       <c r="G423" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="H423" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="I423" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K423" s="4" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="L423" s="3"/>
       <c r="M423" s="3"/>
       <c r="N423" s="3"/>
       <c r="O423" s="3"/>
       <c r="P423" s="3"/>
       <c r="Q423" s="3"/>
       <c r="R423" s="3"/>
       <c r="S423" s="3"/>
       <c r="T423" s="3"/>
       <c r="U423" s="3"/>
       <c r="V423" s="3"/>
       <c r="W423" s="3"/>
       <c r="X423" s="3"/>
       <c r="Y423" s="3"/>
       <c r="Z423" s="3"/>
       <c r="AA423" s="3"/>
       <c r="AB423" s="3"/>
       <c r="AC423" s="3"/>
       <c r="AD423" s="3"/>
       <c r="AE423" s="3"/>
     </row>
     <row r="424">
       <c r="A424" s="3" t="s">
         <v>104</v>
@@ -29268,522 +29268,522 @@
     <hyperlink ref="D4" r:id="rId5" tooltip="GTM 9/2025"/>
     <hyperlink ref="D5" r:id="rId6" tooltip="PAK 14/2025"/>
     <hyperlink ref="K5" r:id="rId7" tooltip="02 Dec 2025"/>
     <hyperlink ref="L5" r:id="rId8" tooltip="16 Dec 2025"/>
     <hyperlink ref="D6" r:id="rId9" tooltip="GBR 19/2025"/>
     <hyperlink ref="D7" r:id="rId10" tooltip="COL 5/2025"/>
     <hyperlink ref="K7" r:id="rId11" tooltip="13 Feb 2026"/>
     <hyperlink ref="D8" r:id="rId12" tooltip="IRN 18/2025"/>
     <hyperlink ref="K8" r:id="rId13" tooltip="26 Jan 2026"/>
     <hyperlink ref="D9" r:id="rId14" tooltip="AGO 3/2025"/>
     <hyperlink ref="D10" r:id="rId15" tooltip="BEL 2/2025"/>
     <hyperlink ref="K10" r:id="rId16" tooltip="26 Jan 2026"/>
     <hyperlink ref="D11" r:id="rId17" tooltip="ECU 9/2025"/>
     <hyperlink ref="K11" r:id="rId18" tooltip="23 Jan 2026"/>
     <hyperlink ref="D12" r:id="rId19" tooltip="FIN 1/2025"/>
     <hyperlink ref="K12" r:id="rId20" tooltip="21 Jan 2026"/>
     <hyperlink ref="D13" r:id="rId21" tooltip="FRA 14/2025"/>
     <hyperlink ref="D14" r:id="rId22" tooltip="DEU 7/2025"/>
     <hyperlink ref="D15" r:id="rId23" tooltip="OTH 145/2025"/>
     <hyperlink ref="D16" r:id="rId24" tooltip="MAR 9/2025"/>
     <hyperlink ref="K16" r:id="rId25" tooltip="23 Jan 2026"/>
     <hyperlink ref="D17" r:id="rId26" tooltip="NLD 4/2025"/>
     <hyperlink ref="K17" r:id="rId27" tooltip="20 Jan 2026"/>
     <hyperlink ref="D18" r:id="rId28" tooltip="SRB 7/2025"/>
     <hyperlink ref="D19" r:id="rId29" tooltip="SWE 2/2025"/>
-    <hyperlink ref="K19" r:id="rId30" tooltip="10 Feb 2026"/>
-[...470 lines deleted...]
-    <hyperlink ref="D301" r:id="rId501" tooltip="TJK 2/2025"/>
+    <hyperlink ref="D20" r:id="rId30" tooltip="CHE 8/2025"/>
+    <hyperlink ref="K20" r:id="rId31" tooltip="20 Jan 2026"/>
+    <hyperlink ref="D21" r:id="rId32" tooltip="OTH 146/2025"/>
+    <hyperlink ref="D22" r:id="rId33" tooltip="GBR 22/2025"/>
+    <hyperlink ref="K22" r:id="rId34" tooltip="20 Jan 2026"/>
+    <hyperlink ref="D23" r:id="rId35" tooltip="LBN 4/2025"/>
+    <hyperlink ref="K23" r:id="rId36" tooltip="28 Jan 2026"/>
+    <hyperlink ref="D24" r:id="rId37" tooltip="MAR 7/2025"/>
+    <hyperlink ref="K24" r:id="rId38" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D25" r:id="rId39" tooltip="NGA 4/2025"/>
+    <hyperlink ref="D26" r:id="rId40" tooltip="OTH 144/2025"/>
+    <hyperlink ref="D27" r:id="rId41" tooltip="SDN 6/2025"/>
+    <hyperlink ref="D28" r:id="rId42" tooltip="ARE 7/2025"/>
+    <hyperlink ref="D29" r:id="rId43" tooltip="OTH 132/2025"/>
+    <hyperlink ref="D30" r:id="rId44" tooltip="ISR 22/2025"/>
+    <hyperlink ref="D31" r:id="rId45" tooltip="SDN 5/2025"/>
+    <hyperlink ref="D32" r:id="rId46" tooltip="DEU 6/2025"/>
+    <hyperlink ref="K32" r:id="rId47" tooltip="20 Jan 2026"/>
+    <hyperlink ref="D33" r:id="rId48" tooltip="CHE 7/2025"/>
+    <hyperlink ref="K33" r:id="rId49" tooltip="12 Jan 2026"/>
+    <hyperlink ref="D34" r:id="rId50" tooltip="BLR 12/2025"/>
+    <hyperlink ref="D35" r:id="rId51" tooltip="HUN 2/2025"/>
+    <hyperlink ref="K35" r:id="rId52" tooltip="19 Jan 2026"/>
+    <hyperlink ref="D36" r:id="rId53" tooltip="IDN 9/2025"/>
+    <hyperlink ref="K36" r:id="rId54" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D37" r:id="rId55" tooltip="PAK 12/2025"/>
+    <hyperlink ref="D38" r:id="rId56" tooltip="TGO 2/2025"/>
+    <hyperlink ref="D39" r:id="rId57" tooltip="IND 11/2025"/>
+    <hyperlink ref="D40" r:id="rId58" tooltip="OTH 142/2025"/>
+    <hyperlink ref="K40" r:id="rId59" tooltip="13 Mar 2026"/>
+    <hyperlink ref="D41" r:id="rId60" tooltip="NIC 4/2025"/>
+    <hyperlink ref="D42" r:id="rId61" tooltip="EGY 7/2025"/>
+    <hyperlink ref="K42" r:id="rId62" tooltip="12 Jan 2026"/>
+    <hyperlink ref="D43" r:id="rId63" tooltip="UGA 5/2025"/>
+    <hyperlink ref="D44" r:id="rId64" tooltip="PRT 1/2025"/>
+    <hyperlink ref="K44" r:id="rId65" tooltip="13 Nov 2025"/>
+    <hyperlink ref="L44" r:id="rId66" tooltip="05 Jan 2026"/>
+    <hyperlink ref="D45" r:id="rId67" tooltip="ESP 1/2025"/>
+    <hyperlink ref="K45" r:id="rId68" tooltip="09 Jan 2026"/>
+    <hyperlink ref="D46" r:id="rId69" tooltip="BIH 2/2025"/>
+    <hyperlink ref="D47" r:id="rId70" tooltip="LVA 1/2025"/>
+    <hyperlink ref="K47" r:id="rId71" tooltip="14 Jan 2026"/>
+    <hyperlink ref="D48" r:id="rId72" tooltip="RUS 8/2025"/>
+    <hyperlink ref="D49" r:id="rId73" tooltip="TUR 13/2025"/>
+    <hyperlink ref="K49" r:id="rId74" tooltip="07 Jan 2026"/>
+    <hyperlink ref="D50" r:id="rId75" tooltip="ARG 7/2025"/>
+    <hyperlink ref="K50" r:id="rId76" tooltip="23 Dec 2025"/>
+    <hyperlink ref="D51" r:id="rId77" tooltip="OTH 141/2025"/>
+    <hyperlink ref="D52" r:id="rId78" tooltip="OTH 143/2025"/>
+    <hyperlink ref="K52" r:id="rId79" tooltip="23 Nov 2025"/>
+    <hyperlink ref="D53" r:id="rId80" tooltip="ITA 8/2025"/>
+    <hyperlink ref="D54" r:id="rId81" tooltip="CHE 6/2025"/>
+    <hyperlink ref="K54" r:id="rId82" tooltip="15 Oct 2025"/>
+    <hyperlink ref="D55" r:id="rId83" tooltip="KAZ 5/2025"/>
+    <hyperlink ref="K55" r:id="rId84" tooltip="30 Jan 2026"/>
+    <hyperlink ref="D56" r:id="rId85" tooltip="PAN 3/2025"/>
+    <hyperlink ref="K56" r:id="rId86" tooltip="05 Jan 2026"/>
+    <hyperlink ref="L56" r:id="rId87" tooltip="06 Jan 2026"/>
+    <hyperlink ref="D57" r:id="rId88" tooltip="ARE 6/2025"/>
+    <hyperlink ref="K57" r:id="rId89" tooltip="12 Jan 2026"/>
+    <hyperlink ref="D58" r:id="rId90" tooltip="PRK 3/2025"/>
+    <hyperlink ref="D59" r:id="rId91" tooltip="MAR 8/2025"/>
+    <hyperlink ref="K59" r:id="rId92" tooltip="06 Jan 2026"/>
+    <hyperlink ref="D60" r:id="rId93" tooltip="OTH 136/2025"/>
+    <hyperlink ref="D61" r:id="rId94" tooltip="PER 8/2025"/>
+    <hyperlink ref="K61" r:id="rId95" tooltip="06 Nov 2025"/>
+    <hyperlink ref="L61" r:id="rId96" tooltip="12 Dec 2025"/>
+    <hyperlink ref="D62" r:id="rId97" tooltip="ESP 2/2025"/>
+    <hyperlink ref="K62" r:id="rId98" tooltip="29 Dec 2025"/>
+    <hyperlink ref="D63" r:id="rId99" tooltip="TUR 12/2025"/>
+    <hyperlink ref="K63" r:id="rId100" tooltip="31 Dec 2025"/>
+    <hyperlink ref="D64" r:id="rId101" tooltip="BOL 2/2025"/>
+    <hyperlink ref="K64" r:id="rId102" tooltip="28 Nov 2025"/>
+    <hyperlink ref="D65" r:id="rId103" tooltip="IRL 1/2025"/>
+    <hyperlink ref="K65" r:id="rId104" tooltip="03 Nov 2025"/>
+    <hyperlink ref="D66" r:id="rId105" tooltip="GBR 18/2025"/>
+    <hyperlink ref="K66" r:id="rId106" tooltip="29 Jan 2026"/>
+    <hyperlink ref="L66" r:id="rId107" tooltip="17 Feb 2026"/>
+    <hyperlink ref="D67" r:id="rId108" tooltip="GBR 16/2025"/>
+    <hyperlink ref="D68" r:id="rId109" tooltip="KAZ 6/2025"/>
+    <hyperlink ref="K68" r:id="rId110" tooltip="12 Jan 2026"/>
+    <hyperlink ref="D69" r:id="rId111" tooltip="GIN 2/2025"/>
+    <hyperlink ref="D70" r:id="rId112" tooltip="ITA 7/2025"/>
+    <hyperlink ref="D71" r:id="rId113" tooltip="BGD 5/2025"/>
+    <hyperlink ref="D72" r:id="rId114" tooltip="BLR 11/2025"/>
+    <hyperlink ref="D73" r:id="rId115" tooltip="OTH 133/2025"/>
+    <hyperlink ref="K73" r:id="rId116" tooltip="14 Nov 2025"/>
+    <hyperlink ref="D74" r:id="rId117" tooltip="OTH 134/2025"/>
+    <hyperlink ref="D75" r:id="rId118" tooltip="ECU 8/2025"/>
+    <hyperlink ref="D76" r:id="rId119" tooltip="KOR 7/2025"/>
+    <hyperlink ref="K76" r:id="rId120" tooltip="18 Dec 2025"/>
+    <hyperlink ref="D77" r:id="rId121" tooltip="THA 13/2025"/>
+    <hyperlink ref="K77" r:id="rId122" tooltip="04 Nov 2025"/>
+    <hyperlink ref="D78" r:id="rId123" tooltip="SLV 7/2025"/>
+    <hyperlink ref="K78" r:id="rId124" tooltip="15 Jan 2026"/>
+    <hyperlink ref="D79" r:id="rId125" tooltip="LAO 4/2025"/>
+    <hyperlink ref="K79" r:id="rId126" tooltip="09 Dec 2025"/>
+    <hyperlink ref="D80" r:id="rId127" tooltip="PLW 1/2025"/>
+    <hyperlink ref="K80" r:id="rId128" tooltip="15 Dec 2025"/>
+    <hyperlink ref="D81" r:id="rId129" tooltip="USA 31/2025"/>
+    <hyperlink ref="D82" r:id="rId130" tooltip="EGY 6/2025"/>
+    <hyperlink ref="K82" r:id="rId131" tooltip="10 Dec 2025"/>
+    <hyperlink ref="D83" r:id="rId132" tooltip="IND 10/2025"/>
+    <hyperlink ref="D84" r:id="rId133" tooltip="PAK 10/2025"/>
+    <hyperlink ref="D85" r:id="rId134" tooltip="USA 34/2025"/>
+    <hyperlink ref="D86" r:id="rId135" tooltip="BLR 9/2025"/>
+    <hyperlink ref="K86" r:id="rId136" tooltip="12 Dec 2025"/>
+    <hyperlink ref="D87" r:id="rId137" tooltip="ITA 6/2025"/>
+    <hyperlink ref="K87" r:id="rId138" tooltip="16 Dec 2025"/>
+    <hyperlink ref="D88" r:id="rId139" tooltip="LBY 2/2025"/>
+    <hyperlink ref="D89" r:id="rId140" tooltip="OTH 131/2025"/>
+    <hyperlink ref="K89" r:id="rId141" tooltip="22 Dec 2025"/>
+    <hyperlink ref="D90" r:id="rId142" tooltip="USA 36/2025"/>
+    <hyperlink ref="D91" r:id="rId143" tooltip="OTH 125/2025"/>
+    <hyperlink ref="D92" r:id="rId144" tooltip="OTH 126/2025"/>
+    <hyperlink ref="K92" r:id="rId145" tooltip="05 Feb 2026"/>
+    <hyperlink ref="D93" r:id="rId146" tooltip="OTH 127/2025"/>
+    <hyperlink ref="K93" r:id="rId147" tooltip="12 Dec 2025"/>
+    <hyperlink ref="D94" r:id="rId148" tooltip="OTH 128/2025"/>
+    <hyperlink ref="D95" r:id="rId149" tooltip="OTH 129/2025"/>
+    <hyperlink ref="K95" r:id="rId150" tooltip="28 Jan 2026"/>
+    <hyperlink ref="D96" r:id="rId151" tooltip="USA 33/2025"/>
+    <hyperlink ref="D97" r:id="rId152" tooltip="AUS 6/2025"/>
+    <hyperlink ref="K97" r:id="rId153" tooltip="14 Jan 2026"/>
+    <hyperlink ref="D98" r:id="rId154" tooltip="BEN 1/2025"/>
+    <hyperlink ref="D99" r:id="rId155" tooltip="CIV 3/2025"/>
+    <hyperlink ref="D100" r:id="rId156" tooltip="CUB 2/2025"/>
+    <hyperlink ref="D101" r:id="rId157" tooltip="GTM 8/2025"/>
+    <hyperlink ref="K101" r:id="rId158" tooltip="10 Dec 2025"/>
+    <hyperlink ref="D102" r:id="rId159" tooltip="MHL 1/2025"/>
+    <hyperlink ref="K102" r:id="rId160" tooltip="05 Dec 2025"/>
+    <hyperlink ref="D103" r:id="rId161" tooltip="PER 7/2025"/>
+    <hyperlink ref="D104" r:id="rId162" tooltip="SDN 4/2025"/>
+    <hyperlink ref="K104" r:id="rId163" tooltip="24 Dec 2025"/>
+    <hyperlink ref="D105" r:id="rId164" tooltip="USA 35/2025"/>
+    <hyperlink ref="D106" r:id="rId165" tooltip="ECU 7/2025"/>
+    <hyperlink ref="K106" r:id="rId166" tooltip="30 Dec 2025"/>
+    <hyperlink ref="D107" r:id="rId167" tooltip="OTH 122/2025"/>
+    <hyperlink ref="D108" r:id="rId168" tooltip="THA 12/2025"/>
+    <hyperlink ref="K108" r:id="rId169" tooltip="17 Oct 2025"/>
+    <hyperlink ref="D109" r:id="rId170" tooltip="TUR 9/2025"/>
+    <hyperlink ref="K109" r:id="rId171" tooltip="05 Dec 2025"/>
+    <hyperlink ref="D110" r:id="rId172" tooltip="OTH 124/2025"/>
+    <hyperlink ref="D111" r:id="rId173" tooltip="PAK 9/2025"/>
+    <hyperlink ref="D112" r:id="rId174" tooltip="SWZ 2/2025"/>
+    <hyperlink ref="D113" r:id="rId175" tooltip="BLR 10/2025"/>
+    <hyperlink ref="K113" r:id="rId176" tooltip="08 Oct 2025"/>
+    <hyperlink ref="D114" r:id="rId177" tooltip="CHN 21/2025"/>
+    <hyperlink ref="K114" r:id="rId178" tooltip="22 Dec 2025"/>
+    <hyperlink ref="D115" r:id="rId179" tooltip="OTH 105/2025"/>
+    <hyperlink ref="D116" r:id="rId180" tooltip="PNG 1/2025"/>
+    <hyperlink ref="D117" r:id="rId181" tooltip="TUR 11/2025"/>
+    <hyperlink ref="K117" r:id="rId182" tooltip="01 Dec 2025"/>
+    <hyperlink ref="D118" r:id="rId183" tooltip="GTM 7/2025"/>
+    <hyperlink ref="K118" r:id="rId184" tooltip="02 Dec 2025"/>
+    <hyperlink ref="D119" r:id="rId185" tooltip="OTH 121/2025"/>
+    <hyperlink ref="D120" r:id="rId186" tooltip="GEO 4/2025"/>
+    <hyperlink ref="D121" r:id="rId187" tooltip="OTH 130/2025"/>
+    <hyperlink ref="K121" r:id="rId188" tooltip="31 Oct 2025"/>
+    <hyperlink ref="D122" r:id="rId189" tooltip="OTH 118/2025"/>
+    <hyperlink ref="D123" r:id="rId190" tooltip="THA 11/2025"/>
+    <hyperlink ref="K123" r:id="rId191" tooltip="29 Oct 2025"/>
+    <hyperlink ref="D124" r:id="rId192" tooltip="GBR 15/2025"/>
+    <hyperlink ref="K124" r:id="rId193" tooltip="12 Jan 2026"/>
+    <hyperlink ref="D125" r:id="rId194" tooltip="VNM 7/2025"/>
+    <hyperlink ref="K125" r:id="rId195" tooltip="19 Nov 2025"/>
+    <hyperlink ref="L125" r:id="rId196" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D126" r:id="rId197" tooltip="FRA 12/2025"/>
+    <hyperlink ref="K126" r:id="rId198" tooltip="02 Dec 2025"/>
+    <hyperlink ref="D127" r:id="rId199" tooltip="KOR 5/2025"/>
+    <hyperlink ref="K127" r:id="rId200" tooltip="03 Dec 2025"/>
+    <hyperlink ref="D128" r:id="rId201" tooltip="OTH 116/2025"/>
+    <hyperlink ref="K128" r:id="rId202" tooltip="22 Oct 2025"/>
+    <hyperlink ref="L128" r:id="rId203" tooltip="27 Nov 2025"/>
+    <hyperlink ref="D129" r:id="rId204" tooltip="OTH 117/2025"/>
+    <hyperlink ref="K129" r:id="rId205" tooltip="22 Oct 2025"/>
+    <hyperlink ref="L129" r:id="rId206" tooltip="27 Nov 2025"/>
+    <hyperlink ref="D130" r:id="rId207" tooltip="VNM 6/2025"/>
+    <hyperlink ref="K130" r:id="rId208" tooltip="19 Nov 2025"/>
+    <hyperlink ref="L130" r:id="rId209" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D131" r:id="rId210" tooltip="IRN 15/2025"/>
+    <hyperlink ref="K131" r:id="rId211" tooltip="30 Oct 2025"/>
+    <hyperlink ref="D132" r:id="rId212" tooltip="IDN 8/2025"/>
+    <hyperlink ref="D133" r:id="rId213" tooltip="ISR 21/2025"/>
+    <hyperlink ref="D134" r:id="rId214" tooltip="KAZ 4/2025"/>
+    <hyperlink ref="K134" r:id="rId215" tooltip="24 Nov 2025"/>
+    <hyperlink ref="D135" r:id="rId216" tooltip="OTH 120/2025"/>
+    <hyperlink ref="K135" r:id="rId217" tooltip="18 Jan 2026"/>
+    <hyperlink ref="D136" r:id="rId218" tooltip="KOR 6/2025"/>
+    <hyperlink ref="K136" r:id="rId219" tooltip="27 Nov 2025"/>
+    <hyperlink ref="D137" r:id="rId220" tooltip="BGD 4/2025"/>
+    <hyperlink ref="D138" r:id="rId221" tooltip="OTH 115/2025"/>
+    <hyperlink ref="D139" r:id="rId222" tooltip="ISR 20/2025"/>
+    <hyperlink ref="D140" r:id="rId223" tooltip="NOR 2/2025"/>
+    <hyperlink ref="K140" r:id="rId224" tooltip="17 Oct 2025"/>
+    <hyperlink ref="L140" r:id="rId225" tooltip="21 Nov 2025"/>
+    <hyperlink ref="M140" r:id="rId226" tooltip="26 Nov 2025"/>
+    <hyperlink ref="D141" r:id="rId227" tooltip="OTH 114/2025"/>
+    <hyperlink ref="D142" r:id="rId228" tooltip="SDN 3/2025"/>
+    <hyperlink ref="D143" r:id="rId229" tooltip="FRA 10/2025"/>
+    <hyperlink ref="K143" r:id="rId230" tooltip="24 Nov 2025"/>
+    <hyperlink ref="D144" r:id="rId231" tooltip="IND 9/2025"/>
+    <hyperlink ref="D145" r:id="rId232" tooltip="OTH 119/2025"/>
+    <hyperlink ref="K145" r:id="rId233" tooltip="16 Feb 2026"/>
+    <hyperlink ref="D146" r:id="rId234" tooltip="OTH 103/2025"/>
+    <hyperlink ref="K146" r:id="rId235" tooltip="06 Nov 2025"/>
+    <hyperlink ref="L146" r:id="rId236" tooltip="06 Nov 2025"/>
+    <hyperlink ref="D147" r:id="rId237" tooltip="DEU 5/2025"/>
+    <hyperlink ref="K147" r:id="rId238" tooltip="17 Nov 2025"/>
+    <hyperlink ref="D148" r:id="rId239" tooltip="OTH 102/2025"/>
+    <hyperlink ref="K148" r:id="rId240" tooltip="12 Nov 2025"/>
+    <hyperlink ref="D149" r:id="rId241" tooltip="MEX 9/2025"/>
+    <hyperlink ref="K149" r:id="rId242" tooltip="17 Nov 2025"/>
+    <hyperlink ref="L149" r:id="rId243" tooltip="28 Nov 2025"/>
+    <hyperlink ref="D150" r:id="rId244" tooltip="OTH 104/2025"/>
+    <hyperlink ref="K150" r:id="rId245" tooltip="07 Nov 2025"/>
+    <hyperlink ref="D151" r:id="rId246" tooltip="CHE 4/2025"/>
+    <hyperlink ref="K151" r:id="rId247" tooltip="11 Nov 2025"/>
+    <hyperlink ref="D152" r:id="rId248" tooltip="AGO 2/2025"/>
+    <hyperlink ref="K152" r:id="rId249" tooltip="02 Oct 2025"/>
+    <hyperlink ref="L152" r:id="rId250" tooltip="20 Nov 2025"/>
+    <hyperlink ref="D153" r:id="rId251" tooltip="BLR 8/2025"/>
+    <hyperlink ref="D154" r:id="rId252" tooltip="MNE 2/2025"/>
+    <hyperlink ref="K154" r:id="rId253" tooltip="18 Nov 2025"/>
+    <hyperlink ref="D155" r:id="rId254" tooltip="THA 10/2025"/>
+    <hyperlink ref="K155" r:id="rId255" tooltip="22 Oct 2025"/>
+    <hyperlink ref="D156" r:id="rId256" tooltip="GRC 2/2025"/>
+    <hyperlink ref="K156" r:id="rId257" tooltip="24 Nov 2025"/>
+    <hyperlink ref="D157" r:id="rId258" tooltip="MNE 1/2025"/>
+    <hyperlink ref="K157" r:id="rId259" tooltip="20 Nov 2025"/>
+    <hyperlink ref="D158" r:id="rId260" tooltip="NER 3/2025"/>
+    <hyperlink ref="K158" r:id="rId261" tooltip="07 Nov 2025"/>
+    <hyperlink ref="D159" r:id="rId262" tooltip="RUS 5/2025"/>
+    <hyperlink ref="D160" r:id="rId263" tooltip="EGY 5/2025"/>
+    <hyperlink ref="D161" r:id="rId264" tooltip="RUS 12/2024"/>
+    <hyperlink ref="D162" r:id="rId265" tooltip="MEX 12/2025"/>
+    <hyperlink ref="K162" r:id="rId266" tooltip="12 Nov 2025"/>
+    <hyperlink ref="D163" r:id="rId267" tooltip="RUS 6/2025"/>
+    <hyperlink ref="D164" r:id="rId268" tooltip="THA 9/2025"/>
+    <hyperlink ref="D165" r:id="rId269" tooltip="GBR 13/2025"/>
+    <hyperlink ref="K165" r:id="rId270" tooltip="11 Nov 2025"/>
+    <hyperlink ref="D166" r:id="rId271" tooltip="MEX 13/2025"/>
+    <hyperlink ref="K166" r:id="rId272" tooltip="31 Oct 2025"/>
+    <hyperlink ref="D167" r:id="rId273" tooltip="PAK 8/2025"/>
+    <hyperlink ref="K167" r:id="rId274" tooltip="19 Jan 2026"/>
+    <hyperlink ref="D168" r:id="rId275" tooltip="TUN 6/2025"/>
+    <hyperlink ref="K168" r:id="rId276" tooltip="07 Nov 2025"/>
+    <hyperlink ref="L168" r:id="rId277" tooltip="20 Jan 2026"/>
+    <hyperlink ref="D169" r:id="rId278" tooltip="USA 30/2025"/>
+    <hyperlink ref="D170" r:id="rId279" tooltip="OTH 110/2025"/>
+    <hyperlink ref="D171" r:id="rId280" tooltip="OTH 111/2025"/>
+    <hyperlink ref="D172" r:id="rId281" tooltip="OTH 112/2025"/>
+    <hyperlink ref="D173" r:id="rId282" tooltip="HND 5/2025"/>
+    <hyperlink ref="D174" r:id="rId283" tooltip="MDG 1/2025"/>
+    <hyperlink ref="D175" r:id="rId284" tooltip="OTH 113/2025"/>
+    <hyperlink ref="D176" r:id="rId285" tooltip="NIC 3/2025"/>
+    <hyperlink ref="D177" r:id="rId286" tooltip="KOR 4/2025"/>
+    <hyperlink ref="K177" r:id="rId287" tooltip="05 Nov 2025"/>
+    <hyperlink ref="D178" r:id="rId288" tooltip="UGA 4/2025"/>
+    <hyperlink ref="D179" r:id="rId289" tooltip="USA 28/2025"/>
+    <hyperlink ref="D180" r:id="rId290" tooltip="BLR 7/2025"/>
+    <hyperlink ref="K180" r:id="rId291" tooltip="19 Nov 2025"/>
+    <hyperlink ref="D181" r:id="rId292" tooltip="CHN 20/2025"/>
+    <hyperlink ref="K181" r:id="rId293" tooltip="04 Nov 2025"/>
+    <hyperlink ref="D182" r:id="rId294" tooltip="FRA 11/2025"/>
+    <hyperlink ref="K182" r:id="rId295" tooltip="27 Jan 2026"/>
+    <hyperlink ref="D183" r:id="rId296" tooltip="LAO 3/2025"/>
+    <hyperlink ref="D184" r:id="rId297" tooltip="OTH 108/2025"/>
+    <hyperlink ref="D185" r:id="rId298" tooltip="MEX 11/2025"/>
+    <hyperlink ref="K185" r:id="rId299" tooltip="23 Dec 2025"/>
+    <hyperlink ref="D186" r:id="rId300" tooltip="OTH 109/2025"/>
+    <hyperlink ref="K186" r:id="rId301" tooltip="07 Nov 2025"/>
+    <hyperlink ref="D187" r:id="rId302" tooltip="SDN 2/2025"/>
+    <hyperlink ref="D188" r:id="rId303" tooltip="TUR 10/2025"/>
+    <hyperlink ref="K188" r:id="rId304" tooltip="04 Nov 2025"/>
+    <hyperlink ref="D189" r:id="rId305" tooltip="USA 27/2025"/>
+    <hyperlink ref="D190" r:id="rId306" tooltip="IND 8/2025"/>
+    <hyperlink ref="D191" r:id="rId307" tooltip="IRN 16/2025"/>
+    <hyperlink ref="K191" r:id="rId308" tooltip="24 Oct 2025"/>
+    <hyperlink ref="D192" r:id="rId309" tooltip="MEX 10/2025"/>
+    <hyperlink ref="K192" r:id="rId310" tooltip="31 Oct 2025"/>
+    <hyperlink ref="D193" r:id="rId311" tooltip="VEN 4/2025"/>
+    <hyperlink ref="D194" r:id="rId312" tooltip="GBR 12/2025"/>
+    <hyperlink ref="K194" r:id="rId313" tooltip="21 Jan 2026"/>
+    <hyperlink ref="D195" r:id="rId314" tooltip="USA 29/2025"/>
+    <hyperlink ref="D196" r:id="rId315" tooltip="CHN 18/2025"/>
+    <hyperlink ref="D197" r:id="rId316" tooltip="TGO 1/2025"/>
+    <hyperlink ref="D198" r:id="rId317" tooltip="ARE 5/2025"/>
+    <hyperlink ref="D199" r:id="rId318" tooltip="OTH 38/2025"/>
+    <hyperlink ref="D200" r:id="rId319" tooltip="OTH 39/2025"/>
+    <hyperlink ref="D201" r:id="rId320" tooltip="OTH 40/2025"/>
+    <hyperlink ref="D202" r:id="rId321" tooltip="MEX 4/2025"/>
+    <hyperlink ref="K202" r:id="rId322" tooltip="31 Oct 2025"/>
+    <hyperlink ref="D203" r:id="rId323" tooltip="OTH 41/2025"/>
+    <hyperlink ref="D204" r:id="rId324" tooltip="OTH 42/2025"/>
+    <hyperlink ref="D205" r:id="rId325" tooltip="SGP 3/2025"/>
+    <hyperlink ref="D206" r:id="rId326" tooltip="USA 12/2025"/>
+    <hyperlink ref="D207" r:id="rId327" tooltip="COD 2/2025"/>
+    <hyperlink ref="D208" r:id="rId328" tooltip="SVK 2/2025"/>
+    <hyperlink ref="K208" r:id="rId329" tooltip="24 Sep 2025"/>
+    <hyperlink ref="D209" r:id="rId330" tooltip="USA 26/2025"/>
+    <hyperlink ref="D210" r:id="rId331" tooltip="DZA 6/2025"/>
+    <hyperlink ref="K210" r:id="rId332" tooltip="24 Oct 2025"/>
+    <hyperlink ref="D211" r:id="rId333" tooltip="IRN 14/2025"/>
+    <hyperlink ref="K211" r:id="rId334" tooltip="23 Oct 2025"/>
+    <hyperlink ref="D212" r:id="rId335" tooltip="ECU 6/2025"/>
+    <hyperlink ref="K212" r:id="rId336" tooltip="29 Dec 2025"/>
+    <hyperlink ref="D213" r:id="rId337" tooltip="GNQ 1/2025"/>
+    <hyperlink ref="D214" r:id="rId338" tooltip="MAR 6/2025"/>
+    <hyperlink ref="K214" r:id="rId339" tooltip="13 Nov 2025"/>
+    <hyperlink ref="D215" r:id="rId340" tooltip="OTH 106/2025"/>
+    <hyperlink ref="K215" r:id="rId341" tooltip="28 Sep 2025"/>
+    <hyperlink ref="D216" r:id="rId342" tooltip="ARG 6/2025"/>
+    <hyperlink ref="K216" r:id="rId343" tooltip="29 Oct 2025"/>
+    <hyperlink ref="D217" r:id="rId344" tooltip="BLR 6/2025"/>
+    <hyperlink ref="K217" r:id="rId345" tooltip="27 Oct 2025"/>
+    <hyperlink ref="D218" r:id="rId346" tooltip="DZA 5/2025"/>
+    <hyperlink ref="K218" r:id="rId347" tooltip="24 Oct 2025"/>
+    <hyperlink ref="L218" r:id="rId348" tooltip="25 Nov 2025"/>
+    <hyperlink ref="M218" r:id="rId349" tooltip="20 Jan 2026"/>
+    <hyperlink ref="D219" r:id="rId350" tooltip="AZE 2/2025"/>
+    <hyperlink ref="K219" r:id="rId351" tooltip="03 Dec 2025"/>
+    <hyperlink ref="D220" r:id="rId352" tooltip="KGZ 5/2025"/>
+    <hyperlink ref="K220" r:id="rId353" tooltip="24 Oct 2025"/>
+    <hyperlink ref="D221" r:id="rId354" tooltip="SYR 6/2025"/>
+    <hyperlink ref="K221" r:id="rId355" tooltip="09 Sep 2025"/>
+    <hyperlink ref="D222" r:id="rId356" tooltip="IRN 13/2025"/>
+    <hyperlink ref="K222" r:id="rId357" tooltip="18 Sep 2025"/>
+    <hyperlink ref="D223" r:id="rId358" tooltip="NIC 2/2025"/>
+    <hyperlink ref="D224" r:id="rId359" tooltip="FRA 9/2025"/>
+    <hyperlink ref="K224" r:id="rId360" tooltip="20 Oct 2025"/>
+    <hyperlink ref="D225" r:id="rId361" tooltip="KAZ 3/2025"/>
+    <hyperlink ref="K225" r:id="rId362" tooltip="23 Oct 2025"/>
+    <hyperlink ref="D226" r:id="rId363" tooltip="OTH 107/2025"/>
+    <hyperlink ref="D227" r:id="rId364" tooltip="OTH 92/2025"/>
+    <hyperlink ref="D228" r:id="rId365" tooltip="CHN 16/2025"/>
+    <hyperlink ref="D229" r:id="rId366" tooltip="OTH 94/2025"/>
+    <hyperlink ref="K229" r:id="rId367" tooltip="15 Oct 2025"/>
+    <hyperlink ref="D230" r:id="rId368" tooltip="FRA 8/2025"/>
+    <hyperlink ref="K230" r:id="rId369" tooltip="20 Oct 2025"/>
+    <hyperlink ref="D231" r:id="rId370" tooltip="IDN 6/2025"/>
+    <hyperlink ref="D232" r:id="rId371" tooltip="OTH 97/2025"/>
+    <hyperlink ref="D233" r:id="rId372" tooltip="OTH 93/2025"/>
+    <hyperlink ref="D234" r:id="rId373" tooltip="ARE 4/2025"/>
+    <hyperlink ref="D235" r:id="rId374" tooltip="OTH 91/2025"/>
+    <hyperlink ref="D236" r:id="rId375" tooltip="OTH 98/2025"/>
+    <hyperlink ref="D237" r:id="rId376" tooltip="OTH 99/2025"/>
+    <hyperlink ref="D238" r:id="rId377" tooltip="DEU 2/2025"/>
+    <hyperlink ref="K238" r:id="rId378" tooltip="16 Oct 2025"/>
+    <hyperlink ref="D239" r:id="rId379" tooltip="OTH 101/2025"/>
+    <hyperlink ref="K239" r:id="rId380" tooltip="23 Sep 2025"/>
+    <hyperlink ref="D240" r:id="rId381" tooltip="IDN 7/2025"/>
+    <hyperlink ref="K240" r:id="rId382" tooltip="15 Oct 2025"/>
+    <hyperlink ref="D241" r:id="rId383" tooltip="MOZ 3/2025"/>
+    <hyperlink ref="K241" r:id="rId384" tooltip="19 Aug 2025"/>
+    <hyperlink ref="D242" r:id="rId385" tooltip="COL 4/2025"/>
+    <hyperlink ref="K242" r:id="rId386" tooltip="13 Oct 2025"/>
+    <hyperlink ref="D243" r:id="rId387" tooltip="ECU 4/2025"/>
+    <hyperlink ref="D244" r:id="rId388" tooltip="MLI 6/2025"/>
+    <hyperlink ref="D245" r:id="rId389" tooltip="DEU 4/2025"/>
+    <hyperlink ref="K245" r:id="rId390" tooltip="14 Oct 2025"/>
+    <hyperlink ref="D246" r:id="rId391" tooltip="IRN 12/2025"/>
+    <hyperlink ref="K246" r:id="rId392" tooltip="18 Sep 2025"/>
+    <hyperlink ref="D247" r:id="rId393" tooltip="PAK 7/2025"/>
+    <hyperlink ref="D248" r:id="rId394" tooltip="CHL 5/2025"/>
+    <hyperlink ref="K248" r:id="rId395" tooltip="08 Oct 2025"/>
+    <hyperlink ref="L248" r:id="rId396" tooltip="12 Dec 2025"/>
+    <hyperlink ref="D249" r:id="rId397" tooltip="ECU 5/2025"/>
+    <hyperlink ref="K249" r:id="rId398" tooltip="18 Nov 2025"/>
+    <hyperlink ref="D250" r:id="rId399" tooltip="OTH 100/2025"/>
+    <hyperlink ref="D251" r:id="rId400" tooltip="SYR 7/2025"/>
+    <hyperlink ref="D252" r:id="rId401" tooltip="CHL 4/2025"/>
+    <hyperlink ref="K252" r:id="rId402" tooltip="08 Oct 2025"/>
+    <hyperlink ref="L252" r:id="rId403" tooltip="20 Nov 2025"/>
+    <hyperlink ref="D253" r:id="rId404" tooltip="CHN 15/2025"/>
+    <hyperlink ref="K253" r:id="rId405" tooltip="04 Oct 2025"/>
+    <hyperlink ref="D254" r:id="rId406" tooltip="CHN 17/2025"/>
+    <hyperlink ref="D255" r:id="rId407" tooltip="DEU 3/2025"/>
+    <hyperlink ref="K255" r:id="rId408" tooltip="17 Oct 2025"/>
+    <hyperlink ref="D256" r:id="rId409" tooltip="SRB 5/2025"/>
+    <hyperlink ref="D257" r:id="rId410" tooltip="OTH 95/2025"/>
+    <hyperlink ref="K257" r:id="rId411" tooltip="15 Nov 2025"/>
+    <hyperlink ref="L257" r:id="rId412" tooltip="15 Nov 2025"/>
+    <hyperlink ref="M257" r:id="rId413" tooltip="15 Nov 2025"/>
+    <hyperlink ref="N257" r:id="rId414" tooltip="15 Nov 2025"/>
+    <hyperlink ref="O257" r:id="rId415" tooltip="15 Nov 2025"/>
+    <hyperlink ref="P257" r:id="rId416" tooltip="15 Nov 2025"/>
+    <hyperlink ref="Q257" r:id="rId417" tooltip="15 Nov 2025"/>
+    <hyperlink ref="R257" r:id="rId418" tooltip="15 Nov 2025"/>
+    <hyperlink ref="S257" r:id="rId419" tooltip="15 Nov 2025"/>
+    <hyperlink ref="T257" r:id="rId420" tooltip="15 Nov 2025"/>
+    <hyperlink ref="U257" r:id="rId421" tooltip="15 Nov 2025"/>
+    <hyperlink ref="V257" r:id="rId422" tooltip="15 Nov 2025"/>
+    <hyperlink ref="W257" r:id="rId423" tooltip="15 Nov 2025"/>
+    <hyperlink ref="X257" r:id="rId424" tooltip="15 Nov 2025"/>
+    <hyperlink ref="Y257" r:id="rId425" tooltip="15 Nov 2025"/>
+    <hyperlink ref="Z257" r:id="rId426" tooltip="15 Nov 2025"/>
+    <hyperlink ref="AA257" r:id="rId427" tooltip="22 Nov 2025"/>
+    <hyperlink ref="AB257" r:id="rId428" tooltip="15 Nov 2025"/>
+    <hyperlink ref="AC257" r:id="rId429" tooltip="15 Nov 2025"/>
+    <hyperlink ref="AD257" r:id="rId430" tooltip="15 Nov 2025"/>
+    <hyperlink ref="AE257" r:id="rId431" tooltip="15 Nov 2025"/>
+    <hyperlink ref="D258" r:id="rId432" tooltip="VNM 4/2025"/>
+    <hyperlink ref="K258" r:id="rId433" tooltip="07 Oct 2025"/>
+    <hyperlink ref="D259" r:id="rId434" tooltip="OTH 96/2025"/>
+    <hyperlink ref="K259" r:id="rId435" tooltip="20 Oct 2025"/>
+    <hyperlink ref="D260" r:id="rId436" tooltip="HND 4/2025"/>
+    <hyperlink ref="D261" r:id="rId437" tooltip="TUR 8/2025"/>
+    <hyperlink ref="K261" r:id="rId438" tooltip="06 Oct 2025"/>
+    <hyperlink ref="D262" r:id="rId439" tooltip="SLV 6/2025"/>
+    <hyperlink ref="K262" r:id="rId440" tooltip="26 Jan 2026"/>
+    <hyperlink ref="D263" r:id="rId441" tooltip="EST 2/2025"/>
+    <hyperlink ref="K263" r:id="rId442" tooltip="03 Oct 2025"/>
+    <hyperlink ref="D264" r:id="rId443" tooltip="USA 25/2025"/>
+    <hyperlink ref="D265" r:id="rId444" tooltip="VEN 3/2025"/>
+    <hyperlink ref="D266" r:id="rId445" tooltip="BLR 5/2025"/>
+    <hyperlink ref="K266" r:id="rId446" tooltip="25 Sep 2025"/>
+    <hyperlink ref="D267" r:id="rId447" tooltip="IRN 9/2025"/>
+    <hyperlink ref="D268" r:id="rId448" tooltip="ISR 18/2025"/>
+    <hyperlink ref="D269" r:id="rId449" tooltip="KEN 3/2025"/>
+    <hyperlink ref="K269" r:id="rId450" tooltip="28 Oct 2025"/>
+    <hyperlink ref="D270" r:id="rId451" tooltip="OTH 82/2025"/>
+    <hyperlink ref="D271" r:id="rId452" tooltip="CHN 19/2025"/>
+    <hyperlink ref="K271" r:id="rId453" tooltip="18 Sep 2025"/>
+    <hyperlink ref="D272" r:id="rId454" tooltip="FRA 7/2025"/>
+    <hyperlink ref="K272" r:id="rId455" tooltip="25 Sep 2025"/>
+    <hyperlink ref="D273" r:id="rId456" tooltip="OTH 89/2025"/>
+    <hyperlink ref="D274" r:id="rId457" tooltip="ARG 5/2025"/>
+    <hyperlink ref="K274" r:id="rId458" tooltip="05 Aug 2025"/>
+    <hyperlink ref="L274" r:id="rId459" tooltip="10 Sep 2025"/>
+    <hyperlink ref="M274" r:id="rId460" tooltip="10 Sep 2025"/>
+    <hyperlink ref="D275" r:id="rId461" tooltip="HND 3/2025"/>
+    <hyperlink ref="K275" r:id="rId462" tooltip="29 Oct 2025"/>
+    <hyperlink ref="D276" r:id="rId463" tooltip="MAR 5/2025"/>
+    <hyperlink ref="K276" r:id="rId464" tooltip="26 Sep 2025"/>
+    <hyperlink ref="D277" r:id="rId465" tooltip="RUS 10/2025"/>
+    <hyperlink ref="D278" r:id="rId466" tooltip="SRB 6/2025"/>
+    <hyperlink ref="D279" r:id="rId467" tooltip="LBY 1/2025"/>
+    <hyperlink ref="D280" r:id="rId468" tooltip="MLT 1/2025"/>
+    <hyperlink ref="K280" r:id="rId469" tooltip="15 Sep 2025"/>
+    <hyperlink ref="D281" r:id="rId470" tooltip="OTH 88/2025"/>
+    <hyperlink ref="D282" r:id="rId471" tooltip="LKA 3/2025"/>
+    <hyperlink ref="K282" r:id="rId472" tooltip="16 Sep 2025"/>
+    <hyperlink ref="D283" r:id="rId473" tooltip="TUR 7/2025"/>
+    <hyperlink ref="K283" r:id="rId474" tooltip="18 Sep 2025"/>
+    <hyperlink ref="D284" r:id="rId475" tooltip="MWI 1/2025"/>
+    <hyperlink ref="D285" r:id="rId476" tooltip="OTH 84/2025"/>
+    <hyperlink ref="D286" r:id="rId477" tooltip="KHM 5/2025"/>
+    <hyperlink ref="D287" r:id="rId478" tooltip="CHN 9/2025"/>
+    <hyperlink ref="D288" r:id="rId479" tooltip="GEO 3/2025"/>
+    <hyperlink ref="D289" r:id="rId480" tooltip="LAO 2/2025"/>
+    <hyperlink ref="D290" r:id="rId481" tooltip="MYS 3/2025"/>
+    <hyperlink ref="D291" r:id="rId482" tooltip="THA 8/2025"/>
+    <hyperlink ref="K291" r:id="rId483" tooltip="08 Aug 2025"/>
+    <hyperlink ref="D292" r:id="rId484" tooltip="USA 24/2025"/>
+    <hyperlink ref="D293" r:id="rId485" tooltip="VNM 3/2025"/>
+    <hyperlink ref="K293" r:id="rId486" tooltip="03 Oct 2025"/>
+    <hyperlink ref="L293" r:id="rId487" tooltip="19 Nov 2025"/>
+    <hyperlink ref="D294" r:id="rId488" tooltip="IRN 11/2025"/>
+    <hyperlink ref="K294" r:id="rId489" tooltip="28 Dec 2025"/>
+    <hyperlink ref="D295" r:id="rId490" tooltip="KGZ 4/2025"/>
+    <hyperlink ref="K295" r:id="rId491" tooltip="20 Sep 2025"/>
+    <hyperlink ref="D296" r:id="rId492" tooltip="MEX 8/2025"/>
+    <hyperlink ref="K296" r:id="rId493" tooltip="23 Sep 2025"/>
+    <hyperlink ref="D297" r:id="rId494" tooltip="BEL 1/2025"/>
+    <hyperlink ref="K297" r:id="rId495" tooltip="10 Oct 2025"/>
+    <hyperlink ref="D298" r:id="rId496" tooltip="OTH 90/2025"/>
+    <hyperlink ref="D299" r:id="rId497" tooltip="RUS 11/2025"/>
+    <hyperlink ref="D300" r:id="rId498" tooltip="LKA 2/2025"/>
+    <hyperlink ref="K300" r:id="rId499" tooltip="16 Sep 2025"/>
+    <hyperlink ref="D301" r:id="rId500" tooltip="TJK 2/2025"/>
+    <hyperlink ref="K301" r:id="rId501" tooltip="03 Apr 2026"/>
     <hyperlink ref="D302" r:id="rId502" tooltip="LKA 1/2025"/>
     <hyperlink ref="K302" r:id="rId503" tooltip="16 Sep 2025"/>
     <hyperlink ref="D303" r:id="rId504" tooltip="GBR 11/2025"/>
     <hyperlink ref="K303" r:id="rId505" tooltip="26 Sep 2025"/>
     <hyperlink ref="D304" r:id="rId506" tooltip="USA 23/2025"/>
     <hyperlink ref="D305" r:id="rId507" tooltip="VNM 5/2025"/>
     <hyperlink ref="K305" r:id="rId508" tooltip="07 Oct 2025"/>
     <hyperlink ref="D306" r:id="rId509" tooltip="CHN 12/2025"/>
     <hyperlink ref="K306" r:id="rId510" tooltip="15 Dec 2025"/>
     <hyperlink ref="D307" r:id="rId511" tooltip="IDN 5/2025"/>
     <hyperlink ref="K307" r:id="rId512" tooltip="15 Sep 2025"/>
     <hyperlink ref="D308" r:id="rId513" tooltip="JPN 4/2025"/>
     <hyperlink ref="K308" r:id="rId514" tooltip="12 Sep 2025"/>
     <hyperlink ref="D309" r:id="rId515" tooltip="MAR 4/2025"/>
     <hyperlink ref="K309" r:id="rId516" tooltip="12 Sep 2025"/>
     <hyperlink ref="D310" r:id="rId517" tooltip="NLD 3/2025"/>
     <hyperlink ref="K310" r:id="rId518" tooltip="15 Oct 2025"/>
     <hyperlink ref="D311" r:id="rId519" tooltip="PHL 5/2025"/>
     <hyperlink ref="K311" r:id="rId520" tooltip="18 Jul 2025"/>
     <hyperlink ref="D312" r:id="rId521" tooltip="KOR 3/2025"/>
     <hyperlink ref="K312" r:id="rId522" tooltip="12 Sep 2025"/>
     <hyperlink ref="D313" r:id="rId523" tooltip="RWA 2/2025"/>
     <hyperlink ref="D314" r:id="rId524" tooltip="TLS 1/2025"/>
     <hyperlink ref="D315" r:id="rId525" tooltip="CHN 13/2025"/>
     <hyperlink ref="K315" r:id="rId526" tooltip="18 Sep 2025"/>