--- v1 (2026-04-19)
+++ v2 (2026-05-29)
@@ -3,5538 +3,2621 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>28 Nov 2025</t>
-[...320 lines deleted...]
-    <t>02 Jun 2025</t>
+    <t>27 Feb 2026</t>
+  </si>
+  <si>
+    <t>26 Feb 2026</t>
+  </si>
+  <si>
+    <t>25 Feb 2026</t>
+  </si>
+  <si>
+    <t>24 Feb 2026</t>
+  </si>
+  <si>
+    <t>23 Feb 2026</t>
+  </si>
+  <si>
+    <t>20 Feb 2026</t>
+  </si>
+  <si>
+    <t>19 Feb 2026</t>
+  </si>
+  <si>
+    <t>18 Feb 2026</t>
+  </si>
+  <si>
+    <t>17 Feb 2026</t>
+  </si>
+  <si>
+    <t>16 Feb 2026</t>
+  </si>
+  <si>
+    <t>13 Feb 2026</t>
+  </si>
+  <si>
+    <t>11 Feb 2026</t>
+  </si>
+  <si>
+    <t>10 Feb 2026</t>
+  </si>
+  <si>
+    <t>09 Feb 2026</t>
+  </si>
+  <si>
+    <t>06 Feb 2026</t>
+  </si>
+  <si>
+    <t>05 Feb 2026</t>
+  </si>
+  <si>
+    <t>04 Feb 2026</t>
+  </si>
+  <si>
+    <t>03 Feb 2026</t>
+  </si>
+  <si>
+    <t>02 Feb 2026</t>
+  </si>
+  <si>
+    <t>30 Jan 2026</t>
+  </si>
+  <si>
+    <t>29 Jan 2026</t>
+  </si>
+  <si>
+    <t>28 Jan 2026</t>
+  </si>
+  <si>
+    <t>27 Jan 2026</t>
+  </si>
+  <si>
+    <t>26 Jan 2026</t>
+  </si>
+  <si>
+    <t>23 Jan 2026</t>
+  </si>
+  <si>
+    <t>22 Jan 2026</t>
+  </si>
+  <si>
+    <t>21 Jan 2026</t>
+  </si>
+  <si>
+    <t>20 Jan 2026</t>
+  </si>
+  <si>
+    <t>19 Jan 2026</t>
+  </si>
+  <si>
+    <t>16 Jan 2026</t>
+  </si>
+  <si>
+    <t>15 Jan 2026</t>
+  </si>
+  <si>
+    <t>14 Jan 2026</t>
+  </si>
+  <si>
+    <t>13 Jan 2026</t>
+  </si>
+  <si>
+    <t>12 Jan 2026</t>
+  </si>
+  <si>
+    <t>09 Jan 2026</t>
+  </si>
+  <si>
+    <t>08 Jan 2026</t>
+  </si>
+  <si>
+    <t>07 Jan 2026</t>
+  </si>
+  <si>
+    <t>06 Jan 2026</t>
+  </si>
+  <si>
+    <t>31 Dec 2025</t>
+  </si>
+  <si>
+    <t>30 Dec 2025</t>
+  </si>
+  <si>
+    <t>29 Dec 2025</t>
+  </si>
+  <si>
+    <t>26 Dec 2025</t>
+  </si>
+  <si>
+    <t>24 Dec 2025</t>
+  </si>
+  <si>
+    <t>23 Dec 2025</t>
+  </si>
+  <si>
+    <t>22 Dec 2025</t>
+  </si>
+  <si>
+    <t>19 Dec 2025</t>
+  </si>
+  <si>
+    <t>18 Dec 2025</t>
+  </si>
+  <si>
+    <t>17 Dec 2025</t>
+  </si>
+  <si>
+    <t>16 Dec 2025</t>
+  </si>
+  <si>
+    <t>15 Dec 2025</t>
+  </si>
+  <si>
+    <t>12 Dec 2025</t>
+  </si>
+  <si>
+    <t>11 Dec 2025</t>
+  </si>
+  <si>
+    <t>10 Dec 2025</t>
+  </si>
+  <si>
+    <t>08 Dec 2025</t>
+  </si>
+  <si>
+    <t>05 Dec 2025</t>
+  </si>
+  <si>
+    <t>04 Dec 2025</t>
+  </si>
+  <si>
+    <t>03 Dec 2025</t>
+  </si>
+  <si>
+    <t>02 Dec 2025</t>
+  </si>
+  <si>
+    <t>01 Dec 2025</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
+    <t>Australia</t>
+  </si>
+  <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>El Salvador</t>
+    <t>International Organization for Migration - IOM</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>Ansar Allah movement</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Azerbaijan</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Spain</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>Aylo Holdings S.A.R.L.</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Capital One</t>
+  </si>
+  <si>
+    <t>Google LLC</t>
+  </si>
+  <si>
+    <t>MasterCard</t>
+  </si>
+  <si>
+    <t>Meta Inc.</t>
+  </si>
+  <si>
+    <t>Microsoft Corporation</t>
+  </si>
+  <si>
+    <t>Visa</t>
+  </si>
+  <si>
+    <t>WGCZ Holding</t>
+  </si>
+  <si>
+    <t>Somalia</t>
+  </si>
+  <si>
+    <t>Gothenburg RoRo Terminal AB</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>African Union</t>
+  </si>
+  <si>
+    <t>United Kingdom of Great Britain and Northern Ireland</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Serbia</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>United Kingdom of Great Britain and Northern Ireland</t>
-[...5 lines deleted...]
-    <t>Iran (Islamic Republic of)</t>
+    <t>Taliban</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Permanent Delegation of the European Union</t>
+  </si>
+  <si>
+    <t>Fresh Del Monte</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Russian Federation</t>
+  </si>
+  <si>
+    <t>Gaza Humanitarian Foundation</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Honduras</t>
+  </si>
+  <si>
+    <t>Gulf Energy (affiliate Auron Energy E&amp;P)</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>Tullow Oil</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>Mali</t>
+  </si>
+  <si>
+    <t>Yemen</t>
+  </si>
+  <si>
+    <t>Bank for International Settlements</t>
+  </si>
+  <si>
+    <t>Cuba</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Sierra Leone</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>X Corp.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>Burundi</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
-    <t>Belgium</t>
-[...53 lines deleted...]
-    <t>Israel</t>
+    <t>Eidgenössische Technische Hochschule Zürich</t>
+  </si>
+  <si>
+    <t>Eni S.p.A</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>Gambia</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>Intuit Inc.</t>
+  </si>
+  <si>
+    <t>South Africa</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>Hungary</t>
-[...335 lines deleted...]
-    <t>Cambodia</t>
+    <t>Chad</t>
+  </si>
+  <si>
+    <t>Asian Development Bank - ADB</t>
+  </si>
+  <si>
+    <t>Barrick Gold Corporation</t>
+  </si>
+  <si>
+    <t>International Development Association</t>
+  </si>
+  <si>
+    <t>International Finance Corporation (IFC)</t>
+  </si>
+  <si>
+    <t>International Monetary Fund - IMF</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>Tajikistan</t>
-[...16 lines deleted...]
-  <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
-    <t>Zambia</t>
-[...124 lines deleted...]
-  <si>
     <t>Type</t>
   </si>
   <si>
     <t>JAL</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
+    <t>JOL</t>
+  </si>
+  <si>
     <t>OL</t>
   </si>
   <si>
-    <t>JOL</t>
-[...1 lines deleted...]
-  <si>
     <t>JUA</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ref. no.</t>
   </si>
   <si>
-    <t>COD 3/2025</t>
-[...1292 lines deleted...]
-    <t>PHL 4/2025</t>
+    <t>AUS 2/2026</t>
+  </si>
+  <si>
+    <t>COD 3/2026</t>
+  </si>
+  <si>
+    <t>OTH 3/2026</t>
+  </si>
+  <si>
+    <t>ARG 2/2026</t>
+  </si>
+  <si>
+    <t>OTH 14/2026</t>
+  </si>
+  <si>
+    <t>MEX 1/2026</t>
+  </si>
+  <si>
+    <t>ROU 1/2026</t>
+  </si>
+  <si>
+    <t>SWE 3/2026</t>
+  </si>
+  <si>
+    <t>IRN 2/2026</t>
+  </si>
+  <si>
+    <t>MAR 1/2026</t>
+  </si>
+  <si>
+    <t>AZE 3/2026</t>
+  </si>
+  <si>
+    <t>TUR 1/2026</t>
+  </si>
+  <si>
+    <t>IDN 1/2026</t>
+  </si>
+  <si>
+    <t>ISR 2/2026</t>
+  </si>
+  <si>
+    <t>SWE 2/2026</t>
+  </si>
+  <si>
+    <t>AUS 3/2026</t>
+  </si>
+  <si>
+    <t>GRC 1/2026</t>
+  </si>
+  <si>
+    <t>USA 5/2026</t>
+  </si>
+  <si>
+    <t>ESP 1/2026</t>
+  </si>
+  <si>
+    <t>GTM 3/2026</t>
+  </si>
+  <si>
+    <t>COD 2/2026</t>
+  </si>
+  <si>
+    <t>GTM 2/2026</t>
+  </si>
+  <si>
+    <t>GTM 4/2026</t>
+  </si>
+  <si>
+    <t>NPL 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 157/2025</t>
+  </si>
+  <si>
+    <t>CAN 7/2025</t>
+  </si>
+  <si>
+    <t>OTH 160/2025</t>
+  </si>
+  <si>
+    <t>OTH 155/2025</t>
+  </si>
+  <si>
+    <t>OTH 159/2025</t>
+  </si>
+  <si>
+    <t>OTH 7/2026</t>
+  </si>
+  <si>
+    <t>OTH 8/2026</t>
+  </si>
+  <si>
+    <t>USA 40/2025</t>
+  </si>
+  <si>
+    <t>OTH 156/2025</t>
+  </si>
+  <si>
+    <t>OTH 9/2026</t>
+  </si>
+  <si>
+    <t>TUR 3/2026</t>
+  </si>
+  <si>
+    <t>SOM 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 5/2026</t>
+  </si>
+  <si>
+    <t>PHL 1/2026</t>
+  </si>
+  <si>
+    <t>LKA 1/2026</t>
+  </si>
+  <si>
+    <t>SWE 1/2026</t>
+  </si>
+  <si>
+    <t>TUN 1/2026</t>
+  </si>
+  <si>
+    <t>USA 4/2026</t>
+  </si>
+  <si>
+    <t>OTH 10/2026</t>
+  </si>
+  <si>
+    <t>AUS 1/2026</t>
+  </si>
+  <si>
+    <t>TUN 2/2026</t>
+  </si>
+  <si>
+    <t>TUR 2/2026</t>
+  </si>
+  <si>
+    <t>GBR 5/2026</t>
+  </si>
+  <si>
+    <t>IND 1/2026</t>
+  </si>
+  <si>
+    <t>BRA 2/2026</t>
+  </si>
+  <si>
+    <t>ZWE 1/2026</t>
+  </si>
+  <si>
+    <t>COL 1/2026</t>
+  </si>
+  <si>
+    <t>COD 1/2026</t>
+  </si>
+  <si>
+    <t>FRA 3/2026</t>
+  </si>
+  <si>
+    <t>SRB 2/2026</t>
+  </si>
+  <si>
+    <t>BRA 1/2026</t>
+  </si>
+  <si>
+    <t>CHN 1/2026</t>
+  </si>
+  <si>
+    <t>LBN 1/2026</t>
+  </si>
+  <si>
+    <t>PAK 13/2025</t>
+  </si>
+  <si>
+    <t>OTH 150/2025</t>
+  </si>
+  <si>
+    <t>MEX 14/2025</t>
+  </si>
+  <si>
+    <t>GBR 3/2026</t>
+  </si>
+  <si>
+    <t>FRA 2/2026</t>
+  </si>
+  <si>
+    <t>CHE 10/2025</t>
+  </si>
+  <si>
+    <t>VNM 1/2026</t>
+  </si>
+  <si>
+    <t>FRA 15/2025</t>
+  </si>
+  <si>
+    <t>OTH 166/2025</t>
+  </si>
+  <si>
+    <t>SRB 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 4/2026</t>
+  </si>
+  <si>
+    <t>KEN 1/2026</t>
+  </si>
+  <si>
+    <t>RUS 2/2026</t>
+  </si>
+  <si>
+    <t>USA 3/2026</t>
+  </si>
+  <si>
+    <t>OTH 163/2025</t>
+  </si>
+  <si>
+    <t>ISR 26/2025</t>
+  </si>
+  <si>
+    <t>CHE 9/2025</t>
+  </si>
+  <si>
+    <t>USA 41/2025</t>
+  </si>
+  <si>
+    <t>FRA 1/2026</t>
+  </si>
+  <si>
+    <t>IRN 23/2025</t>
+  </si>
+  <si>
+    <t>RUS 1/2026</t>
+  </si>
+  <si>
+    <t>GBR 2/2026</t>
+  </si>
+  <si>
+    <t>ECU 1/2026</t>
+  </si>
+  <si>
+    <t>IRN 24/2025</t>
+  </si>
+  <si>
+    <t>ISR 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 1/2026</t>
+  </si>
+  <si>
+    <t>USA 44/2025</t>
+  </si>
+  <si>
+    <t>HND 7/2025</t>
+  </si>
+  <si>
+    <t>ISR 24/2025</t>
+  </si>
+  <si>
+    <t>USA 42/2025</t>
+  </si>
+  <si>
+    <t>USA 1/2026</t>
+  </si>
+  <si>
+    <t>AZE 1/2026</t>
+  </si>
+  <si>
+    <t>GTM 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 147/2025</t>
+  </si>
+  <si>
+    <t>KEN 4/2025</t>
+  </si>
+  <si>
+    <t>OMN 1/2026</t>
+  </si>
+  <si>
+    <t>PER 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 148/2025</t>
+  </si>
+  <si>
+    <t>UGA 1/2026</t>
+  </si>
+  <si>
+    <t>GBR 21/2025</t>
+  </si>
+  <si>
+    <t>MLI 1/2026</t>
+  </si>
+  <si>
+    <t>ARG 1/2026</t>
+  </si>
+  <si>
+    <t>GBR 4/2026</t>
+  </si>
+  <si>
+    <t>AZE 2/2026</t>
+  </si>
+  <si>
+    <t>YEM 1/2026</t>
+  </si>
+  <si>
+    <t>FRA 16/2025</t>
+  </si>
+  <si>
+    <t>IDN 11/2025</t>
+  </si>
+  <si>
+    <t>USA 2/2026</t>
+  </si>
+  <si>
+    <t>IRN 1/2026</t>
+  </si>
+  <si>
+    <t>NPL 1/2025</t>
+  </si>
+  <si>
+    <t>OTH 2/2026</t>
+  </si>
+  <si>
+    <t>CHN 23/2025</t>
+  </si>
+  <si>
+    <t>CUB 3/2025</t>
+  </si>
+  <si>
+    <t>IRL 3/2025</t>
+  </si>
+  <si>
+    <t>JPN 5/2025</t>
+  </si>
+  <si>
+    <t>SLE 1/2026</t>
+  </si>
+  <si>
+    <t>GBR 1/2026</t>
+  </si>
+  <si>
+    <t>COD 5/2025</t>
+  </si>
+  <si>
+    <t>EGY 10/2025</t>
+  </si>
+  <si>
+    <t>MOZ 4/2025</t>
+  </si>
+  <si>
+    <t>OTH 164/2025</t>
+  </si>
+  <si>
+    <t>OTH 165/2025</t>
+  </si>
+  <si>
+    <t>BGD 6/2025</t>
+  </si>
+  <si>
+    <t>MWI 2/2025</t>
+  </si>
+  <si>
+    <t>MEX 15/2025</t>
+  </si>
+  <si>
+    <t>RUS 13/2025</t>
+  </si>
+  <si>
+    <t>VNM 8/2025</t>
+  </si>
+  <si>
+    <t>USA 43/2025</t>
+  </si>
+  <si>
+    <t>BDI 2/2025</t>
+  </si>
+  <si>
+    <t>EGY 8/2025</t>
+  </si>
+  <si>
+    <t>AGO 4/2025</t>
+  </si>
+  <si>
+    <t>CHN 22/2025</t>
+  </si>
+  <si>
+    <t>BRA 7/2025</t>
+  </si>
+  <si>
+    <t>EGY 9/2025</t>
+  </si>
+  <si>
+    <t>MLI 7/2025</t>
+  </si>
+  <si>
+    <t>PAK 17/2025</t>
+  </si>
+  <si>
+    <t>ESP 4/2025</t>
+  </si>
+  <si>
+    <t>COD 4/2025</t>
+  </si>
+  <si>
+    <t>ISR 25/2025</t>
+  </si>
+  <si>
+    <t>UGA 6/2025</t>
+  </si>
+  <si>
+    <t>IDN 10/2025</t>
+  </si>
+  <si>
+    <t>OTH 162/2025</t>
+  </si>
+  <si>
+    <t>BRA 6/2025</t>
+  </si>
+  <si>
+    <t>OTH 135/2025</t>
+  </si>
+  <si>
+    <t>OTH 149/2025</t>
+  </si>
+  <si>
+    <t>ITA 9/2025</t>
+  </si>
+  <si>
+    <t>SWE 3/2025</t>
+  </si>
+  <si>
+    <t>CHE 5/2025</t>
+  </si>
+  <si>
+    <t>DZA 8/2025</t>
+  </si>
+  <si>
+    <t>PAK 15/2025</t>
+  </si>
+  <si>
+    <t>PER 9/2025</t>
+  </si>
+  <si>
+    <t>AZE 3/2025</t>
+  </si>
+  <si>
+    <t>CHL 7/2025</t>
+  </si>
+  <si>
+    <t>HND 6/2025</t>
+  </si>
+  <si>
+    <t>IRN 21/2025</t>
+  </si>
+  <si>
+    <t>SAU 2/2025</t>
+  </si>
+  <si>
+    <t>ESP 3/2025</t>
+  </si>
+  <si>
+    <t>USA 39/2025</t>
+  </si>
+  <si>
+    <t>IRN 22/2025</t>
+  </si>
+  <si>
+    <t>COL 6/2025</t>
+  </si>
+  <si>
+    <t>GMB 1/2025</t>
+  </si>
+  <si>
+    <t>IRL 2/2025</t>
+  </si>
+  <si>
+    <t>PAK 16/2025</t>
+  </si>
+  <si>
+    <t>UKR 3/2025</t>
+  </si>
+  <si>
+    <t>VEN 5/2025</t>
+  </si>
+  <si>
+    <t>DZA 7/2025</t>
+  </si>
+  <si>
+    <t>FRA 13/2025</t>
+  </si>
+  <si>
+    <t>OTH 151/2025</t>
+  </si>
+  <si>
+    <t>OTH 153/2025</t>
+  </si>
+  <si>
+    <t>OTH 152/2025</t>
+  </si>
+  <si>
+    <t>RUS 1/2025</t>
+  </si>
+  <si>
+    <t>GBR 20/2025</t>
+  </si>
+  <si>
+    <t>USA 38/2025</t>
+  </si>
+  <si>
+    <t>RUS 14/2025</t>
+  </si>
+  <si>
+    <t>PHL 7/2025</t>
+  </si>
+  <si>
+    <t>ZAF 4/2025</t>
+  </si>
+  <si>
+    <t>BLR 13/2025</t>
+  </si>
+  <si>
+    <t>TCD 1/2025</t>
+  </si>
+  <si>
+    <t>IRN 19/2025</t>
+  </si>
+  <si>
+    <t>ISR 23/2025</t>
+  </si>
+  <si>
+    <t>ZAF 3/2025</t>
+  </si>
+  <si>
+    <t>LKA 4/2025</t>
+  </si>
+  <si>
+    <t>GBR 23/2025</t>
+  </si>
+  <si>
+    <t>ARG 8/2025</t>
+  </si>
+  <si>
+    <t>OTH 137/2025</t>
+  </si>
+  <si>
+    <t>OTH 138/2025</t>
+  </si>
+  <si>
+    <t>CAN 6/2025</t>
+  </si>
+  <si>
+    <t>CHL 6/2025</t>
+  </si>
+  <si>
+    <t>OTH 139/2025</t>
+  </si>
+  <si>
+    <t>OTH 140/2025</t>
+  </si>
+  <si>
+    <t>OTH 154/2025</t>
+  </si>
+  <si>
+    <t>IRN 20/2025</t>
+  </si>
+  <si>
+    <t>MYS 5/2025</t>
+  </si>
+  <si>
+    <t>PAK 11/2025</t>
+  </si>
+  <si>
+    <t>TZA 6/2025</t>
+  </si>
+  <si>
+    <t>USA 37/2025</t>
   </si>
   <si>
     <t>Mandates</t>
   </si>
   <si>
-    <t>women and girls 
+    <t>terrorism
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>violence against women and girls</t>
+  </si>
+  <si>
+    <t>foreign debt
+unilateral coercive measures</t>
+  </si>
+  <si>
+    <t>business
+environment
+Indigenous Peoples
+water and sanitation</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>human rights defenders
 arbitrary Detention
+Indigenous Peoples</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
+freedom of opinion and expression
+torture</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of peaceful assembly and of association
 health
+independence of judges and lawyers
+terrorism</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
+executions
+freedom of peaceful assembly and of association
 human rights defenders
-internally displaced persons
-[...1 lines deleted...]
-slavery
+independence of judges and lawyers
+minority issues</t>
+  </si>
+  <si>
+    <t>executions
+terrorism</t>
+  </si>
+  <si>
+    <t>toxics and human rights
+environment
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of peaceful assembly and of association
+international solidarity
+migrants
+trafficking in persons</t>
+  </si>
+  <si>
+    <t>Transitional justice
+African Descent
+disappearances
+executions
+racism</t>
+  </si>
+  <si>
+    <t>Transitional justice
+disappearances
+executions
+torture</t>
+  </si>
+  <si>
+    <t>terrorism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+sexual orientation and gender identity
+torture
+women and girls </t>
+  </si>
+  <si>
+    <t>health
+sexual orientation and gender identity</t>
+  </si>
+  <si>
+    <t>disappearances
+independence of judges and lawyers
 torture
 trafficking in persons
 Transitional justice
 violence against women and girls</t>
   </si>
   <si>
-    <t>independence of judges and lawyers
-[...32 lines deleted...]
-Iran (Islamic Republic of)
+    <t>minority issues
+migrants
 torture</t>
   </si>
   <si>
-    <t>independence of judges and lawyers
-[...89 lines deleted...]
-terrorism</t>
+    <t>violence against women and girls
+privacy</t>
   </si>
   <si>
     <t>human rights defenders
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 sexual orientation and gender identity</t>
   </si>
   <si>
-    <t>independence of judges and lawyers
-disability
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+terrorism</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
 disappearances
+executions
+human rights defenders
+privacy
+torture</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>violence against women and girls
+business
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+freedom of opinion and expression
+human rights defenders
+migrants</t>
+  </si>
+  <si>
+    <t>violence against women and girls
+executions</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+independence of judges and lawyers
 privacy</t>
+  </si>
+  <si>
+    <t>torture
+executions</t>
+  </si>
+  <si>
+    <t>human rights defenders
+peasants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">women and girls </t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+violence against women and girls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+women and girls </t>
+  </si>
+  <si>
+    <t>racism
+African Descent
+disappearances
+executions
+Transitional justice</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+health
+torture</t>
+  </si>
+  <si>
+    <t>executions</t>
+  </si>
+  <si>
+    <t>terrorism
+Afghanistan
+executions
+internally displaced persons
+international order</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indigenous Peoples
+arbitrary Detention
+human rights defenders
+women and girls </t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+privacy</t>
+  </si>
+  <si>
+    <t>poverty</t>
+  </si>
+  <si>
+    <t>health
+migrants</t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
+disappearances
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t xml:space="preserve">migrants
+arbitrary Detention
+disability
+education
+food
+health
+housing
+human rights defenders
+independence of judges and lawyers
+poverty
+racism
+sexual orientation and gender identity
+slavery
+trafficking in persons
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>education
+cultural rights
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>human rights defenders
+business
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>human rights defenders
+Russian Federation</t>
+  </si>
+  <si>
+    <t>mercenaries
+food
+health
+housing
+internally displaced persons
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>peasants
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>Iran (Islamic Republic of)
+executions</t>
+  </si>
+  <si>
+    <t>Russian Federation
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iran (Islamic Republic of)
+executions
+minority issues
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>housing
+internally displaced persons
+Palestinian territories occupied since 1967
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>cultural rights
+education
+foreign debt
+international order
+unilateral coercive measures</t>
+  </si>
+  <si>
+    <t>slavery
+African Descent
+arbitrary Detention
+business
+minority issues
+racism</t>
+  </si>
+  <si>
+    <t>migrants
+arbitrary Detention
+disappearances
+executions
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+trafficking in persons
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>terrorism
+independence of judges and lawyers
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>migrants
+arbitrary Detention
+disappearances
+executions
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+international solidarity
+trafficking in persons
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>violence against women and girls
+freedom of opinion and expression
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>Indigenous Peoples
+business
+climate change
+environment
+health
+human rights defenders
+internally displaced persons</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>Mali
+executions</t>
+  </si>
+  <si>
+    <t>trafficking in persons</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>Transitional justice
+cultural rights
+disappearances
+education</t>
+  </si>
+  <si>
+    <t>Myanmar</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+education
+executions
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>foreign debt</t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+cultural rights
+freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+torture</t>
+  </si>
+  <si>
+    <t>slavery
+business
+migrants
+trafficking in persons</t>
+  </si>
+  <si>
+    <t>human rights defenders
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+terrorism</t>
+  </si>
+  <si>
+    <t>human rights defenders</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+arbitrary Detention
+human rights defenders
+Russian Federation
+terrorism</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+health</t>
+  </si>
+  <si>
+    <t>environment
+executions
+terrorism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burundi
+cultural rights
+education
+health
+independence of judges and lawyers
+Indigenous Peoples
+racism
+violence against women and girls
+women and girls </t>
   </si>
   <si>
     <t>terrorism
 arbitrary Detention
 disappearances
 freedom of opinion and expression
 freedom of peaceful assembly and of association
-human rights defenders
-minority issues</t>
+Palestinian territories occupied since 1967</t>
   </si>
   <si>
     <t>human rights defenders
 arbitrary Detention
-education
+disappearances
 freedom of opinion and expression
-freedom of peaceful assembly and of association</t>
-[...3 lines deleted...]
-business
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>Transitional justice
 cultural rights
-environment
-[...9 lines deleted...]
-Indigenous Peoples</t>
+disappearances</t>
   </si>
   <si>
     <t>independence of judges and lawyers
 arbitrary Detention
 disappearances
+health
+human rights defenders
+terrorism</t>
+  </si>
+  <si>
+    <t>Mali
+disappearances</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
 terrorism</t>
   </si>
   <si>
-    <t>human rights defenders
-[...32 lines deleted...]
-  <si>
     <t>Transitional justice
-cultural rights
 disappearances
 executions</t>
   </si>
   <si>
-    <t>human rights defenders
-[...83 lines deleted...]
-    <t>human rights defenders
+    <t>housing
+internally displaced persons
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
 disappearances
 freedom of opinion and expression
-freedom of peaceful assembly and of association</t>
-[...90 lines deleted...]
-freedom of peaceful assembly and of association
 human rights defenders
-independence of judges and lawyers
-[...36 lines deleted...]
-toxics and human rights</t>
+sexual orientation and gender identity</t>
   </si>
   <si>
     <t>human rights defenders
 executions
-independence of judges and lawyers</t>
-[...69 lines deleted...]
-housing
 Indigenous Peoples</t>
   </si>
   <si>
-    <t>peasants
-[...240 lines deleted...]
-    <t>terrorism
+    <t>education
 business
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
 Palestinian territories occupied since 1967</t>
   </si>
   <si>
+    <t>Palestinian territories occupied since 1967
+business</t>
+  </si>
+  <si>
+    <t>Transitional justice
+Indigenous Peoples</t>
+  </si>
+  <si>
+    <t>torture</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sexual orientation and gender identity
+freedom of peaceful assembly and of association
+health
+human rights defenders
+women and girls </t>
+  </si>
+  <si>
     <t>human rights defenders
+disappearances</t>
+  </si>
+  <si>
+    <t>human rights defenders
+African Descent
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+independence of judges and lawyers
+terrorism</t>
+  </si>
+  <si>
+    <t>housing
+migrants</t>
+  </si>
+  <si>
+    <t>trafficking in persons
 independence of judges and lawyers
 migrants</t>
   </si>
   <si>
-    <t>independence of judges and lawyers
-[...7 lines deleted...]
-human rights defenders
+    <t xml:space="preserve">Iran (Islamic Republic of)
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
 sexual orientation and gender identity</t>
   </si>
   <si>
     <t>terrorism
 arbitrary Detention
-executions
-[...42 lines deleted...]
-arbitrary Detention
+cultural rights
 disappearances
 freedom of opinion and expression
 freedom of peaceful assembly and of association
-health</t>
-[...2 lines deleted...]
-    <t>climate change
+independence of judges and lawyers
+privacy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">migrants
+executions
+health
+international solidarity
+racism
+slavery
+trafficking in persons
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>terrorism
 business
-cultural rights
-[...8 lines deleted...]
-    <t xml:space="preserve">human rights defenders
+disappearances
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>Russian Federation
+freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+Belarus
+disappearances
 executions
-freedom of peaceful assembly and of association
-[...3 lines deleted...]
-    <t xml:space="preserve">education
+human rights defenders
+independence of judges and lawyers
+Russian Federation
+torture</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+human rights defenders
+independence of judges and lawyers
+terrorism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Belarus
+education
 health
 privacy
 sexual orientation and gender identity
 women and girls </t>
   </si>
   <si>
-    <t>racism
-[...36 lines deleted...]
-arbitrary Detention
+    <t>freedom of opinion and expression
+human rights defenders</t>
+  </si>
+  <si>
+    <t>Iran (Islamic Republic of)
+health
+torture</t>
+  </si>
+  <si>
+    <t>terrorism
+executions
+health
+international order
+Palestinian territories occupied since 1967
+torture
+Transitional justice
+violence against women and girls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health
 migrants
 women and girls </t>
   </si>
   <si>
-    <t>arbitrary Detention
-[...24 lines deleted...]
-Transitional justice
+    <t>African Descent
+disability
+education
 violence against women and girls</t>
-  </si>
-[...444 lines deleted...]
-independence of judges and lawyers</t>
   </si>
   <si>
     <t>business
 arbitrary Detention
-climate change
-[...113 lines deleted...]
-Afghanistan
 disappearances
 executions
 freedom of opinion and expression
 human rights defenders
-independence of judges and lawyers
 minority issues
-religion or belief
-torture
+terrorism
+toxics and human rights</t>
+  </si>
+  <si>
+    <t>environment
+toxics and human rights</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iran (Islamic Republic of)
+executions
+slavery
+violence against women and girls
 women and girls </t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+disappearances
+human rights defenders
+Myanmar</t>
   </si>
   <si>
     <t>freedom of peaceful assembly and of association
 arbitrary Detention
-climate change
-[...15 lines deleted...]
-arbitrary Detention
 disappearances
-executions
-[...162 lines deleted...]
-arbitrary Detention
 freedom of opinion and expression
 human rights defenders
 terrorism</t>
   </si>
   <si>
-    <t>toxics and human rights
-[...27 lines deleted...]
-human rights defenders
+    <t>migrants
+disappearances
+education
+independence of judges and lawyers
+terrorism
+trafficking in persons
 violence against women and girls</t>
   </si>
   <si>
-    <t>violence against women and girls</t>
-[...38 lines deleted...]
-  <si>
     <t>Summary</t>
   </si>
   <si>
-    <t>Informations reçues concernant des allégations de violences sexuelles et fondées sur le genre généralisées et systématiques utilisées comme tactique de guerre par toutes les parties au conflit, y compris les forces alignées sur le gouvernement et les groupes armés tels que la milice M23, impliquant le viol et les agressions sexuelles contre les femmes et les filles lors d'attaques contre des populations civiles.</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">Informations reçues concernant les récentes réductions de l’aide publique au développement (APD) mises en œuvre par la Belgique et leur impact négatif sur les droits humains et l’action climatique.
+    <t>Information received concerning restrictions on the right to protest under recent amendments to the laws of New South Wales following the Bondi terrorist attack of 14 December 2025, and the application of those laws to restrict protest since 24 December 2025. We are concerned that the laws and their operation are not consistent with Australia’s obligations to respect the rights to freedom of peaceful assembly, freedom of expression, freedom of association, the right to take part in public affairs, and non-discrimination under articles 19, 21, 22, 25 and 2 and 26 of the International Covenant on Civil and Political Rights. As a State party to the ICCPR all Australian public authorities, including the state of New South Wales and its component parts such as the police, Police Minister, and the judiciary, are required by international law to respect and protect the rights under the ICCPR.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations de violations graves de droits humains à l’encontre d’une défense des droits humains, Mme Alliance MUKUNDE, chargée de plaidoyer au sein d’une organisation de protection de femmes lesbiennes, basée à Biriba, territoire d’Uvira (Sud-Kivu), qui aurait été victime d’arrestation arbitraire, de torture, de menaces de mort et d’attaques répétées en raison de son orientation sexuelle réelle ou perçue et de son engagement en faveur des droits des femmes et des personnes lesbiennes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning urgent human rights concerns of systemic financial exclusion, forced displacement and migration governance in Cuba, in follow-up to the recent preliminary findings by the Special Rapporteur on the negative impact of unilateral coercive measures on the enjoyment of human rights, Professor Alena Douhan, documenting her country visit to Cuba from 11 to 21 November 2025.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibida en relación con graves denuncias de violaciones de los derechos humanos cometidas contra una comunidad agrícola en el cantón de Durán, provincia de Guayas, Ecuador. Según se informa, estas violaciones son el resultado de acciones y omisiones por parte de las autoridades estatales y de las empresas Industria Alimenticia de Sud América (Indalsud) S.A. y Trupeca S.A.S., que presuntamente han negado los derechos de posesión y propiedad de la tierra que la comunidad tiene desde hace mucho tiempo. Entre los abusos denunciados se incluyen el acaparamiento de tierras, la restricción y denegación del acceso a las tierras de cultivo, medidas coercitivas, robo de propiedades, destrucción de cosechas, obstrucción de carreteras, así como actos de intimidación y violencia física.
+    <t>Información recibida en relación con el proyecto de ley presentado el 15 de diciembre de 2025 por el Presidente de la Nación ante el Congreso de Argentina, mediante el cual se impulsa una reforma de la Ley nº26.639 -Régimen de Presupuestos Mínimos para la Preservación de los Glaciares y del Ambiente Periglacial- (en adelante, “Ley de Glaciares”).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning amendments approved on 12 September 2024 to the Judicial Authority Law No. (1) of 1991 by the de facto House of Representatives in Sana’a, as well as their implementation through Decision No. 48 of 2025 of 5 November 2025. A careful assessment of these amendments raises significant concerns regarding their compatibility with human rights law, recalling that, in addition to its obligations under international humanitarian law, the Ansar Allah movement, as the de facto authority in the territory concerned, is responsible for ensuring the human rights of individuals under its effective control.
 </t>
   </si>
   <si>
-    <t>Information received concerning the recent cuts in Official Development Assistance (ODA) executed by Finland, and their negative impact on human rights and climate action.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Información recibida en relación con graves denuncias de violaciones de los derechos humanos cometidas contra una comunidad agrícola en el cantón de Durán, provincia de Guayas, en Ecuador. Según se informa, las acciones de Industria Alimenticia de Sud América (Indalsud) S.A. han dado lugar a violaciones significativas de los derechos humanos de las familias campesinas locales y han puesto en peligro directamente los derechos de la comunidad a la vivienda, la alimentación y otros componentes esenciales de un nivel de vida adecuado, de conformidad con las normas internacionales de derechos humanos establecidas.
+    <t>Información recibida en relación con la detención del Sr. Versaín Velasco García, defensor de derechos humanos maya tzotzil, y el desplazamiento forzado de su familia.</t>
+  </si>
+  <si>
+    <t>Information received concerning the continued harassment, acts of intimidation and threats against environmental human rights defender, Ms. Alina Chiriac in Ciurila, Cluj County.</t>
+  </si>
+  <si>
+    <t>Information we have received concerning the deteriorating situation of human rights defenders in Sweden in recent years.</t>
+  </si>
+  <si>
+    <t>Information received concerning systematic denial of access to legal representation for protesters arrested in the Islamic Republic of Iran, as well as the arbitrary arrest and detention of lawyers for the legitimate exercise of their professional duties in connection with the recent and ongoing uprising.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Référence au projet de loi n°6623 réglementant la profession juridique au Maroc, actuellement à l'étude au Parliament. Il a été porté à mon attention que certaines dispositions du projet pourraient ne pas être conformes aux normes internationales relatives aux droits de l'homme, concernant spécifiquement le rôle de la profession juridique. Dans cette communication, je ne cherche pas à fournir une analyse exhaustive de l'ensemble du projet. Je me concentre plutôt sur certaines dispositions et leur compatibilité avec le droit et les normes internationaux des droits de l'homme. </t>
+  </si>
+  <si>
+    <t>Information received concerning information received about the conditions of detention, sentencing and transfer of journalists and women human rights defenders Sevinj Abbasova, Nargiz Absalamova and Elnara Gasimova.</t>
+  </si>
+  <si>
+    <t>Information received regarding detained human rights defender Ms. Hatice Onaran concerning urgent need for appropriate medical attention; lawyer and human rights defender Ms. Suna Bilgin concerning counter-terrorism charges and ill-treatment; lawyer and human rights defender Osman Süzen concerning counter-terrorism charges; human rights defenders Mehmet Acettin, Tuğba Kahraman and Ismail Boyraz concerning their criminalization; and lawyer and human rights defender Mr. Sabri Güngen concerning police violence against him.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning draft Presidential Regulation (“Regulation”) on the Duties of the Indonesian National Army in Combating Terrorist Acts, as publicly circulated in January 2026. We are concerned that the manner in which the Regulation would expand the role of the military in countering terrorism in peacetime would bring serious risks to human rights, the rule of law, and Indonesian civil society.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Informations reçues concernantl'arrestation, la détention et les poursuites pénales à l'encontre de Mme. Ibtissam Betty Lachgar, en lien direct avec l'exercice de son droit à la liberté d'expression concernant une publication sur les réseaux sociaux et le port d'un t-shirt arborant un slogan militant jugé offensant. Nous souhaitons également attirer l'attention sur sa détention prolongée malgré son état de santé, en tant que survivante d'un cancer en rémission, personne en situation de handicap qui a besoin de soins et aménagements adéquats, ainsi que sur l'effet aggravant des mauvaises conditions de détention sur sa santé.
+    <t xml:space="preserve">Information received concerning military strikes conducted by the Israeli Defense Forces (IDF) on Al Hudaydah’s main port in Yemen on 20 July 2024, which reportedly resulted in the death of six port workers and the injury of more than 80 others. The reported targeting of infrastructure causing disproportionate harm to civilians, raises serious concerns regarding Israel’s compliance with its obligations under international humanitarian law and international human rights law, in particular those relating to the protection of the right to life.
 </t>
   </si>
   <si>
-    <t>Information received concerning the recent cuts in Official Development Assistance (ODA) executed by the Netherlands, and their negative impact on human rights and climate action.</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Information received concerning Mr. Abdulrahman Yusuf Al-Qaradawi, a dual Egyptian and Turkish national, who, following extradition from Lebanon, is reportedly being held in a situation of deprivation of liberty in the United Arab Emirates, in conditions of detention which are considered to fall below international standards.
+    <t>Information received concerning alleged human rights violations affecting individuals of the town of Kallinge and surrounding areas in Ronneby Municipality, southern Sweden, from contamination of per- and polyfluoroalkyl substances (PFAS) in their drinking water supply.</t>
+  </si>
+  <si>
+    <t>Information received concerning the reported suspension and termination proceedings affecting Dr Jillian Spencer, a senior psychiatrist at the Queensland Children’s Hospital (Queensland, Australia), reportedly in connection with her public expression of professional concerns regarding aspects of clinical approaches to children and adolescents experiencing gender-related distress.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Analysis of the Law on “the promotion of legal migration policies (…)” amending the Greek Migration Code and its practical application to human rights defenders supporting migrants, refugees and asylum seekers in Greece. The law was adopted on 5 February 2026. </t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged lack of effective investigation, sanction, remedy and reparation for the serious human rights abuses and violations committed against people of African descent during the “Tulsa Race Massacre”, as well as the insufficient measures in the fields of memorialization and satisfaction, and the insufficient progress in the search and identification and return of the remains of the victims.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con la ausencia de investigación judicial efectiva de los crímenes de lesa humanidad cometidos durante la dictadura franquista, en contravención de la Ley 20/2022 de Memoria Democrática y de los estándares internacionales de derechos humanos.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el artículo 391 del Código Penal (Decreto 17-73, modificado por el artículo 2 del Decreto 58-2005). Me preocupa que algunos elementos de dicha disposición puedan no ser compatibles con las obligaciones que incumben a Guatemala en virtud del derecho internacional de los derechos humanos, incluido el principio de legalidad establecido en el artículo 15 del Pacto Internacional de Derechos Civiles y Políticos (PIDCP), ratificado por Guatemala el 5 de mayo de 1992, lo que podría dar lugar a vulneraciones de otros derechos, como el derecho a la libertad personal y las libertades de expresión, asociación y reunión pacífica.</t>
+  </si>
+  <si>
+    <t>Information recues concernant des allégations de tentatives d’assassinat, d’actes de torture, d’enlèvements, de tentatives d’enlèvement, d’attaques physiques, de menaces de mort, d’intimidations et de surveillance ciblant des défenseurs des droits humains dans les zones où opère le groupe armé Mouvement du 23 mars (M23), au Nord et Sud-Kivu, dans l’Est de la République Démocratique du Congo.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con alegaciones sobre prácticas discriminatorias y perjudiciales que afectarían a personas trans y de género diverso, incluidas en su acceso a los servicios de salud y en su derecho a no sufrir discriminación en el disfrute de sus derechos humanos.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con al menos 80 casos de adopciones ilegales internacionales de menores que habrían sido institucionalizados en el Hogar Temporal “Elisa Martínez” tras ser capturados y sometidos a desaparición forzada por las fuerzas del Estado durante el conflicto interno armado entre 1968 y 1996.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received indicating alleged discriminatory and arbitrary administrative practices affecting refugees in Nepal, including the requirement to obtain government-approved exit permits and the imposition of excessive and arbitrary “overstay fines”, which reportedly hinder access to third-country resettlement.
 </t>
   </si>
   <si>
-    <t>Loi organique n°97.15 régissant les conditions et modalités d’exercice du droit de grève adoptée le 5 février 2025 par le Parlement marocain.</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Information received concerning Mr. Abdulrahman Yusuf Al-Qaradawi, a dual Egyptian and Turkish national, who, following extradition from Lebanon, is reportedly being detained in conditions which are considered to fall below international standards in the United Arab Emirates.
+    <t>Information received concerning two cases of digital sexual violence against Ms. Katelynn Spencer and another woman, whose intimate images were unlawfully disseminated on Pornhub without their consent. These cases relate to a broader concern of distribution and monetization of sexual abuse material, including children (hereinafter referred to as “CSAM”), filmed sex trafficking, rape, and other forms of criminal image-based sexual abuse carried out and facilitated by Aylo Holdings S.A.R.L. (formerly known as Mind-geek, S.A.R.L.) and its network of pornographic video sharing websites such as Youporn, RedTube, MyDirtyHobby, and its flagship website, Pornhub.com.</t>
+  </si>
+  <si>
+    <t>Information received concerning two cases of digital sexual violence against Ms. Katelynn Spencer and another woman, whose intimate images were reportedly unlawfully disseminated on Pornhub without their consent. These cases relate to a broader concern of distribution and monetization of sexual abuse material, including Child Sexual Abuse Material (hereinafter referred to as “CSAM”), filmed sex trafficking, rape, and other forms of criminal image-based sexual abuse carried out and facilitated by Aylo Holdings S.A.R.L. (formerly known as Mind-geek, S.A.R.L. and owned by Ethical Capital Partners, a Canadian private equity firm) and its network of pornographic video sharing websites such as Youporn, RedTube, MyDirtyHobby, and its flagship website, Pornhub.com. We further note information about the role of financial service and online platform provides in facilitating the monetization and dissemination of such unlawful and harmful content.</t>
+  </si>
+  <si>
+    <t>Information received concerning  two cases of digital sexual violence against Ms. Katelynn Spencer and another woman, whose intimate images were reportedly unlawfully disseminated on Pornhub without their consent. These cases relate to a broader concern of distribution and monetization of sexual abuse material, including Child Sexual Abuse Material (hereinafter referred to as “CSAM”), filmed sex trafficking, rape, and other forms of criminal image-based sexual abuse carried out and facilitated by Aylo Holdings S.A.R.L. (formerly known as Mind-geek, S.A.R.L. and owned by Ethical Capital Partners, a Canadian private equity firm) and its network of pornographic video sharing websites such as Youporn, RedTube, MyDirtyHobby, and its flagship website, Pornhub.com. We further note information about the role of financial service and online platform provides in facilitating the monetization and dissemination of such unlawful and harmful content.</t>
+  </si>
+  <si>
+    <t>Information received concerningtwo cases of digital sexual violence against Ms. Katelynn Spencer and another woman, whose intimate images were reportedly unlawfully disseminated on Pornhub without their consent. These cases relate to a broader concern of distribution and monetization of sexual abuse material, including Child Sexual Abuse Material (hereinafter referred to as “CSAM”), filmed sex trafficking, rape, and other forms of criminal image-based sexual abuse carried out and facilitated by Aylo Holdings S.A.R.L. (formerly known as Mind-geek, S.A.R.L. and owned by Ethical Capital Partners, a Canadian private equity firm) and its network of pornographic video sharing websites such as Youporn, RedTube, MyDirtyHobby, and its flagship website, Pornhub.com. We further note information about the role of financial service and online platform provides in facilitating the monetization and dissemination of such unlawful and harmful content.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the allegedly arbitrary dissolution of the Genç LGBTİ+ Association and the criminal charges brought against the human rights defenders Kerem Dikmen, Ahmet Emirhan Şaşmaz, Aras Örgen, Barış Azar, Berhan Ocak and six other members of the organization. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning Law No. 003 of 25 September 2025 on the Amendment to the Counter-Terrorism Law of Puntland State, which was adopted in July 2025 and entered into force on 26 September 2025 (hereafter “the amended CT law”). </t>
+  </si>
+  <si>
+    <t>Information received concerning the termination of employment of trade union leader and human rights defender Mr. Erik Helgeson at Gothenburg RoRo Terminal AB, following a temporary blockade against the handling of all military materiel going to and coming from Israel in Swedish ports organized by the Swedish Dockworkers Union in the beginning of 2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the criminal prosecution on charges of ‘terrorist financing’ against Mr. Carmilo Tabada.
 </t>
   </si>
   <si>
-    <t>Information concerning the recurrent involvement of military officials from Bangladesh in alleged human rights violations against Indigenous Peoples in the country.</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Information received concerning criminal investigations against the organizer of Pécs Pride, Géza Buzás-Hábel. Mr. Géza Buzás-Hábel is a teacher and a human rights defender in Pécs, and the director and co-founder of Diverse Youth Network. He has been the long-term organizer of Pécs Pride.
+    <t xml:space="preserve">Information received concerning the draft Protection of the State from Terrorism Act (PSTA).
 </t>
   </si>
   <si>
-    <t>Analysis on the 2025 Draft Criminal Procedure Code published by the House of Representatives, DPR, (version dated 20 March 2025), considering it is an opportunity to strengthen human rights protection in criminal proceedings and address some concerns in the current implementation of the criminal procedure code, the Kitab Undang-Undang Hukum Acara Pidana, KUHAP, (Law No. 8 of 1981).</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">información que hemos recibido en relación a la ausencia de medidas de verdad, justicia, reparación, memorialización y garantías de no repetición de las serias violaciones a los derechos humanos de las mujeres alojadas en el Patronato de Protección a la Mujer.
+    <t>Inquiétudes liées à la situation des juges, avocats et défenseurs des droits de l’homme en Tunisie qui pourraient s’avérer de violations des droit fondamentaux. Nous en profitons pour rappeler que les Procédures Spéciales du Conseil des Droits de l’Homme ont suivi de près la situation des juges et des avocats en Tunisie, dans un contexte marqué des atteintes à l’indépendance du pouvoir judiciaire.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the Executive Order of 22 September 2025 designating the left-wing, anti-fascist, direct action movement “Antifa” as a “domestic terrorist organization”.  We are concerned that this designation is not consistent with international human rights law. </t>
+  </si>
+  <si>
+    <t>Observations on the text of the African Union Convention on Ending Violence Against Women and Girls (hereafter, the “Convention”), offer recommendations from the perspective of international human rights law, and seek clarification about the further steps that the African Commission on Human and Peoples’ Rights and the Member States of the African Union are planning to undertake to address the identified gaps and ambiguities in the text employed in the Convention.</t>
+  </si>
+  <si>
+    <t>Information received concerning the systematic technology-facilitated violence reportedly directed at representatives of Collective Shout, an Australian women’s rights advocacy organization, following their public advocacy in July 2025 related to video games depicting violence against women and girls, including depictions of rape, child abuse, incest and sexual torture.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant les restrictions affectant les organisations de la société civile, les défenseurs des droits humains, les organisations de défense des droits des femmes, les syndicats et les organisations fournissant une assistance humanitaire, ainsi que les limitations connexes à l'exercice des libertés fondamentales en Tunisie entre fin 2024 et novembre 2025.</t>
+  </si>
+  <si>
+    <t>Information received concerning the disappearance and death of Ms. Rojin Kabaiş, a 21-year-old university student at Van Yüzüncü Yıl University, and the enactment of legislation allowing for early release and sentence reduction of perpetrators of violence against women and girls.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged harassment, intimidation, and the misuse of counter-terrorism powers against Mr. Fahad Ansari, in apparent retaliation for representing Harakat al-Muqawamah al-Islamiyyah (Hamas) in an application for de-proscription under section 4 of the Terrorism Act 2000. The reported measures, including politicised vilification, regulatory pressure, detention under Schedule 7 of the Terrorism Act 2000, and the seizure and downloading of a work device containing legally privileged material raise serious concerns as to the independent exercise of the legal profession and the confidentiality of lawyer–client communications. </t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged disproportionate use of force by your police forces leading to serious injuries and deaths, as well as other serious allegations of torture and/or other cruel, inhuman or degrading treatment or punishment of persons arrested and taken into custody.</t>
+  </si>
+  <si>
+    <t>Information received concerning the continuing threats against rural human rights defender Antônio Francisco de Sousa Araújo, from the Vergel community in the state of Maranhão.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the Medical Services Amendment Bill, 2024 (H.B. 6, 2024) approved by the National Assembly of Zimbabwe, which, if adopted, would amend the Termination of Pregnancy Act (TPA) to significantly expand access to abortion in Zimbabwe, in line with international human rights standards. 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the detention of Ms. Muamera Muhamedagić, a national of Bosnia and Herzegovina detained in Northeast Syria with two of her children. </t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Information received concerning the potential negative impact of the use of Digital Sequence Information (DSI) on Plant Genetic Resources for Food and Agriculture (PGRFA) on Farmers’ Rights to save, exchange and sell their farm-saved seed as set out in the preamble and in article 9 of the ITPGRFA. This issue also has implications for the right to adequate food and potentially, for the sovereignty of States over their plant genetic resources for food and agriculture.
+    <t>Información recibida en relación con los graves incidentes de intimidación y acoso a la que se enfrenta Sandra Liliana Heredia Aranda, jueza 44 del Circuito Penal de Bogotá, jueza quien presidió el juicio y dictó sentencia condenatoria contra el expresidente de la República de Colombia.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant les violations commises à l’encontre d'un defenseur des droits humains à Goma entre 2022 et 2025, notamment l’arrestation et la détention arbitraires, la surveillance, les menaces et la stigmatisation fondée sur son handicap, ainsi que les menaces persistantes dont il fait l’objet malgré sa relocalisation au Kenya.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant les mauvais traitements, y compris les violences sexistes, dont aurait été victime Mme Aurélie Bard lors de sa garde à vue, ainsi que pendant sa détention provisoire et ses transferts judiciaires.</t>
+  </si>
+  <si>
+    <t>Information we have received concerning the break-in at the house of woman human rights defender, Ljiljana Nešić.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the failure to investigate, prosecute, and provide reparations in relation to the events known as the “Crimes of May,” which involved the alleged excessive and lethal use of force by law enforcement officers resulting in mass executions and enforced disappearances. The “Crimes of May” occurred in the State of São Paulo between 12 and 21 May 2006. </t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged arbitrary detention of and denial of access to medical treatment for woman human rights defender Yang Li.</t>
+  </si>
+  <si>
+    <t>Ongoing legislative discussions aimed at abolishing the death penalty in Lebanese law and, in particular, the draft proposal entitled “Proposal of a law aiming to abolish the death penalty in Lebanon”, currently under consideration by Parliament.</t>
+  </si>
+  <si>
+    <t>Information concerning concerning Pakistan’s use of armed force on the territory of Afghanistan in October 2025, reportedly directed at positions of the Tehrik-e-Taliban Pakistan (TTP) and other armed groups, but resulting in civilian casualties and widespread destruction. The operations occurred amid heightened cross-border hostilities between Pakistan and the Taliban de facto authorities in Afghanistan, including air and drone strikes, artillery shelling, and ground incursions along the frontier, followed by retaliatory attacks from both sides.</t>
+  </si>
+  <si>
+    <t>Information concerning Afghanistan’s alleged failure to suppress Tehrik-e-Taliban Pakistan (TTP) and other armed groups in the territory of Afghanistan, which allegedly launched cross-border attacks on Pakistan in October 2025; as well as the subsequent use of armed force by Afghanistan’s de facto authorities in Pakistan. We are concerned that, if confirmed, these actions may violate Afghanistan’s obligations to protect the right to life under international human rights law.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida sobre alegaciones de detención arbitraria, así como agresiones físicas y sexuales perpetradas contra la defensora indígena Otomí, Estela Hernández Jiménez. Dichos hechos se habrían producido en el marco de la reivindicación de los derechos de la comunidad del Pueblo Indígena Otomí de Santiago Mexquititlán, por la defensa de sus fuentes tradicionales de agua, situación que ha derivado en actos de hostigamiento y criminalización dirigidos contra personas defensoras de dicha comunidad.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerningthe defamation lawsuit filed by the fossil fuel company Fox Petroli S.p.A. against environmental human rights defenders Roberto Malini and Lisetta Sperindei.
+    <t xml:space="preserve">Information received concerning the unlawful and covert surveillance of Mr. Darragh Mackin and Peter Corrigan’s communications with clients in connection with their work as human rights lawyers and advocates. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suite au courrier du 20 octobre 2025 (réf. KR/cda/2025-0418128), en réponse à la communication du 20 août 2025 (AL FRA 9/2025).  </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant la situation de M. Tesfu Asfaha, ressortissant érythréen vivant à Genève depuis 1990, qui nécessiterait un suivi médical strict et continu, en raison de son état de santé physique et mental critique, qui impliquerait notamment, un traitement médical de substitution aux opioïdes et aux benzodiazépines, afin de traiter sa dépendance aux opioïdes, indispensable pour garantir son droit à la santé et à la vie.</t>
+  </si>
+  <si>
+    <t>Information received concerning the arrest of human rights defender Ho Sy Quyet on 18 August 2025 in Ho Chi Minh City, and the extension of his incommunicado detention from 1 January 2026 to 1 April 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant des violations du droit à la liberté d’expression et de réunion pacifique et d’autres droits humains résultant de l’application de l’infraction pénale d’apologie du terrorisme prévue à l’article 421-2-5 du Code pénal français, pendant la période qui a suivi les attaques du 7 octobre 2023 perpétrés par des groupes armés en Israël. </t>
+  </si>
+  <si>
+    <t>Concerns regarding the Proposal for a Regulation establishing a common system for the return of third-country nationals staying illegally in the Union, and repealing Directive 2008/115/EC of the European Parliament and the Council, Council Directive 2001/40/EC and Council Decision 2004/191/EC, which may have negative impacts on the human rights of migrants and asylum seekers, including children and those in vulnerable situations.</t>
+  </si>
+  <si>
+    <t>Information received concerning the Government’s decision of 6 November 2025 to establish a “Faculty of Serbian Studies” by removing the departments of History, Serbian Language and Literature, and Russian Language and Literature from the Faculty of Philosophy of the University of Niš, without the involvement or consent of the competent university bodies. We also note that this action appears to form part of a broader pattern of measures affecting academic freedom and the independence of academic institutions in Serbia.</t>
+  </si>
+  <si>
+    <t>Information received regarding alleged intimidation and harassment of, threats to, forced closure of business interests of and destruction of property of Mr. Clement Muiruri Kamau in the context of his monitoring and exposure of alleged human rights violations in Murang’a County, Kenya.</t>
+  </si>
+  <si>
+    <t>Information received alleged intimidation and harassment of, threats to, forced closure of business interests of and destruction of property of Mr. Clement Muiruri Kamau in the context of his monitoring and exposure of alleged human rights violations in Murang’a County, Kenya.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the recent arrest, detention, and criminal prosecution of three human rights defenders Mr. Alexei Sokolov, Ms. Larisa Zakharova, and their colleague, in Yekaterinburg, Sverdlovsk region of Russia, associated with the non-profit organization “Pravovaya Osnova” (Legal Basis), which appear to be linkedto their human rights work, namely monitoring places of detention in the Sverdlovsk region and reporting on torture and conditions of detention in the Russian penitentiary facilities. Mr. Alexei Sokolov has been charged with high treason (article 275 of the Criminal Code of the Russian Federation) and organizing the activities of an “undesirable organization” (part 3 of article 284.1 of the Criminal Code). Ms. Larisa Zakharova and another colleague, have been charged with organizing the activities of an “undesirable organization” (part 3 of article 284.1 of the Criminal Code). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received regarding alleged intimidation and harassment of, threats to, forced closure of business interests of and destruction of property of Mr. Clement Muiruri Kamau in the context of his monitoring and exposure of alleged human rights violations in Murang’a County, Kenya.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Informations reçues concernant l’obstruction présumée à la participation de M. Amangeldy Shormanbayev à l’examen du rapport du Kazakhstan par le Comité des droits de l’homme des Nations Unies en juin 2025.
+    <t xml:space="preserve">Information received concerning serious allegations relating to the operations of the Gaza Humanitarian Foundation, its employment and use of private military and security companies and third-country nationals in Gaza and whose activities may contribute, enable or directly result in grave human rights violations and serious breaches of international human rights law and international humanitarian law.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning reports that counter-terrorism and counter-extremism legislation in Kazakhstan, including through criminal prosecutions and financial restrictions, have been applied to target peaceful government critics, civil society actors, and individuals exercising their rights to freedom of expression, peaceful assembly, association, and religion, contrary to the International Covenant on Civil and Political Rights, to which Kazakhstan is a State party. The imposition of these restrictions is reported to additionally result in violations of rights guaranteed under the International Covenant on Economic, Social and Cultural Rights (ICESCR), to which Kazakhstan is a State party, including the rights to an adequate standard of living, to work, and to social security.
+    <t xml:space="preserve">Informations reçues concernant de graves allégations relatives aux opérations de la Gaza Humanitarian Foundation, à son recours à des sociétés militaires et de sécurité privées et à des ressortissants de pays tiers à Gaza, dont les activités pourraient contribuer, permettre ou entraîner directement de graves violations des droits de l'homme et des infractions graves au droit international des droits de l'homme et au droit international humanitaire.
 </t>
   </si>
   <si>
-    <t>Información recibida sobre alegaciones de graves y sistemáticas de violaciones a los derechos humanos de los Pueblos Indígenas en Panamá, en el contexto de protestas sociales ocurridas a partir de abril de 2025. Las alegaciones incluyen uso excesivo de la fuerza, suspensión indebida de garantías constitucionales, detenciones arbitrarias, tortura, violencia sexual, criminalización y represión de líderes indígenas, criminalización de la protesta, discurso de odio, estigmatización y despojo territorial. Se destaca la falta de garantías a los derechos territoriales de los Pueblos Indígenas, incluida la consulta y el consentimiento previo, libre e informada, así como la desactivación de mecanismos institucionales de diálogo, como problemas subyacentes que motivaron el descontento y las manifestaciones o protestas.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Information received concerning a decree issued on 26 September 2025 to grant an amnesty to those who have been convicted of committing crimes against the country on the occasion of the 80th founding anniversary of the Workers’ Party of Korea.
+    <t>Information received concerning serious allegations relating to the operations of the Gaza Humanitarian Foundation, its employment and use of private military and security companies and third-country nationals in Gaza and whose activities may contribute, enable or directly result in grave human rights violations and serious breaches of international human rights law and international humanitarian law.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant l'arrestation de 52 paysans et agriculteurs, y compris les membres de la Confédération paysanne lors d’une manifestation contre la gestion de la crise de la maladie cutanée grumeleuse frappant le bétail français, la perspective de la signature de l'accord commercial UE-Mercosur ainsi que les politiques agricoles françaises discriminant les petites et moyennes exploitations agricoles. Nous soulignons que ces arrestations constitueraient de graves violations des droits à la réunion pacifique et à l'association, ainsi que des droits fondamentaux des paysans en vertu du Pacte International relatif aux droits civils et politiques (PIDCP), ratifié par la France ne 1980, ainsi que la Déclaration des Nations Unies sur les droits des paysans et des autres personnes travaillant dans les zones rurales (UNDROP), adoptée par l’Assemblée Générale des Nations Unies en 2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning Mr. Reza Abdali, Mr. Farshad Etemadi-Far, Mr. Masoud Jamei and Mr. Alireza Mardasi who are at imminent risk of execution following judicial proceedings that raise serious concerns regarding torture, arbitrary detention, and violations of fair-trial guarantees.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Informations reçues concernant la détérioration de l’état de santé du défenseur des droits humains Mohamed Embarek Lefkir, qui purge une peine de 25 ans à la prison de Tan-Tan, au sud du Maroc, et le manque de traitement médical et de visites familiales.
+    <t>Information received concerning the conviction in absentia, on 12 December 2025, by the Moscow City Court of the Prosecutor of the International Criminal Court (ICC) and eight sitting judges of the ICC, in connection with the exercise of their official functions under the Rome Statute, sentencing them to imprisonment ranging from 3.5 to 15 years and placing them on an international wanted list.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the regulations of peaceful assemblies in Northern Ireland. We are concerned that onerous notice requirements, insurance obligations and restrictive administrative practices relating to public assemblies may impose disproportionate and undue limitations on the right to freedom of peaceful assembly, as protected under article 21 of the International Covenant on Civil and Political Rights (ICCPR), article 11 of the European Convention on Human Rights (ECHR) and the 1998 Human Rights Act. We are particularly concerned that the prevailing security-focused approach to the regulation of peaceful protests may result in a chilling effect on the legitimate exercise of human rights. </t>
+  </si>
+  <si>
+    <t>Información recibida en relación que el Juez Fernando Muñoz Benítez habría sido objeto de represalias por su labor como juez electoral, entre dichas represalias se encontraría su destitución del cargo de Presidente del Tribunal Contencioso Electoral (TCE), la apertura de un proceso de destitución, acusaciones penales y sanciones disciplinarias, presuntamente como consecuencia de las decisiones que tomó en el ejercicio de sus funciones oficiales como juez del TCE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the disturbing trend of increasing executions for drug offences in violation of the right to life under international human rights law. </t>
+  </si>
+  <si>
+    <t>Information received concerning the demolition of the Abu Diab family home located in Al-Bustan, in the neighborhood of Silwan, East Jerusalem. In our view this demolition exemplifies a broader and increasing pattern of home demolitions in East Jerusalem, alongside the establishment and expansion of Israeli settlements in the same area. The communication expresses concern that demolitions of Palestinian homes are facilitated by discriminatory urban planning laws which make it virtually impossible for Palestinians to obtain legal permits for their homes, for expanding them or for building new ones, and prevent them from accessing legal remedies and an impartial consideration of housing matters before Israeli Courts.</t>
+  </si>
+  <si>
+    <t>Information received concerning the adoption of restrictive measures by the European Union against academics, scientists and analysts in connection with opinions they expressed in academic publications, at conferences and in mass media. We are concerned that these measures have a detrimental effect on the enjoyment of human rights such the right to freedom of expression, the right to education, scientific and academic freedoms, the right to participate in cultural life, including the right to participate in science, the right to development and others.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the allegedly pervasive practice of forced labor and involuntary servitude in prisons in the southern United States, including in the states of Alabama and Louisiana. Specifically, it has been reported to us that incarcerated individuals are compelled to work for no pay or for extremely low wages under coercive and punitive working conditions. These practices have allegedly been linked to the disproportionate criminalization of people of African descent, most of them reportedly have a precarious socio-economic background.  These practices are particularly prevalent in the southern states and their contemporary manifestation is allegedly linked to the brutal legacy of chattel slavery. </t>
+  </si>
+  <si>
+    <t>Información recibida relativa a la detención y el riesgo de deportación de seis ciudadanos nicaragüenses, entre los que se encuentran personas con solicitudes de asilo pendientes, defensores de los derechos humanos, disidentes políticos y personas con problemas de salud que requieren cuidados y apoyo específicos, desde Estados Unidos hacia Nicaragua y Honduras. Su inminente expulsión de los Estados Unidos a su país de origen o Honduras podría ponerlos en riesgo de sufrir graves violaciones de los derechos humanos. La información también se refiere a los acuerdos bilaterales que los Estados Unidos están negociando con diferentes países, incluyendo Honduras, para facilitar la expulsión de migrantes y solicitantes de asilo de su territorio.</t>
+  </si>
+  <si>
+    <t>Information received concerning the Bill for the Incarceration and Prosecution of Participants in the Events of 7 October 2024 (“the Bill”), introduced to the Knesset by the Minister of Justice on 3 June 2025,  which would establish a Special Court to prosecute suspects in the 7 October 2023 attack on Israel. We are concerned that the Bill could result in criminal trials which are not consistent with international human rights law, including the rights to fair trial by an independent and impartial court, life, liberty, freedom from torture and other ill-treatment, and non-discrimination and equality. We are also concerned about potential political interference in prosecutorial independence, which is essential to a fair trial, the proper administration of justice and the rule of law.</t>
+  </si>
+  <si>
+    <t>Information received concerning the detention and risk of deportation of six Nicaraguan nationals, including individuals with pending asylum claims, human rights defenders, political dissidents as well as persons with health conditions, requiring specific care and support, from the U.S. to Nicaragua, or third countries. Their imminent removal from the United States to their country of origin or to a third country, which may place them at risk of serious human rights violations. The information also concerns the bilateral agreements the U.S. is pursuing with different countries to facilitate the removal of migrants and asylum-seekers from their territory.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the Executive Order on Imposing Sanctions on the International Criminal Court (Executive Order 14203) issued on 6 February 2025. </t>
+  </si>
+  <si>
+    <t>Information received concerning Ms. Ulviyya Guliyeva’s arrest and detention, including the alleged threats and violence she experienced and the denial of her right to fair trial, reportedly linked to her activity as an independent journalist, as well as worsening health conditions, exacerbated by her detention.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación a los procesos de nombramiento de 2026, a celebrarse durante la primera mitad del año, en los cuales se elegirán cinco magistraturas titulares y cinco suplentes para el Tribunal Supremo Electoral (TSE), cinco magistraturas titulares y cinco suplentes para la Corte de Constitucionalidad (CC), así como la o el próximo/a Fiscal General y jefe/a de Ministerio Público (MP). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged human rights violations and abuses arising from ongoing fossil fuel extraction in Lokichar Basin,Turkana County by Tullow Oil (2012 until September 2025) and Gulf Energy Ltd (since September 2025) without the free, prior and informed consent of Turkana Indigenous Peoples, in violation of international and national law.
 </t>
   </si>
   <si>
-    <t>Information received concerning the issuance of an Interpol red alert against human rights defenders Ms. Ivania Cruz and Mr. Rudy Joya, the respective Director and lawyer for the non-governmental organization UNIDEHC (Unidad por la Defensa de los Derechos Humanos y Comunitarios de El Salvador).</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">Information received concerning the alleged misuse of law against the human rights defender Mr. Witoon Lianchamroon, Secretary-General of the BioThai Foundation (BIOTHAI), following the dissemination of information regarding the alleged adverse human rights and environmental impacts of the Thailand-based agribusiness Charoen Pokphand Foods Public Company Limited (CPF).
+    <t>Information received concerning the alleged human rights violations and abuses arising from ongoing fossil fuel extraction in Lokichar Basin,Turkana County by Tullow Oil (2012 until September 2025) and Gulf Energy Ltd (since September 2025) without the free, prior and informed consent of Turkana Indigenous Peoples, in violation of international and national law.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the judicial and administrative harassment against human rights defender Mr. Awad Al-Sawafi, in the form of repeated arrests and arbitrary detention since 2011 as well as his job demotion in 2024 on the basis of unknown security reasons.
 </t>
   </si>
   <si>
-    <t>Información recibida en relación con el  deterioro  de las libertades fundamentales y del espacio cívico en el Ecuador hasta el momento, incluyendo alegaciones de violaciones a la libertad de expresión, libertad de reunión pacífica y asociación; persecución de organizaciones de la sociedad civil, de Pueblos Indígenas, movimientos sociales y sus líderes, que incluye apertura de investigaciones criminales y congelamiento de cuentas; uso indebido de la fuerza, de armas menos letales, de desapariciones temporales y de detenciones arbitrarias, en el contexto de asambleas pacíficas, que han causado al menos un muerto; así como violencia y tratos crueles, inhumanos y degradantes durante detenciones arbitrarias, y acciones que obstruyen la independencia judicial.</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Information received concerning the alleged environmental and human rights negative impacts including on the human right to a clean, healthy and sustaianable environment and cultural rights linked to United States military construction projects in Palau which allegedly may not have fully complied with national environmental procedures or ensured the free, prior, and informed consent of affected Indigenous communities.
+    <t>Procedimiento disciplinario iniciado contra el Juez Superior Oswaldo Ordóñez, presidente de la Primera Sala Constitucional de Lima, presidente de la Asociación Nacional de Magistrados del Perú presuntamente por sus declaraciones durante una audiencia sobre independencia judicial de la Comisión Interamericana de Derechos Humanos, donde ejercía su derecho a la libertad de expresión y su derecho de asociación.</t>
+  </si>
+  <si>
+    <t>Information received concerning he alleged human rights violations and abuses arising from ongoing fossil fuel extraction in Lokichar Basin,Turkana County by Tullow Oil (2012 until September 2025) and Gulf Energy Ltd (since September 2025) without the free, prior and informed consent of Turkana Indigenous Peoples, in violation of international and national law.</t>
+  </si>
+  <si>
+    <t>Information received concerning the arrest of Ms. Sarah Bireete on 30 December 2025 in the Mukono District, and her ongoing arbitrary detention in Kampala.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged human rights violations arising from ongoing fossil fuel extraction in Lokichar Basin,Turkana County without the free, prior and informed consent of Turkana Indigenous Peoples and in violation of international and national law.
 </t>
   </si>
   <si>
-    <t>Information received concerning the alleged environmental and human rights negative impacts including on the human right to a clean, healthy and sustaianable environment and cultural rights linked to United States military construction projects in Palau which allegedly may not have fully complied with national environmental procedures or ensured the free, prior, and informed consent of affected Indigenous Peoples.</t>
-[...56 lines deleted...]
-    <t xml:space="preserve">Information received concerning the ongoing harm and human rights violations experienced by the people of the Marshall Islands as a result of the United States of America’s former nuclear testing programme.
+    <t>Informations reçues concernant une frappe aérienne meurtrière perpétrée dans la nuit du 29 au 30 octobre 2025 par un drone appartenant aux Forces Armées Maliennes (FAMa) contre une cérémonie de mariage dans le village de Baydi (région de Tombouctou) et à la suite de laquelle au moins 21 civils auraient été tués [trois hommes, cinq femmes et 13 enfants âgés de 9 à 15 ans (six garçons et sept filles)], et au moins une quarantaine d’autres auraient été blessés ainsi qu’une autre frappe aérienne meurtrière perpétrée dans la nuit du 13 novembre 2025, vers 21 h 30 par les FAMa sur le village de Tangatta (région de Tombouctou) et qui aurait tué sept civils issus de la même famille à savoir le père, la mère et leurs cinq enfants âgés de sept à 15 ans (trois garçons et deux filles).</t>
+  </si>
+  <si>
+    <t>Información recibida sobre la aprobación sin debate, en fecha 27 de febrero de 2025, del Proyecto de Ley No. 16/25 y promulgó la Ley V No. 201, mediante la cual se modifican los artículos 247 y 248 de la Constitución Provincial de la Provincia de Chubut. El proyecto de ley fue promulgado por el Gobernador de la Provincia de Chubut el 18 de febrero de 2025. La ley demandaba la realización de un referéndum popular, que tuvo lugar el 26 de octubre de 2025. Esto, debido a que la Constitución de Chubut, en su artículo 271, exige un referéndum popular para aprobar cualquier reforma constitucional y, por lo tanto, para que las leyes entren en vigor. Tras conocerse los resultados, la provincia aprobó la reforma constitucional.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning a Latvian national, identified as a victim of trafficking for forced criminality, who was charged with drug related offenses in his country of origin, and in relation to whom, an order of extradition is due to be executed to Latvia on 16 January 2026. </t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged suspension of Mr. Zabil Gahramanov’s licence to practise law, along with a criminal case against him and detention, allegedly involving due process violations and breaches of his rights, which may represent retaliation for his legal and human rights work and critical statements.</t>
+  </si>
+  <si>
+    <t>Information received concerning the killing of Ms. Iftihan Al-Mashhari, Director of the Cleaning and Improvement Fund in Taiz,  reportedly following threats linked to her anti-corruption work, and the subsequent death of the main suspect during arrest, which may have affected efforts to establish the full truth and ensure accountability for violence against a woman in public office.</t>
+  </si>
+  <si>
+    <t>Nous souhaiterions attirer l’attention du Gouvernement de votre Excellence sur l’infraction d’« apologie du terrorisme » prévue à l’article 421 2 5 du Code pénal français. Nous craignons que l’application de cette infraction ne soit incompatible avec l’obligation internationale de la France de respecter le droit à la liberté d’expression et d’opinion en vertu de l’article 19 du Pacte international relatif aux droits civils et politiques (PIDCP), auquel la France est partie depuis le 4 novembre 1980, le droit de participer aux affaires publiques prévu à l’article 25 du PIDCP, le droit de ne pas être puni rétroactivement prévu à l’article 15 du PIDCP, et les principes de non-discrimination et d’égalité prévus aux articles 2 et 26 du PIDCP. Nous exhortons la France à réexaminer et modifier cette infraction afin de garantir la conformité du droit français avec le droit international relatif aux droits humains.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information concerning various initiatives which undermine efforts to achieve justice, truth and reparation for victims of gross human rights violations and contribute to perpetuate impunity.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibida en relación con con un proceso disciplinario llevado a cabo con mucha celeridad, en contra de la Fiscal de la Nación, Delia Espinoza, que no habría observado ni los estándares del debido proceso, ni los requisitos establecidos en el mismo marco legal peruano, así como el retiro del esquema de protección de la Fiscal Espinoza. Este proceso disciplinario se estaria dando en un contexto de otras denuncias en la Junta Nacional de Justicia y el Congreso que presuntamente buscan castigar acciones tomadas por la Fiscal en el marco de su labor.
+    <t xml:space="preserve">Observations regarding your decision taken on 25 November 2025 to terminate the Temporary Protected Status for nationals of Burma (Myanmar) and to seek clarifications of facts cited and the compatibility of the termination with international human rights standards.
 </t>
   </si>
   <si>
-    <t>Information received concerning the death sentence issued against Mr. Abubakr Mansour Mohamed Hamza, a Sudanese lawyer and human rights defender, on 5 October 2025, and the arrest of his defense counsel Mr. Abubakr Elmahi on 29 September 2025.</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Information received concerning the imminent deportation of Mr. Khairullah Khaliq and of Ms. Mursal, together with their respective families, within the wider context of an ongoing mass refoulement of Afghan nationals from Pakistan, under the "Illegal Foreigners Repatriation Plan" (IFRP) of 2023. Such deportation would place them at risk of irreparable harm and grave human rights violations, in particular with regards to their rights to life, liberty and security of the person, physical integrity, their right to education and more generally their economic, social and cultural rights, as well as their right to be free from discrimination and persecution, including persecution on grounds of gender. Women and girls are at heightened risk and face further violations including restrictions on the freedom of movement.
+    <t xml:space="preserve">Information received concerning serious allegations of human rights violations committed in the context of nationwide protests in the Islamic Republic of Iran since 28 December 2025.
 </t>
   </si>
   <si>
-    <t>Information received concerning the Non-Profit Organizations Bill, 2024 (NPO Bill), which introduces several provisions that could unduly restrict the right to freedom of association and impose excessive regulatory burdens on non-for-profit organizations (NPOs) in Eswatini.</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Information received concerning the Constitutional Amendment (Declaration of Papua New Guinea as a Christian Country) Law which was passed by the Papua New Guinea Parliament on 12 March 2025. We are concerned that provisions of the law could give rise to human rights restrictions in light of Papua New Guinea’s obligations under international human rights law.
+    <t>Information received concerning alleged extrajudicial killings, detentions and excessive use of force by Nepalese security forces during youth-led demonstrations held on 8 and 9 September 2025 in Nepal, which resulted in multiple deaths and injuries among peaceful protesters, including students and schoolchildren.</t>
+  </si>
+  <si>
+    <t>Information received concerning access to bilateral banking statistics collected by the Bank for International Settlements (BIS) as well as the design and deployment of digital financial infrastructures impacting the full realization of economic, social and cultural rights.</t>
+  </si>
+  <si>
+    <t>Information received concerning the arrest and detention pending trial of human rights defenders and pro-democracy activists Ms. Chow Hang-Tung and Mr. Lee Cheuk-Yan who were arrested on 8 September 2021, along with other pro-democracy activists, and charged under the Law of the People's Republic of China on Safeguarding National Security in the Hong Kong Special Administrative Region (“National Security Law”). Since then, they have reportedly been subjected to conditions of detention contrary to international law and standards, including solitary detention in retaliation for their activities. Their requests for bail have been systematically denied, and the date of their trial has been repeatedly postponed.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con un patrón sistemático de criminalización de la disidencia y el uso de la coerción, incluyendo la detención arbitraria y el exilio forzado, contra defensores de derechos humanos, activistas y artistas en Cuba.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the acquisition and use of less lethal weapons for crowd control and protest management that affects the right to freedoms of expression, assembly and association, and could account for future violations on the prohibition of torture and other cruel, inhuman or degrading treatment or punishment.
 </t>
   </si>
   <si>
-    <t>Information received concerning alleged patterns of continuous harassment and violence against the Kurdish minority in Türkiye, including the alleged harassment, violence, arrest and detention of Kurdish families in Istanbul and in Kisecik.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Information received concerning the two proposed EU legislative proposals on new genomic techniques and plant reproductive material which violate international human rights obligations, particularly the United Nations Declaration on the Rights of Peasants, by undermining farmers’ rights to seeds, information and participation in the decision-making process. 
+    <t xml:space="preserve">Information received concerning the Act on the Appropriate Implementation of Employment for Skill Development for Foreign Nationals and Protection of Foreign Trainees and Employees (hereinafter “the Act”, as introduced through Act to amend the Immigration Control and Refugee Recognition Act and the Act on Proper Implementation of Technical Intern Training for Foreign Nationals and Protection of Technical Intern Trainees and the relevant Cabinet Orders (Act No. 60 of 21 June 2024), which replaced the former Act on Proper Technical Intern Training and Protection of Technical Intern Trainees) and the Enforcement Regulations of the Act on the Proper Implementation of Employment for Skill Development of Foreign Nationals and on the Protection of Foreign Nationals in Employment for Skill Development (Ordinance of the Ministry of Justice and the Ministry of Health, Labour and Welfare No. 4 of 2025) (hereinafter “the Ordinance”).
 </t>
   </si>
   <si>
-    <t>Information received concerning the arrest, prosecution and pre-trial detention of Nino Datashvili.</t>
-[...35 lines deleted...]
-• Regulation (EU) 2019/1009 on EU Fertilizing Products (“Fertilizing Products Regulation”). 
+    <t xml:space="preserve">Information received concerning the United Kingdom’s Double Taxation Arrangement with Sierra Leone, signed on 19 December 1947, which entered into force on 16 February 1948 and was amended by agreement on 18 March 1968. </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations de tentatives d’assassinat et menaces persistantes depuis février 2025 à l’encontre des avocats Me Christian Loseka Mitamba, Me Alphonse Eric Mushuka, Me Eric Shejembe Ruhimbana, Me Augustin Rukakiza Mitambo et Me Olivier Fataki Lungwe dans la ville d’Uvira.</t>
+  </si>
+  <si>
+    <t>Information received concerning restrictions and precautionary measures against released human rights defenders, including the renewed inclusion on the terrorism watchlist of Mr. Mohamed El-Baqer, and a continued travel ban and asset freeze as well as pending charges against Messrs. Gasser Abdel Razek, Karim Ennarah, Mohamed Bashirr, and a travel ban against Mr. Ahmed Samir Abdel-Hai Ali.</t>
+  </si>
+  <si>
+    <t>Information received concerning the threats against and the risks to the safety of human rights defender Sismo Eduardo.</t>
+  </si>
+  <si>
+    <t>Policies of Meta Inc., on human rights defenders and the right to defend human rights on the social media platforms Facebook and Instagram.</t>
+  </si>
+  <si>
+    <t>Policies of X Corp., on human rights defenders and the right to defend human rights on the social media platform, X.</t>
+  </si>
+  <si>
+    <t>Information received concerning the banning of the Bangladesh Awami League under recent amendments to the Anti-Terrorism Act 2009 and the International Crimes (Tribunals) Act 1973, and related measures that reportedly impose unnecessary and disproportionate restrictions on the rights to freedom of association, peaceful assembly, expression, and to participate in public affairs, and affect the right to a fair trial, contrary to Bangladesh’s obligations under the International Covenant on Civil and Political Rights (ICCPR).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning reported death threats against human rights defender Benedicto Kondowe, which he received in November 2025 and appear to be directly resulting from his human rights advocacy and the exercise of his freedom of expression. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con el asesinato del defensor de los derechos humanos, el Sr. Bernardo Bravo Manríquez.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the regime of alternative service for conscientious objectors to mandatory military service in the Republic of Korea. We are concerned that such a programme can be considered as punitive, which is contrary to international standards. </t>
-[...74 lines deleted...]
-    <t xml:space="preserve">Information received concerning the alleged arbitrary detention of three Ukrainian men, Damian Omelyanenko, Sergiy Tsyhipa, and Konstantin Zinovkin by the Russian armed forces in 2022 and 2023, respectively, as well as their continued enforced disappearance, torture, forcible transfer within Russian-occupied territories and eventual deportation to the Russian Federation. 
+    <t xml:space="preserve">refer Your Excellency’s Government to the so-called “Lawyer’s Monopoly” draft bill introducing amendments to the Federal Law No. 63-FZ “On Advocacy and the Bar in the Russian Federation”, which could interfere with the capacity of lawyers to exercise their profession independently, and undermine their professional rights. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serious allegations concerning the arbitrary arrest, detention, prosecution, repeated sentencing and ill-treatment of woman human rights defender Ms. Cấn Thị Thêu and her sons Mr. Trịnh Bá Tư and Mr. Trịnh Bá Phương, as well as the prior conviction and continuing harassment and surveillance of their husband and father, Mr. Trịnh Bá Khiêm, in apparent retaliation for exercising their fundamental freedoms and for their peaceful land rights and human rights advocacy. </t>
+  </si>
+  <si>
+    <t>Information received concerning two separate rounds of military strikes conducted by the United States Air Force in Yemen on 17 April and 28 April 2025. These strikes reportedly resulted, respectively, in the death of 74 and 68 individuals, in addition to the injury of 171 and 47 others. These incidents raise serious concerns regarding the compliance of the United States Government with its fundamental legal obligations under international humanitarian law (IHL) and international human rights law (IHRL), particularly in relation to the protection of the right to life.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant de graves allégations de violations systématiques des droits humains à l’encontre du Peuple Autochtone Batwa, notamment une discrimination et une stigmatisation persistantes inscrites dans la législation, ainsi que certaines pratiques, qui se manifestent par un accès limité à la terre et aux ressources naturelles, des conditions de vie précaires, une sous-représentation dans l’administration territoriale, une augmentation préoccupante du nombre de Batwa en prison ou en détention, des obstacles généralisés à l’accès à la justice en raison de la négligence de la police face à leurs plaintes, et une marginalisation des femmes Batwa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the arrest of at least 88 people during and after peaceful demonstrations in October 2023 expressing solidarity with the Palestinian people, the enforced disappearance of several of them, the pre-trial detention of 67 individuals, including Messrs. Mohamed Ibrahim Abdulfattah Selim and Omar Khaled Ragab Mahmoud Ghazy, in overcrowded and inadequate detention conditions in the 10th of Ramadan Prison, and the denial of access to legal counsel. The arrests reportedly involved the use of counter-terrorism and national security related accusations and relied, at least in part, on Law No. 107/2013 on the Regulation of Public Meetings, Processions and Peaceful Protests, previously the subject of concerns raised by the then United Nations High Commissioner for Human Rights and other United Nations mechanisms  due to its potential to unduly restrict peaceful assemblies. The information received suggests a broader pattern in which counter-terrorism and public order legislation are applied to restrict civic space and suppress peaceful expressions of solidarity with the Palestinian people, leading to arbitrary arrests, enforced disappearance, denial of access to legal counsel and poor detention conditions </t>
+  </si>
+  <si>
+    <t>Information received concerning the persecution of human rights defender Mr. Pedro Domingos André between July and October 2025, with reported involvement of Criminal Investigation Service agents.</t>
+  </si>
+  <si>
+    <t>Information received concerning the recent detention and sentencing to additional four years of imprisonment of Chinese journalist and woman human rights defender Ms. Zhang Zhan, who has reportedly been held incommunicado with no information available regarding her place of detention or current health condition.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged lack of implementation of the Minas Gerais State Law No. 13.448 creating the Minas Gerais Human Rights Memorial at the site of the Department of Political and Social Order (DOPS) in Belo Horizonte, and the alleged attempts by the State of Minas Gerais to suppress and censor the activities carried out by civil society organizations at the site of the Minas Gerais Human Rights Memorial project aimed at preserving the site and promoting human rights, education, and historical memory.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibida en relación con el presunto allanamiento del domicilio de la defensora de los derechos humanos, Sra. Dora Roblero, en el barrio Fátima, San Cristóbal de las Casas, Chiapas, al agredido contra su hermano, y actos de intimidación contra integrantes del Centro de Derechos Humanos Fray Bartolomé de las Casas (CDH Frayba), y la Sra. Josefine Sjöberg, coordinadora del equipo del Movimiento Sueco por la Reconciliación (SweFOR).
+    <t>Information received concerning the continued detention of Ms. Hoda Abdel-Moneim since 2018, and re-arrest on 31 October 2023 under the same charges that she had already served a 5 year sentence for; as well as information on alleged ill-treatment and continued lack of access to timely and appropriate health care in detention leading to severe deterioration of her health.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant notamment l’enlèvement et la disparition forcée de M. Amadou Diarra, âgé de 39 ans, en date du 27 novembre 2024 vers 22 heures au quartier de Kanadjiguila en commune IV du district de Bamako et de son père M. Samakono Diarra âgé de 91 ans, en date du 13 octobre 2025 aux environs de 17 heures au quartier de Kanadjiguila en commune IV du district de Bamako selon un même mode opératoire par un groupe d’individus encagoulés et non identifiés soupçonnés d’être des agents de renseignement maliens, et plus particulièrement de l’Agence Nationale de la Sécurité d’État (ANSE) ou des éléments de la gendarmerie du Camp I de Bamako qui conduisaient un véhicule 4x4 TOYOTA V8, couleur noire, vitre teintée, sans plaque d’immatriculation.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of repeated criminal prosecutions, arrests, violations of the right to a fair trial, threats, and intimidation to which lawyers Ms. Imaan Zainab Mazari-Hazir and Mr. Hadi Ali Chattha have been subjected reportedly in relation to their work as lawyers and human rights defenders. Ms. Mazari-Hazir and Mr. Chattha, are now facing new criminal charges, including for the offence of “cyber terrorism”, which appear to arise out of Ms. Mazari-Hazir and Mr. Chattha’s exercise of rights that are protected under international human rights law, and which carry possible imprisonment.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con la aparente existencia de un marco normativo y de prácticas institucionales indebidas heredadas de la dictadura e inmediata transición democrática, lagunas en la legislación penal, y aparente aplicación restrictiva de la normativa vigente que obstaculizarían la rendición de cuentas, las investigaciones eficaces, las reparación integral y las garantías de no repetición de las graves violaciones de derechos humanos cometidas durante la guerra civil, el franquismo y la transición democrática.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations de détention arbitraire, d’intimidations et de menaces contre le défenseur des droits humains et journaliste Christophe Yoka Nkumu, en lien apparent avec sa dénonciation de faits de mauvaise gouvernance impliquant des responsables locaux.</t>
+  </si>
+  <si>
+    <t>Information received concerning alleged intentional, widespread and systematic destruction of housing and essential civilian infrastructure, and extensive and repeated forced displacement of civilians, as part of Israel’s military assault in Gaza since 7 October 2023. These acts have rendered the majority of Gaza’s population homeless, drastically shrunk Palestinian residence in and control of Gaza’s territory while rendering it uninhabitable, and are preventing internally displaced persons (IDPs) from returning to their homes. The operations have reportedly been characterized by intentional and indiscriminate attacks on homes and other civilian objects, not justified by military necessity, causing serious bodily and mental harm to civilians; use of weapons with wide-area effects in densely populated residential areas; use of artificial intelligence for targeting homes which have been disproportionate and indiscriminate; pillaging, burning, destruction and bulldozing of homes and civilian infrastructure including in the absence of ongoing hostilities; extensive demolition of structures to create corridors and buffer zones, thereby severely limiting the area available for IDPs; attacks on designated humanitarian zones; steps taken to prevent delivery of shelter and reconstruction as well as prevent the return of IDPs, all in the context of use of force and blockade to maintain prolonged occupation, attempt annexation and thereby commit acts of aggression. The military assault has also included multiple attacks on temporary housing, including IDP and refugee camps, on schools, medical facilities, religious and cultural sites, and other structures used by IDPs for sheltering, including in areas to which Israeli forces had ordered them to evacuate. Between October 2023 and October 2025, estimated indicate that at least 92 per cent of Gaza’s housing units have been either fully destroyed or damaged; over 90 per cent of Gaza’s population has been displaced; and over 86 per cent of Gaza’s territory has been placed under displacement orders or within Israeli-militarized zones. Today, at least 259,000 Palestinian families, more than 1.45 million people, need emergency shelter assistance.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of the use of disproportionate and unnecessary force by security forces during electoral campaigns, enforced disappearances, threat and intimidation of journalists and restrictions to press freedom, across Uganda in the past year and ahead of the general elections scheduled to start on 15 January 2026.</t>
+  </si>
+  <si>
+    <t>Information received concerning the reported acts of intimidation and physical attack on Ms. Selly Selegani between 1 and 7 October in Jakarta and Jayapura.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the arbitrary arrest of lawyer and human rights defender Mr. Abdulmajeed Sabra and his detention in an unknown location, which entails an act tantamount to an enforced disappearance, by the Ansar Allah movement, or the Houthi movement, the de facto authority in Sana’a and large parts of northern Yemen.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning arbitrary detention and severe torture while in police custody of Magomed Magomedov, a resident of Dagestan, arrested on 20 January 2024 on suspicion of illegal manufacture of firearms. Following his arrest, he spent 72 hours in police custody without access to a lawyer and was reported to have been subjected to severe torture by beatings, electric shocks, and rape with a broomstick. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Information received concerning the Royal Thai Air Force’s engagement with Myanmar military officials, including an offer to exchange knowledge on the development of unmanned aerial vehicles.
+    <t>Information received concerning the killing of indigenous leader Vicente Fernandes Kaiowá in November 2025 and continued severe violations of the human rights of the Guarani-Kaiowá indigenous people in the south of Mato Grosso do Sul.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant les mesures punitives imposées à des étudiants pour avoir participé à une manifestation pacifique à l'ETH Zurich en solidarité avec le peuple palestinien, qui a donné lieu à des poursuites pénales à leur encontre. Nous sommes également préoccupés par des rapports fondés sur des preuves alléguant une coopération entre l'ETH Zurich et des universités israéliennes qui font partie du complexe militaro-industriel, facilitant potentiellement le transfert de connaissances et de technologies susceptibles d'être utilisées pour commettre de graves violations du droit international humanitaire et du droit international des droits de l'homme, y compris des crimes de guerre, des crimes contre l'humanité et le crime de génocide, dans le territoire palestinien occupé.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning (1) the proscription of the direct action protest movement Palestine Action as a terrorist organization under section 3 of the Terrorism Act 2000; (2) mass arrests and criminal charges by UK authorities in relation to alleged support for Palestine Action since its proscription; and (3) the unlawful exercise of police powers against protesters who were not supporting or identifying with Palestine Action but were simply protesting in relation to violence in Palestine. </t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Information received concerning the actual and potential adverse human rights impacts of a critical mineral sands development project in South-West Madagascar - the  Base Toliara Project -  operated by  Base Resources, owned by  United States-based Energy Fuels Inc. The Base Toliara Project would encroach on the lands of communities, and as a result those communities members may loose their lands and livelihoods as they fully depend on these lands and natural resources. The project would  also pose severe environmental threats that impact local livelihoods and health. Public protests from local communities against the project have been reportedly violently suppressed, resulting this year in the killing of three people on 23 March 2025  and the detention of twenty  others from March to May 2025.
+    <t>Information received concerning the adverse human rights impacts of, Italy-based and partially Italy-controlled oil company, Eni S.p.A’s activities in the occupied Palestinian territory and the alleged failure of the Italian Government to protect and respect human rights in this context. Eni S.p.A has acquired an offshore gas exploration license to maintain resource extraction in illegally occupied Palestinian territorial waters and has been providing crude oil for Israel’s military occupation and actions amounting to a plausible risk of genocide.</t>
+  </si>
+  <si>
+    <t>Information received concerning the adverse human rights impacts of Italy-based and partially Italy controlled oil company - Eni S.p.A s activities in the occupied Palestinian territory and the alleged failure of the Government to protect and respect human rights in this context. Eni S.p.A’s has acquired an offshore gas exploration license to maintain resource extraction in illegally occupied Palestinian territorial waters and has been providing crude oil for Israel’s military occupation and actions amounting to a plausible risk of genocide.</t>
+  </si>
+  <si>
+    <t>Information received concerning the pending by election of three members of the Truth Commission for the Sámi People.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations de restrictions à la liberté d'expression des avocats en Alger.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning Mrs. Bushra Bibi Khan, presently being detained in Adiala Jail, in Rawalpindi, and allegedly held in conditions of detention that are considered to fall below international standards on humane and dignified treatment in detention. I am concerned about her overall health, which is reported to be in serious decline.
 </t>
   </si>
   <si>
-    <t>Information received concerning the actual and potential adverse human rights impacts of a critical mineral sands development project in South-West Madagascar – the Base Toliara Project – operated by Base Resources, owned by United States-based Energy Fuels Inc. Energy Fuels’ main investors BlackRock Inc., Alps Advisors Inc., both based in the United States, and Mirae Asset Global Investments, based in the Republic of Korea. The Base Toliara Project would encroach on the lands of communities, and as a result those communities members may loose their lands and livelihoods as they fully depend on these lands and natural resources. The project would also pose severe environmental threats that impact local livelihoods and health. Public protests from local communities against the project have been reportedly violently suppressed, resulting this year in the killing of three people on 23 March 2025 and the detention of twenty others from March to May 2025.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Información recibida en relación con la vida y la integridad personal de las siguientes personas indígenas, autoridades y guardabosques voluntarios y defensores de los derechos humanos ambientales de sus comunidades en el Territorio Mayangna Sauni As (TMSA), en la Región Autónoma de la Costa Caribe Norte (RACCN).
+    <t xml:space="preserve">Información recibida en relación con la promulgación de nuevas normas jurídicas, concretamente la Ley 8731/2024 “Ley de igualdad de oportunidades entre mujeres y hombres”, aprobada por el Congreso de la República del Perú el 19 de noviembre de 2025, que modifica la Ley 28983/2007 vigente en Perú desde el 16 de marzo de 2007.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the implementation of the 2003 Uganda Food and Nutrition Policy (UNFP) and the Food and Nutrition Bill 2024, as well as the implementation of a Front-of-Package Warning Labelling (FOPWL) against the background of the rise of diet-related non-communicable diseases (NCDs) in Uganda. The effective implementation of these legal and policy instruments may have significant implications for Uganda’s ability to fully uphold its obligations to respect, protect and fulfil human rights, particularly the rights to food and to the highest attainable standard of health. </t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Information concerning India’s response to the Pahalgam attack that occurred in the region of Jammu and Kashmir on 22 April 2025, resulting in the killing of 26 individuals. We strongly condemn the attack, express our deepest sympathy with victims and their families and acknowledge the efforts made to assist them. We also recognize the security and investigative challenges that your Excellency’s Government faces in ensuring that the persons responsible are held accountable and in preventing the reoccurence of attacks.
+    <t xml:space="preserve">The amendments to the Law On Advocates and Advocacy Activity, No. 783-IQ,  which appear to not be in line with international human rights standards related to the free and independent exercise of the legal profession and the role of an independent national bar association to defend the interests of their members and independence of the legal profession in general. The President signed the amendments into law on 31 October 2025. </t>
+  </si>
+  <si>
+    <t>Información recibida en relación con la desaparición de la lideresa indígena Mapuche Julia Chuñil Catricura, la presunta falta de avances en las investigaciones realizadas para encontrarla y sancionar a los responsables, y la seguridad de sus familiares.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con presuntos actos de intimidación contra las defensoras de los derechos humanos garífunas y la difusión de narrativas racistas sobre la comunidad garífuna por varios medios de comunicación.</t>
+  </si>
+  <si>
+    <t>Information received concerning Mr. Ehsan Faridi, a 22-year old mechanical engineering student at Tabriz Technical College. He is reportedly the youngest political prisoner currently on death row in the Islamic Republic of Iran.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the retrial and a new long term prison sentence against Mr. Mohammed Saleh al-Bajadi in what appears to be a lack of due process. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida relativa al riesgo de desalojo forzoso inminente de más de 400 personas de Badalona B9, una escuela secundaria abandonada situada en la ciudad de Badalona. Se prevé que el desalojo afecte a migrantes, entre ellos mujeres, personas mayores, personas con discapacidad y con graves problemas de salud, en pleno invierno y sin que se les haya proporcionado una vivienda alternativa adecuada. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concern in relation to the termination of funding for legal services for unaccompanied children in immigration proceedings, in violation of the statutory and regulatory obligations under the William Wilberforce Trafficking Victims Protection Reauthorization Act of 2008. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the death sentence imposed for baghy on Zahra Shahbaz Tabari, currently detained in Lakan Prison in Rasht.
 </t>
   </si>
   <si>
-    <t>Information received concerning Mr. Babak Alipour, Mr. Vahid Bani Amerian, Mr. Akbar (Shahrokh) Daneshvarkar, Mr. Pouya Ghobadi, Mr. Abolhassan Montazer and Mr. Seyyed Mohammad Taghavi Sangdehi, who are reportedly at imminent risk of execution, following an unfair trial marred by torture allegations.</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">Información recibida sobre los proyectos de infraestructura propuestos destinados al transporte, almacenamiento y procesamiento de gas natural licuado (GNL) en el Golfo de California, México, por varias empresas incluyendo Mexico Pacific Limited, Epcilon LNG LLC U.S.A, Sempra infrastructure (con sede en los Estados Unidos), GNL Cosalá S. A. DE C. V. (con sede en Mexico) y LNG Alliance Pte Ltd y Singapore (con sede en Singapur), con posibles impactos negativos sobre una amplia gama de derechos humanos en el contexto del cambio climático. Estos también pondrían en riesgo los ecosistemas del Golfo y menoscabarían los objetivos, obligaciones y compromisos del Acuerdo de París, contribuyendo a la expansión de la explotación de GNL.
+    <t>Información recibida en relación con el intento de asesinato contra el defensor de derechos humanos, el Sr. Yendri Omar Velásquez Rodriguez, ocurrido el 13 de octubre de 2025 en Bogotá.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of arbitrary arrests and excessive use of force against peaceful protesters, including human rights defenders, in August and September 2025, where 48 demonstrators were reportedly arrested, allegedly as part of a wider pattern of repression against individuals and human rights defenders exercising their rights to freedom of assembly and expression in the Gambia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received regarding the introduction of a new equality ground of socioeconomic disadvantage in the Equality (Miscellaneous Provisions) Bill 2024, as part of a broader effort to modernize Ireland’s equality framework, including transposing elements of the EU Pay Transparency Directive and enhancing protections against indirect discrimination.
 </t>
   </si>
   <si>
-    <t>Information reçue concernant l’enlèvement et la détention au secret de quatre défenseuses des droits humains, Espérance Martha, Chancelle Ibrahim, Noëlla Deborah et Christine Byaziza, ainsi que l’assassinat de la mère de Mme Martha.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Informations reçues concernant l’interdiction d’entrée sur le territoire algérien de Mme Nassera Dutour, présidente du Collectif des Familles de Disparu·e·s en Algérie (CFDA) et de SOS Disparus, qui s’inscrit dans un contexte de restrictions visant leurs membres et les familles des disparus, les empêchant de mener leur travail légitime en faveur des droits humains.
+    <t xml:space="preserve">Information received concerning Mr. Imran Ahmad Khan Niazi, who is being detained in Adiala Jail, in Rawalpindi since September 2023, and allegedly held in conditions of detention that are considered to fall below international standards on humane and dignified treatment in detention, in particular allegations that he has been held in lengthy periods of solitary confinement.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the imminent execution of Mr. Babak Shahbazi.
+    <t>Information received concerning the alleged physical and death threats against an LGBTQ+ rights defender Ms. Vira Chernyhina, and the reported failure to conduct an effective investigation.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant la disparition forcée, l'arrestation et la détention arbitraires, les mauvais traitements pendant la détention, l'utilisation abusive de poursuites pénales et le procès inéquitable dont ont été victimes Messieurs Ali Mammeri et Mohamed Tadjadit, qui semblent être liés à l'exercice de leurs droits à la liberté d'expression, liberté d'association et liberté d'activité syndicale, et liberté de réunion pacifique, ainsi qu'à leurs droits de participer aux affaires publiques et à la vie culturelle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant les violations des droits humains des migrants et des demandeurs d'asile, y compris les enfants et les personnes en situation de vulnérabilité, résultant de la mise en œuvre de l'accord entre le gouvernement du Royaume-Uni de Grande-Bretagne et d'Irlande du Nord et le gouvernement de la République française sur la prévention des voyages dangereux. </t>
+  </si>
+  <si>
+    <t>Information received the disruption of digital operations of two Palestinian organisations - Al-Haq: Law in the Service of Man and the Al-Mezan Center for Human Rights, following their designation and subsequent imposition of sanctions by the United States Department of the Treasury’s Office of Foreign Assets Control (OFAC). It is alleged that Google’s YouTube deactivated the organisations’ accounts without warning, Intuit’s Mailchimp abruptly deactivated Al-Haq’s account, and Meta restricted their use of its advertising tools, severely limiting their ability to communicate, advocate, and mobilize globally.</t>
+  </si>
+  <si>
+    <t>Information received regarding the disruption of digital operations of the Palestinian organisation - Al-Haq: Law in the Service of Man, following its designation and subsequent imposition of sanctions by the United States Department of the Treasury’s Office of Foreign Assets Control (OFAC). It is alleged that Google’s YouTube deactivated the organisation’s account without warning, Intuit’s Mailchimp abruptly deactivated its account, and Meta restricted its use of advertising tools, severely limiting its ability to communicate, advocate, and mobilize globally.</t>
+  </si>
+  <si>
+    <t>Information received regarding regarding the disruption of digital operations of two Palestinian organisations – Al-Haq: Law in the Service of Man and the Al-Mezan Center for Human Rights, following their designation and subsequent imposition of sanctions by the United States Department of the Treasury’s Office of Foreign Assets Control (OFAC). It is alleged that Google’s YouTube deactivated the organisations’ accounts without warning, Intuit’s Mailchimp abruptly deactivated Al-Haq’s account, and Meta restricted their use of its advertising tools, severely limiting their ability to communicate, advocate, and mobilize globally.</t>
+  </si>
+  <si>
+    <t>Information received concerning the arrest, detention and conviction by the Zabaykalsky Regional Court of the Russian Federation of the journalist Nika Novak on 26 November 2024 in Chita, as well as conditions of her detention in August and September 2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the violations of the human rights of migrants and asylum seekers, including children and those in vulnerable situations, stemming from the implementation of the Agreement between the Government of the United Kingdom of Great Britain and Northern Ireland and the Government of the French Republic on the Prevention of Dangerous Journeys. </t>
+  </si>
+  <si>
+    <t>Information received concerning the designation and imposition of sanctions by the United States Department of the Treasury’s Office of Foreign Assets Control (OFAC) against three prominent Palestinian human rights organisations – Al-Haq: Law in the Service of Man, Al-Mezan Center for Human Rights, and the Palestinian Centre for Human Rights (PCHR) – and the severe impacts on their operations and staff. We are gravely concerned that these sanctions, which appear to have been imposed in connection with the organisations’ cooperation with the International Criminal Court (ICC), may unjustifiably restrict the work of independent human rights defenders and organisations, undermine civic space, and impede access to justice and accountability.</t>
+  </si>
+  <si>
+    <t>Information received concerning the Russian Federation’s full-scale invasion of Ukraine on 24 February 2022 has resulted in severe and widespread violations of international human rights law (IHRL) and international humanitarian law (IHL). A particularly concerning aspect of the conflict is the treatment of civilians detained by Russian forces in occupied territory. Detentions have reportedly been followed by enforced disappearances, torture, ill-treatment, mock executions, and summary killings, among other abuses. Civilians have also faced unfair trials, incommunicado detention, and a range of other violations of their rights and dignity, which in addition to first-hand accounts is well-documented in the reports of the Office of the High Commissioner for Human Rights,  the Independent International Commission of Inquiry on Ukraine,  the Special Rapporteur on the situation of human rights in the Russian Federation  and other credible sources.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the ongoing pretrial detention and prolonged delays in the trials against journalist Frenchie Mae Cumpio and human rights advocates Marielle Domequil and Alexander Abinguna, and the new criminal charges brought against Ms. Cumpio and Mr. Abinguna.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibida en relación con el anuncio público del Presidente de la República el 24 de julio de 2025 sobre la fusión del Ministerio de la Mujer y Derechos Humanos con el Ministerio de Gobierno, como parte de una reestructuración institucional más amplia, formalizada mediante el Decreto Ejecutivo No. 60.
+    <t>Information received concerning the alleged legal harassment, intimidation and surveillance of whistleblower Ms. Patricia Mashale by members of the South African Police Service (SAPS).</t>
+  </si>
+  <si>
+    <t>Information received concerning the bill “On Amendments to Codes on Issues of Administrative Liability” (hereafter, “the bill”) which proposes introducing administrative liability for “propaganda of homosexuality, sex change, childlessness, and pedophilia”.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant la déchéance de nationalité prononcée en septembre 2025 à l’encontre du militant des droits humains M. Makaïla N’guebla.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning detention conditions and treatment of detainees in several detention centers, including recent cases of death in custody due to medical neglect. The facilities of particular concern include Qarchak Prison (Varamin), Ghezel-Hesar Prison (Karaj), Sheyban Prison (Ahvaz), Lakan Prison (Rasht), and several prisons across Kurdistan and the Azerbaijani provinces.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Información recibido en relación con la crisis ambiental y las presuntas violaciones de los derechos humanos en la isla de Annobón, Guinea Ecuatorial, relacionadas a las actividades de la empresa “Sociétés Maghrébiennes de Génie Civil” (SOMAGEC) domiciliada en Marruecos.
+    <t>Information received concerning the Penal Bill (Amendment – Death Penalty for Terrorists), 5783 2023 (“Bill”), the first reading of which was passed by the Knesset in November 2025. We are concerned that the Bill is inconsistent with Israel’s obligation to protect the right to life under article 6 of the International Covenant on Civil and Political Rights, ratified by your Excellency’s Government in 1991, and related provisions including the prohibition on torture and other cruel, inhuman or degrading treatment or punishment (article 7, ICCPR as well as articles 1, 2 and 16 of the Convention against Torture and Other Cruel, Inhuman or Degrading Treatment or punishment, also ratified by Israel in 1991), non-discrimination and equality (articles 2(1) and 26 of the ICCPR), fair trial (article 14 of the ICCPR), legality (article 15 of the ICCPR) and the right to an effective remedy (article 2(3) of the ICCPR).</t>
+  </si>
+  <si>
+    <t>Information received concerning reported incidents targeting migrants, including asylum-seekers and refugees and migrants in an irregular situation , in accessing public health services, located in the Gauteng and Kwa-Zulu Natal Provinces, including  Rahima Moosa Hospital, Hillbrow Clinic, Rosettenville Clinic, Charlotte Maxeke Johannesburg Academic Hospital, Jeppe Clinic, Kalafong Provincial Tertiary Hospital, Addingtion Hospital and Lilian Ngoyi Clinic, among others.</t>
+  </si>
+  <si>
+    <t>Information received concerning Sri Lanka’s debt restructuring arrangements and their implications for the realisation of human rights.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of ongoing violations of the right to health, the rights of the child, child-protection and care-provision procedural failings and non-compliance with international and national legal frameworks, and racial discrimination against Black British citizens Ms. India-Alana Doris, born 16 May 1986 in the United Kingdom (U.K.) as a grandchild of Windrush immigrants, and her son born 17 May 2022 in the U.K.  We wish to urgently bring to your Excellency’s attention our deep concern about the real, imminent risks of irreparable harm that these allegations pose to the health of mother and child under the responsibility of Southwark Council and in relation to the obligations of your Excellency’s Government under international human rights law and standards.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con la grave preocupación que suscitan las intervenciones del Fondo Monetario Internacional (FMI) en la República Argentina y las implicaciones en materia de derechos humanos de las negociaciones en curso sobre la deuda.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning alleged human rights violations and abuses related to mining operations in the Chagai District of Balochistan, specifically to the Reko Diq mine operated by a subsidiary of Canadian based Barrick Gold Corporation. We seek to receive your views on the allegations below and the actions taken to prevent this kind of occurrence that might exacerbate social unrest.
 </t>
   </si>
   <si>
-    <t>Informations reçues concernant une crise environnementale, ainsi que sur des violations présumées des droits humains imputables à la société SOMAGEC, enregistrée sous la juridiction de votre Excellence et opérant sur l'île d'Annobon, en Guinée équatoriale liées aux activités de la société « Sociétés Maghrébiennes de Génie Civil » (SOMAGEC) domiciliée au Maroc.</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Information received concerning the alleged denial of the enjoyment of the human rights of a civil activist in Kyrgyzstan, including her rights to freedom of expression, a fair trial, freedom from arbitrary detention and torture or other ill-treatment, and freedom from discrimination based on any status, including political opinion, sexual orientation or gender identity.
+    <t>Information received concerning alleged human rights violations and abuses related to mining operations in the Chagai District of Balochistan, specifically to the Reko Diq mine operated by a subsidiary of Canadian based Barrick Gold Corporation. We seek to receive your views on the allegations below and the actions taken to prevent this kind of occurrence that might exacerbate social unrest.</t>
+  </si>
+  <si>
+    <t>Information received concerning alleged human rights violations and abuses related to mining operations in the Chagai District of Balochistan, specifically to the Reko Diq mine operated by a subsidiary of Canadian based Barrick Gold Corporation. The allegations entail repeated acts of reprisals, arbitrary arrest and detention, enforced disappearances, and inhuman or degrading treatment in custody, of human rights defenders who have raised concerns about the mining activities and toxic contamination, in particular human rights defenders Dr. Mahrang Baloch and Mr. Sibghat Ullah Shah Jee Baloch.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con las violaciones de derechos humanos de las comunas de Quintero, Puchuncaví y Concón, ubicadas en la región de Valparaíso, por los episodios de intoxicación masiva por contaminación en los meses de septiembre y octubre de presente año, en el marco de las actividades del Complejo Industrial Ventanas, que estarían comprometiendo seriamente los derechos a la vida, a la salud y a vivir en un ambiente limpio, sano y sostenible, entre otros. Esta situación fue abordad durante la visita oficial a Chile realizada por la Relatoría Especial sobre el derecho humano a un ambiente limpio, saludable y sostenible en 2023, cuyo informe A/HRC/55/43 fue presentado al Consejo de Derechos Humanos en 2024.</t>
+  </si>
+  <si>
+    <t>Information received concerning current and prospective IMF engagement with the Republic of Argentina and the human rights implications of these ongoing debt negotiations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information concerning the imminent execution of Goli Kouhkan, a 25 year old undocumented Baluch woman, scheduled for December 2025 for murder if she cannot raise the 10 billion tomans (approximately USD 90,000) blood money demanded by the victim’s family. Concerns about the imposition of the death penalty for qisas sentences have been raised in previous communications, most recently in UA IRN 17/2024.
 </t>
   </si>
   <si>
-    <t>Information received about Syria’s plan to incorporate “foreign fighters” into the Syrian Army and the international obligation of the  Syrian caretaker authorities to ensure accountability for alleged violations of international human rights law, international humanitarian law and international criminal law during the armed conflict in Syria against the former al-Assad Government from 2011 to 2024, and in the period since then. Similar issues arise in relation to accountability for Syrian nationals formerly associated with non-state armed groups who have since been incorporated into the Syrian Army.</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Information received concerning the the alleged obstruction of Mr. Amangeldy Shormanbayev’s participation in the UN Human Rights Committee’s review of Kazakhstan’s report in June 2025. Mr. Amangeldy Shormanbayev is a human rights defender from Kazakhstan and Program Director in Public Foundation “International Legal Initiative” (ILI), a non-governmental organisation, the mission of which is educational and human rights activities that promote public awareness of human rights, their implementation and protection, as well as participation in legislative reforms to promote human rights.
+    <t>Information received concerning the alleged abduction in Malaysia of Ms. Thu Zar Maung, a pro-democracy activist and refugee from Myanmar, and her family members and subsequent refoulement to Myanmar. Your Excellency’s Government response, dated 27 September 2023, referred to incidences in which this individual had allegedly left prior residences without paying rent owed and stated that the investigation of her being the victim of an abduction had been closed.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of the use of excessive and lethal force by security forces leading to widespread extrajudicial killings and injuries of protesters, as well as the arbitrary arrests and detentions, enforced disappearances of protesters and civil society activists, an internet shutdown and the intimidation and harassment of journalists, human rights defenders and civil society activists, in cities and towns across Tanzania, in the aftermath of the general elections on 29 October 2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning allegations of separation of children from their families in the context of detentions and deportations of Venezuelan nationals from the United States. 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the death in custody of Mr. Khamis Mohamed Abdulmajeed Al-Aqab in February 2025, and the reported lack of a prompt, transparent, and thorough investigation into the cause and circumstances of his death, in violation of international human rights obligations. Mr. Al-Aqab was allegedly arbitrarily arrested, in November 2024, on accusations of witchcraft, detained incommunicado without information on his fate or whereabouts, and subsequently died shortly after his transfer to the prison hospital.
-[...570 lines deleted...]
-  <si>
     <t>UN Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Western European and Others Group </t>
+  </si>
+  <si>
     <t>African Group</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Latin American and Caribbean Group</t>
   </si>
   <si>
+    <t>Eastern European Group</t>
+  </si>
+  <si>
     <t>Asia-Pacific Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Western European and Others Group </t>
-[...7 lines deleted...]
-  <si>
     <t>OHCHR Region</t>
   </si>
   <si>
+    <t>Asia Pacific</t>
+  </si>
+  <si>
     <t>Africa</t>
   </si>
   <si>
+    <t>Unknown</t>
+  </si>
+  <si>
     <t>Americas</t>
   </si>
   <si>
-    <t>Asia Pacific</t>
-[...1 lines deleted...]
-  <si>
     <t>Europe and Central Asia</t>
   </si>
   <si>
-    <t>Unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>Middle East and North Africa</t>
   </si>
   <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
-    <t>26 Jan 2026</t>
-[...23 lines deleted...]
-    <t>19 Jan 2026</t>
+    <t>28 Apr 2026</t>
+  </si>
+  <si>
+    <t>27 Apr 2026</t>
+  </si>
+  <si>
+    <t>24 Apr 2026</t>
+  </si>
+  <si>
+    <t>21 Apr 2026</t>
+  </si>
+  <si>
+    <t>01 May 2026</t>
+  </si>
+  <si>
+    <t>02 Apr 2026</t>
+  </si>
+  <si>
+    <t>13 Apr 2026</t>
+  </si>
+  <si>
+    <t>14 Apr 2026</t>
+  </si>
+  <si>
+    <t>10 Apr 2026</t>
+  </si>
+  <si>
+    <t>09 Apr 2026</t>
+  </si>
+  <si>
+    <t>31 Mar 2026</t>
+  </si>
+  <si>
+    <t>01 Apr 2026</t>
+  </si>
+  <si>
+    <t>07 Apr 2026</t>
+  </si>
+  <si>
+    <t>30 Mar 2026</t>
+  </si>
+  <si>
+    <t>26 Mar 2026</t>
+  </si>
+  <si>
+    <t>18 Mar 2026</t>
+  </si>
+  <si>
+    <t>23 Mar 2026</t>
+  </si>
+  <si>
+    <t>05 May 2026</t>
   </si>
   <si>
     <t>10 Mar 2026</t>
   </si>
   <si>
-    <t>13 Mar 2026</t>
-[...38 lines deleted...]
-    <t>15 Jan 2026</t>
+    <t>11 Mar 2026</t>
+  </si>
+  <si>
+    <t>19 Mar 2026</t>
+  </si>
+  <si>
+    <t>16 Apr 2026</t>
+  </si>
+  <si>
+    <t>16 Mar 2026</t>
+  </si>
+  <si>
+    <t>29 Apr 2026</t>
+  </si>
+  <si>
+    <t>07 May 2026</t>
+  </si>
+  <si>
+    <t>25 Mar 2026</t>
+  </si>
+  <si>
+    <t>20 Apr 2026</t>
+  </si>
+  <si>
+    <t>03 Mar 2026</t>
+  </si>
+  <si>
+    <t>02 Mar 2026</t>
+  </si>
+  <si>
+    <t>04 May 2026</t>
+  </si>
+  <si>
+    <t>07 Feb 2026</t>
+  </si>
+  <si>
+    <t>08 May 2026</t>
   </si>
   <si>
     <t>09 Dec 2025</t>
   </si>
   <si>
-    <t>15 Dec 2025</t>
-[...119 lines deleted...]
-    <t>22 Nov 2025</t>
+    <t>05 Mar 2026</t>
+  </si>
+  <si>
+    <t>17 Apr 2026</t>
+  </si>
+  <si>
+    <t>15 May 2026</t>
+  </si>
+  <si>
+    <t>25 Dec 2025</t>
+  </si>
+  <si>
+    <t>06 Mar 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="single"/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -5678,24329 +2761,7773 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30533" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30501" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39552" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39579" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30572" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30571" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39421" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39472" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30513" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30521" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39590" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30497" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39562" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30549" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30567" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39558" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30505" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39556" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30563" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39543" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30568" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30564" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30507" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30511" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39547" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30565" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39538" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30525" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30566" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30569" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39542" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30508" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30561" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39537" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30518" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39573" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30459" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39546" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30510" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30500" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30509" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30522" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30436" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30506" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30455" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30356" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39541" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30504" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39526" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30496" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30502" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39535" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30379" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39630" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30492" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30498" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30486" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30491" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39635" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30480" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30469" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39524" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30485" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30473" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39341" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39498" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30458" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39522" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30490" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30493" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39528" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29920" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30481" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39521" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30476" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39485" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30475" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30494" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39365" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30472" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30482" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39329" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30414" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39567" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30452" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39496" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39510" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30441" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39527" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30431" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30462" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39499" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30456" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30457" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39331" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39467" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30478" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39487" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30461" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39492" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30444" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39416" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30445" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39323" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30443" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39564" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39604" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30384" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30442" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39525" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30453" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30446" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30430" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30427" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30450" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39343" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30449" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30419" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30437" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39477" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30447" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39327" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30435" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39530" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30448" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39429" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30389" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39469" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30393" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30371" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39433" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30361" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30432" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30411" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30412" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39468" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30420" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39471" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30413" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30421" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39484" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30438" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30402" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30406" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39577" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30405" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39466" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30404" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30403" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39559" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30398" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30248" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39529" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30415" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30418" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30433" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30407" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39431" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30423" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39426" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30429" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30434" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39488" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30425" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30382" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39490" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30399" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30394" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39298" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30317" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39428" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30401" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30302" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30331" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30422" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39283" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30408" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39482" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30270" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30376" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30368" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39417" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30345" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39419" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30395" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30375" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30409" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39321" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30372" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30370" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39314" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30316" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39523" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30373" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39353" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39571" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30388" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39420" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30364" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39422" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30366" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39301" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39413" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30365" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39302" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39414" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30360" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39352" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39570" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30333" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39317" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30378" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30355" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30276" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39382" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30391" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39566" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30377" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39412" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30359" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30362" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30300" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30381" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39296" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39363" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39408" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30346" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30337" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30280" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39370" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30319" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30374" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39633" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30264" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39337" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39478" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30261" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39344" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30263" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39342" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30255" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39349" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39415" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30265" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39338" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30262" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39335" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30326" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39265" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39357" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30369" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30354" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39347" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30363" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39303" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30349" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39407" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30330" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39362" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30352" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39333" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29703" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30307" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29598" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30343" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39354" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29784" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30358" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30315" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39336" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30339" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39318" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30238" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39531" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30341" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39332" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39539" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30350" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30310" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30311" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30313" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30340" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30241" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30312" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30322" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30308" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39328" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30318" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30309" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30325" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39355" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30342" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39326" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30301" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39561" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30290" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30305" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30332" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39481" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30306" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39334" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30324" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30344" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39325" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30294" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30287" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30334" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39311" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30328" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39320" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30320" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30246" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39544" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30338" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30231" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30327" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30335" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29864" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29865" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29869" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29862" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39319" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29868" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29867" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29948" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29863" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30296" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30299" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39253" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30291" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30295" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39307" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30323" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39310" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30285" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39489" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30271" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30274" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39340" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30275" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39280" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30266" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39315" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30278" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39312" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30249" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39308" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39402" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39540" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30236" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39423" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30217" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39309" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30242" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39210" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30284" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39247" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30244" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30206" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39300" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30272" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39305" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30257" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30189" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30186" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30191" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39293" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30187" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39299" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30185" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30211" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30190" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30258" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30188" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30212" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30213" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30045" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39294" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30252" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39251" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30269" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39295" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30283" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39183" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30277" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39288" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30279" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30251" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30226" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39289" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30267" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39246" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30237" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30205" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39282" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39437" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30282" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39348" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30214" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30247" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30192" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39281" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39358" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30164" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39279" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30207" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30196" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39297" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30203" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30208" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39367" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39368" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39369" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39384" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39386" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39389" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39390" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39391" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39392" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39393" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39394" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39395" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39396" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39397" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39398" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39400" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39401" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39403" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39404" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39405" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39406" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30160" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39278" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30209" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39306" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30223" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30227" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39275" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30235" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39554" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30183" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39268" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30232" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30234" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30228" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39257" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30050" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30240" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30233" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39313" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30082" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30239" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39269" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30165" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39256" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30178" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30222" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39169" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39213" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39214" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30218" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39322" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30219" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39259" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30148" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30210" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30220" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30149" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39223" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30156" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30216" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39228" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30221" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39250" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30198" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30091" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30105" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30102" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30195" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30107" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30108" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30110" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39171" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30194" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30109" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39267" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39351" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30169" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39494" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30174" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39243" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30177" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39252" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30202" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39286" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30182" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30200" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30124" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39227" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30168" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39662" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30101" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39226" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30181" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39258" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30180" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30173" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39277" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30140" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39470" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30141" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39222" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30128" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39219" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30171" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39221" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30142" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39291" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30143" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39102" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30144" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39216" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30204" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30145" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30147" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39254" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30166" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39204" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29858" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39218" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30170" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39545" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30167" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30152" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39255" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30176" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30175" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30154" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30090" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30038" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39209" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30158" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39263" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30157" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39217" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30179" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39290" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30035" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39589" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30032" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39200" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39304" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30033" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30104" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30034" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30037" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30036" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39112" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30003" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39266" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39356" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30137" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39215" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30136" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39203" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30085" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39208" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30069" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29993" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29996" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39194" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30115" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39316" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30122" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39236" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30120" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30117" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30077" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39108" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29970" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30123" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30059" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29836" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30057" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39212" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30058" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30054" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39193" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29831" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39475" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30129" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39248" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30068" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30066" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30056" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30065" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30061" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29971" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30064" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29969" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29842" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39225" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39244" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29826" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29987" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39330" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29873" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39364" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30125" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39229" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39230" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39231" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30131" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39197" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30130" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39224" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30000" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39474" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30132" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39207" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30099" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30133" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39202" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29910" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29998" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39198" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30001" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39235" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30134" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39199" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30135" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29989" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30118" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39201" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30092" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39196" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39245" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30084" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30088" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39264" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30113" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30112" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39186" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30089" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30103" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39195" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30070" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39187" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39238" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30074" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39232" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30081" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30100" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30083" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39176" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30076" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39185" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39239" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39339" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30073" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39107" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39167" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30040" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30075" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30078" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39181" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30049" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39170" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30063" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39191" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30047" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30028" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30041" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39178" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30046" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39160" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30042" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30048" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30011" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39174" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39249" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30067" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39168" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30062" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30043" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39163" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29937" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39054" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29938" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39189" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29944" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39211" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39241" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29945" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30018" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29917" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29946" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39184" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29943" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39180" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29947" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30027" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39495" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39500" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29978" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39284" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30006" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39520" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30016" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39260" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30014" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30017" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30005" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29974" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29995" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39166" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39424" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30019" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39165" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39177" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30013" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29919" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30002" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30774" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39684" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30812" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30691" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39683" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30813" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39617" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39618" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39624" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39629" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39671" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30792" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30770" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39681" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30771" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30765" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39680" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30754" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30732" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30746" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30757" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39676" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30750" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39658" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30760" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30756" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39669" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30761" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39608" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39627" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30758" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30749" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30772" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39667" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39672" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30688" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30599" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39668" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30596" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39665" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39687" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30600" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30597" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30601" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30751" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30752" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30594" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30598" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30753" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30745" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39666" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30706" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30735" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39621" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30729" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39606" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30742" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30733" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39664" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30727" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30755" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30725" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39657" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30737" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39659" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30715" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39655" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30714" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30736" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39661" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30731" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30712" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39649" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30717" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30719" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39656" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30726" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30677" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39647" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30713" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30730" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30535" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30544" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30627" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39646" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30700" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30701" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39638" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30654" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39643" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30660" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30711" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30698" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30697" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30716" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30699" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30635" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39634" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30629" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30636" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39632" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30637" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30710" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30693" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30703" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39642" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30658" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30674" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30678" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39639" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30667" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30648" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30607" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30644" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30676" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30673" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39674" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30695" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30537" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30530" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30679" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30686" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39637" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30536" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30685" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39631" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30532" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39615" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30675" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30692" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39536" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39565" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30702" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39640" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30687" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39673" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30672" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30664" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39686" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30680" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30690" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39605" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30603" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30681" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30657" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39644" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30665" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39645" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30626" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39675" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30683" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30682" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39625" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30670" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30650" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39622" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30663" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30640" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30642" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30514" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30661" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30470" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30651" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30529" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30539" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39611" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30656" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30639" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39636" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30646" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39597" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30632" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39612" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30620" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30615" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30630" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39610" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30631" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30634" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30633" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39607" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30622" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30611" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39603" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30454" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30590" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30621" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39586" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30451" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39584" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30617" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39609" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30614" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30595" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39473" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39486" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30628" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39619" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30586" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39587" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30593" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30606" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39491" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30588" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39563" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30515" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39602" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30577" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30608" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39493" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39585" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30585" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30562" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39576" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30623" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30613" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30560" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30587" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30574" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39578" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30528" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39582" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30546" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30550" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30548" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39575" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29632" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30524" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30495" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30484" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30489" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39434" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30543" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30573" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30551" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39572" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30541" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39574" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30540" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30542" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30589" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30583" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39560" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39568" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30465" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39427" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39483" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39548" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30468" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39555" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30477" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39616" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30579" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39569" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39588" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30467" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39549" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30466" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39583" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30584" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30553" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39430" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39435" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30527" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30464" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39581" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30556" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39480" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30426" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AE433"/>
+  <dimension ref="A1:O194"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
-    <col min="10" max="31" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
+    <col min="10" max="15" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>301</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>308</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>741</v>
+        <v>355</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>998</v>
+        <v>486</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1380</v>
+        <v>666</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1387</v>
+        <v>673</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1394</v>
+        <v>680</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1395</v>
+        <v>681</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1396</v>
+        <v>682</v>
       </c>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
-      <c r="P1" s="2"/>
-[...14 lines deleted...]
-      <c r="AE1" s="2"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>110</v>
+        <v>61</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>309</v>
+        <v>162</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>742</v>
+        <v>356</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>999</v>
+        <v>487</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>1388</v>
+        <v>674</v>
       </c>
       <c r="I2" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K2" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>683</v>
+      </c>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
-      <c r="P2" s="3"/>
-[...14 lines deleted...]
-      <c r="AE2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>111</v>
+        <v>62</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>310</v>
+        <v>163</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>743</v>
+        <v>357</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>1000</v>
+        <v>488</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>1382</v>
+        <v>668</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>1389</v>
+        <v>675</v>
       </c>
       <c r="I3" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J3" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
-      <c r="P3" s="3"/>
-[...14 lines deleted...]
-      <c r="AE3" s="3"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>311</v>
+        <v>164</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>744</v>
+        <v>358</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>1001</v>
+        <v>489</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>1382</v>
+        <v>669</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>1389</v>
+        <v>676</v>
       </c>
       <c r="I4" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J4" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K4" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>684</v>
+      </c>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
-      <c r="P4" s="3"/>
-[...14 lines deleted...]
-      <c r="AE4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>113</v>
+        <v>64</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>304</v>
+        <v>157</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>312</v>
+        <v>165</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>744</v>
+        <v>359</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>1002</v>
+        <v>490</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>1383</v>
+        <v>670</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>1390</v>
+        <v>677</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>1398</v>
+        <v>1</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>1425</v>
-[...19 lines deleted...]
-      <c r="AE5" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>704</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>305</v>
+        <v>158</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>313</v>
+        <v>166</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>745</v>
+        <v>360</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>1003</v>
+        <v>491</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I6" s="3" t="n">
-        <v>0</v>
+        <v>41000000</v>
       </c>
       <c r="J6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
-      <c r="P6" s="3"/>
-[...14 lines deleted...]
-      <c r="AE6" s="3"/>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>314</v>
+        <v>167</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>746</v>
+        <v>361</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>1004</v>
+        <v>492</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>1382</v>
+        <v>670</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>1399</v>
+        <v>685</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
-      <c r="P7" s="3"/>
-[...14 lines deleted...]
-      <c r="AE7" s="3"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>315</v>
+        <v>168</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>747</v>
+        <v>362</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>1005</v>
+        <v>493</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>1383</v>
+        <v>671</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I8" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J8" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
-      <c r="P8" s="3"/>
-[...14 lines deleted...]
-      <c r="AE8" s="3"/>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>316</v>
+        <v>169</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>748</v>
+        <v>363</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>1006</v>
+        <v>494</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>1388</v>
+        <v>678</v>
       </c>
       <c r="I9" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K9" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>685</v>
+      </c>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
-      <c r="P9" s="3"/>
-[...14 lines deleted...]
-      <c r="AE9" s="3"/>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>317</v>
+        <v>170</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>749</v>
+        <v>364</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>1007</v>
+        <v>495</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>1384</v>
+        <v>672</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I10" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J10" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
-      <c r="P10" s="3"/>
-[...14 lines deleted...]
-      <c r="AE10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>318</v>
+        <v>171</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>750</v>
+        <v>360</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>1008</v>
+        <v>496</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>1382</v>
+        <v>668</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>1389</v>
+        <v>679</v>
       </c>
       <c r="I11" s="3" t="n">
-        <v>309</v>
+        <v>38700000</v>
       </c>
       <c r="J11" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
-      <c r="P11" s="3"/>
-[...14 lines deleted...]
-      <c r="AE11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="I12" s="3" t="n">
         <v>3</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J12" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
-      <c r="P12" s="3"/>
-[...14 lines deleted...]
-      <c r="AE12" s="3"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>320</v>
+        <v>173</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>749</v>
+        <v>366</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>1010</v>
+        <v>498</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
-      <c r="P13" s="3"/>
-[...14 lines deleted...]
-      <c r="AE13" s="3"/>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>303</v>
+        <v>157</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>321</v>
+        <v>174</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>749</v>
+        <v>367</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>1011</v>
+        <v>499</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>1384</v>
+        <v>672</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
-      <c r="P14" s="3"/>
-[...14 lines deleted...]
-      <c r="AE14" s="3"/>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>322</v>
+        <v>175</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>750</v>
+        <v>368</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>1012</v>
+        <v>500</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>1392</v>
+        <v>679</v>
       </c>
       <c r="I15" s="3" t="n">
-        <v>309</v>
+        <v>86</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
-      <c r="P15" s="3"/>
-[...14 lines deleted...]
-      <c r="AE15" s="3"/>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>323</v>
+        <v>176</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>751</v>
+        <v>369</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>1013</v>
+        <v>501</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>1393</v>
+        <v>678</v>
       </c>
       <c r="I16" s="3" t="n">
-        <v>1</v>
+        <v>5000</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>1400</v>
+        <v>686</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
-      <c r="P16" s="3"/>
-[...14 lines deleted...]
-      <c r="AE16" s="3"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>303</v>
+        <v>156</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>324</v>
+        <v>177</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>749</v>
+        <v>357</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>1014</v>
+        <v>502</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I17" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>1402</v>
+        <v>687</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
-      <c r="P17" s="3"/>
-[...14 lines deleted...]
-      <c r="AE17" s="3"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>302</v>
+        <v>157</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>325</v>
+        <v>178</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>752</v>
+        <v>370</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>1015</v>
+        <v>503</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>1386</v>
+        <v>667</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I18" s="3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K18" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>688</v>
+      </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
-      <c r="P18" s="3"/>
-[...14 lines deleted...]
-      <c r="AE18" s="3"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>326</v>
+        <v>179</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>749</v>
+        <v>371</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>1016</v>
+        <v>504</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I19" s="3" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
-      <c r="P19" s="3"/>
-[...14 lines deleted...]
-      <c r="AE19" s="3"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>327</v>
+        <v>180</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>749</v>
+        <v>372</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>1017</v>
+        <v>505</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I20" s="3" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>1402</v>
+        <v>689</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
-      <c r="P20" s="3"/>
-[...14 lines deleted...]
-      <c r="AE20" s="3"/>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>328</v>
+        <v>181</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>750</v>
+        <v>373</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>1018</v>
+        <v>506</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>1385</v>
+        <v>670</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I21" s="3" t="n">
-        <v>309</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L21" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>716</v>
+      </c>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
-      <c r="P21" s="3"/>
-[...14 lines deleted...]
-      <c r="AE21" s="3"/>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>329</v>
+        <v>182</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>749</v>
+        <v>374</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>1019</v>
+        <v>507</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>1391</v>
+        <v>675</v>
       </c>
       <c r="I22" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
-      <c r="P22" s="3"/>
-[...14 lines deleted...]
-      <c r="AE22" s="3"/>
     </row>
     <row r="23">
       <c r="A23" s="3" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>306</v>
+        <v>155</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>330</v>
+        <v>183</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>753</v>
+        <v>375</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>1020</v>
+        <v>508</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>1383</v>
+        <v>670</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>1393</v>
+        <v>677</v>
       </c>
       <c r="I23" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
-      <c r="P23" s="3"/>
-[...14 lines deleted...]
-      <c r="AE23" s="3"/>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>331</v>
+        <v>184</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>754</v>
+        <v>376</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>1021</v>
+        <v>509</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>1381</v>
+        <v>670</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>1393</v>
+        <v>677</v>
       </c>
       <c r="I24" s="3" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="L24" s="3"/>
+        <v>690</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>717</v>
+      </c>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
-      <c r="P24" s="3"/>
-[...14 lines deleted...]
-      <c r="AE24" s="3"/>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>332</v>
+        <v>185</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>755</v>
+        <v>377</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>1022</v>
+        <v>510</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>1381</v>
+        <v>672</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>1388</v>
+        <v>674</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
-      <c r="P25" s="3"/>
-[...14 lines deleted...]
-      <c r="AE25" s="3"/>
     </row>
     <row r="26">
       <c r="A26" s="3" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>333</v>
+        <v>186</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>756</v>
+        <v>378</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>1023</v>
+        <v>511</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I26" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K26" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>690</v>
+      </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
-      <c r="P26" s="3"/>
-[...14 lines deleted...]
-      <c r="AE26" s="3"/>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>334</v>
+        <v>187</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>757</v>
+        <v>378</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>1024</v>
+        <v>512</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>1388</v>
+        <v>677</v>
       </c>
       <c r="I27" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L27" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>706</v>
+      </c>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
-      <c r="P27" s="3"/>
-[...14 lines deleted...]
-      <c r="AE27" s="3"/>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>306</v>
+        <v>155</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>335</v>
+        <v>188</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>753</v>
+        <v>378</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>1025</v>
+        <v>512</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>1383</v>
+        <v>669</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>1393</v>
+        <v>676</v>
       </c>
       <c r="I28" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
-      <c r="P28" s="3"/>
-[...14 lines deleted...]
-      <c r="AE28" s="3"/>
     </row>
     <row r="29">
       <c r="A29" s="3" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>336</v>
+        <v>189</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>758</v>
+        <v>378</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>1026</v>
+        <v>512</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I29" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
-      <c r="P29" s="3"/>
-[...14 lines deleted...]
-      <c r="AE29" s="3"/>
     </row>
     <row r="30">
       <c r="A30" s="3" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>337</v>
+        <v>190</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>759</v>
+        <v>378</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>1027</v>
+        <v>512</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>1393</v>
+        <v>676</v>
       </c>
       <c r="I30" s="3" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
-      <c r="P30" s="3"/>
-[...14 lines deleted...]
-      <c r="AE30" s="3"/>
     </row>
     <row r="31">
       <c r="A31" s="3" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>338</v>
+        <v>191</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>760</v>
+        <v>378</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>1028</v>
+        <v>512</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>1381</v>
+        <v>669</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>1388</v>
+        <v>676</v>
       </c>
       <c r="I31" s="3" t="n">
-        <v>50000000</v>
+        <v>2</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
-      <c r="P31" s="3"/>
-[...14 lines deleted...]
-      <c r="AE31" s="3"/>
     </row>
     <row r="32">
       <c r="A32" s="3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>339</v>
+        <v>192</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>761</v>
+        <v>378</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>1029</v>
+        <v>512</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I32" s="3" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
-      <c r="P32" s="3"/>
-[...14 lines deleted...]
-      <c r="AE32" s="3"/>
     </row>
     <row r="33">
       <c r="A33" s="3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>340</v>
+        <v>193</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>762</v>
+        <v>378</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>1030</v>
+        <v>513</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I33" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
-      <c r="P33" s="3"/>
-[...14 lines deleted...]
-      <c r="AE33" s="3"/>
     </row>
     <row r="34">
       <c r="A34" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>341</v>
+        <v>194</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>763</v>
+        <v>378</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>1031</v>
+        <v>514</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>1386</v>
+        <v>669</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I34" s="3" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
-      <c r="P34" s="3"/>
-[...14 lines deleted...]
-      <c r="AE34" s="3"/>
     </row>
     <row r="35">
       <c r="A35" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>342</v>
+        <v>195</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>764</v>
+        <v>378</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>1032</v>
+        <v>512</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>1386</v>
+        <v>669</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I35" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
-      <c r="P35" s="3"/>
-[...14 lines deleted...]
-      <c r="AE35" s="3"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>343</v>
+        <v>196</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>765</v>
+        <v>379</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>1033</v>
+        <v>515</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I36" s="3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>1406</v>
+        <v>691</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
-      <c r="P36" s="3"/>
-[...14 lines deleted...]
-      <c r="AE36" s="3"/>
     </row>
     <row r="37">
       <c r="A37" s="3" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>305</v>
+        <v>158</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>344</v>
+        <v>197</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>766</v>
+        <v>373</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>1034</v>
+        <v>516</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>1390</v>
+        <v>675</v>
       </c>
       <c r="I37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
-      <c r="P37" s="3"/>
-[...14 lines deleted...]
-      <c r="AE37" s="3"/>
     </row>
     <row r="38">
       <c r="A38" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>345</v>
+        <v>198</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>767</v>
+        <v>380</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>1035</v>
+        <v>517</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>1381</v>
+        <v>669</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>1388</v>
+        <v>676</v>
       </c>
       <c r="I38" s="3" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K38" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>6</v>
+      </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
-      <c r="P38" s="3"/>
-[...14 lines deleted...]
-      <c r="AE38" s="3"/>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>346</v>
+        <v>199</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>768</v>
+        <v>381</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>1036</v>
+        <v>518</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I39" s="3" t="n">
-        <v>30003</v>
+        <v>1</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K39" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>7</v>
+      </c>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
-      <c r="P39" s="3"/>
-[...14 lines deleted...]
-      <c r="AE39" s="3"/>
     </row>
     <row r="40">
       <c r="A40" s="3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>302</v>
+        <v>157</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>347</v>
+        <v>200</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>768</v>
+        <v>382</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>1037</v>
+        <v>519</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>1385</v>
+        <v>672</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>1392</v>
+        <v>674</v>
       </c>
       <c r="I40" s="3" t="n">
-        <v>30003</v>
+        <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
-      <c r="P40" s="3"/>
-[...14 lines deleted...]
-      <c r="AE40" s="3"/>
     </row>
     <row r="41">
       <c r="A41" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>348</v>
+        <v>201</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>769</v>
+        <v>380</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>1038</v>
+        <v>517</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>1382</v>
+        <v>667</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I41" s="3" t="n">
-        <v>6916000</v>
+        <v>1</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K41" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>692</v>
+      </c>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
-      <c r="P41" s="3"/>
-[...14 lines deleted...]
-      <c r="AE41" s="3"/>
     </row>
     <row r="42">
       <c r="A42" s="3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>349</v>
+        <v>202</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>770</v>
+        <v>383</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>1039</v>
+        <v>520</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>1381</v>
+        <v>668</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>1393</v>
+        <v>679</v>
       </c>
       <c r="I42" s="3" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="L42" s="3"/>
+        <v>693</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>707</v>
+      </c>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
-      <c r="P42" s="3"/>
-[...14 lines deleted...]
-      <c r="AE42" s="3"/>
     </row>
     <row r="43">
       <c r="A43" s="3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>145</v>
+        <v>76</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>350</v>
+        <v>203</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>771</v>
+        <v>384</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>1040</v>
+        <v>521</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>1388</v>
+        <v>677</v>
       </c>
       <c r="I43" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
-      <c r="P43" s="3"/>
-[...14 lines deleted...]
-      <c r="AE43" s="3"/>
     </row>
     <row r="44">
       <c r="A44" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>351</v>
+        <v>204</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>772</v>
+        <v>357</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>1041</v>
+        <v>522</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I44" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
-      <c r="P44" s="3"/>
-[...14 lines deleted...]
-      <c r="AE44" s="3"/>
     </row>
     <row r="45">
       <c r="A45" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>352</v>
+        <v>205</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>773</v>
+        <v>385</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>1042</v>
+        <v>523</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I45" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>1408</v>
+        <v>688</v>
       </c>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
-      <c r="P45" s="3"/>
-[...14 lines deleted...]
-      <c r="AE45" s="3"/>
     </row>
     <row r="46">
       <c r="A46" s="3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>306</v>
+        <v>155</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>353</v>
+        <v>206</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>774</v>
+        <v>386</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>1043</v>
+        <v>524</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>1386</v>
+        <v>668</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>1391</v>
+        <v>679</v>
       </c>
       <c r="I46" s="3" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L46" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>707</v>
+      </c>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
-      <c r="P46" s="3"/>
-[...14 lines deleted...]
-      <c r="AE46" s="3"/>
     </row>
     <row r="47">
       <c r="A47" s="3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>354</v>
+        <v>207</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>775</v>
+        <v>387</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>1044</v>
+        <v>525</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>1386</v>
+        <v>667</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I47" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>1409</v>
+        <v>688</v>
       </c>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
-      <c r="P47" s="3"/>
-[...14 lines deleted...]
-      <c r="AE47" s="3"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>307</v>
+        <v>155</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>355</v>
+        <v>208</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>150</v>
+        <v>388</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>1045</v>
+        <v>526</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>1386</v>
+        <v>667</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I48" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K48" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>694</v>
+      </c>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
-      <c r="P48" s="3"/>
-[...14 lines deleted...]
-      <c r="AE48" s="3"/>
     </row>
     <row r="49">
       <c r="A49" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>356</v>
+        <v>209</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>776</v>
+        <v>389</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>1046</v>
+        <v>527</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>1384</v>
+        <v>672</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
-      <c r="P49" s="3"/>
-[...14 lines deleted...]
-      <c r="AE49" s="3"/>
     </row>
     <row r="50">
       <c r="A50" s="3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>357</v>
+        <v>210</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>777</v>
+        <v>390</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>1047</v>
+        <v>528</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>1382</v>
+        <v>670</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I50" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>1411</v>
+        <v>695</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
-      <c r="P50" s="3"/>
-[...14 lines deleted...]
-      <c r="AE50" s="3"/>
     </row>
     <row r="51">
       <c r="A51" s="3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>358</v>
+        <v>211</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>778</v>
+        <v>391</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>1048</v>
+        <v>529</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>1385</v>
+        <v>668</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>1392</v>
+        <v>675</v>
       </c>
       <c r="I51" s="3" t="n">
-        <v>2</v>
+        <v>7890000</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
-      <c r="P51" s="3"/>
-[...14 lines deleted...]
-      <c r="AE51" s="3"/>
     </row>
     <row r="52">
       <c r="A52" s="3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>154</v>
+        <v>99</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>304</v>
+        <v>155</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>359</v>
+        <v>212</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>779</v>
+        <v>392</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>1049</v>
+        <v>530</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>1385</v>
+        <v>670</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I52" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>1412</v>
+        <v>696</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
-      <c r="P52" s="3"/>
-[...14 lines deleted...]
-      <c r="AE52" s="3"/>
     </row>
     <row r="53">
       <c r="A53" s="3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>155</v>
+        <v>62</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>360</v>
+        <v>213</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>778</v>
+        <v>393</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>1050</v>
+        <v>531</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>1391</v>
+        <v>675</v>
       </c>
       <c r="I53" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
-      <c r="P53" s="3"/>
-[...14 lines deleted...]
-      <c r="AE53" s="3"/>
     </row>
     <row r="54">
       <c r="A54" s="3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>361</v>
+        <v>214</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>780</v>
+        <v>394</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>1051</v>
+        <v>532</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I54" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>24</v>
+        <v>688</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
-      <c r="P54" s="3"/>
-[...14 lines deleted...]
-      <c r="AE54" s="3"/>
     </row>
     <row r="55">
       <c r="A55" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>362</v>
+        <v>215</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>781</v>
+        <v>395</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>1052</v>
+        <v>533</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>1383</v>
+        <v>671</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I55" s="3" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
-      <c r="P55" s="3"/>
-[...14 lines deleted...]
-      <c r="AE55" s="3"/>
     </row>
     <row r="56">
       <c r="A56" s="3" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>363</v>
+        <v>216</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>782</v>
+        <v>396</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>1053</v>
+        <v>534</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>1382</v>
+        <v>670</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I56" s="3" t="n">
-        <v>8</v>
+        <v>678</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>1414</v>
-[...3 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
-      <c r="P56" s="3"/>
-[...14 lines deleted...]
-      <c r="AE56" s="3"/>
     </row>
     <row r="57">
       <c r="A57" s="3" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>783</v>
+        <v>397</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>1054</v>
+        <v>535</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>1393</v>
+        <v>674</v>
       </c>
       <c r="I57" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K57" s="3"/>
       <c r="L57" s="3"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
       <c r="O57" s="3"/>
-      <c r="P57" s="3"/>
-[...14 lines deleted...]
-      <c r="AE57" s="3"/>
     </row>
     <row r="58">
       <c r="A58" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B58" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C58" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="4" t="s">
-        <v>365</v>
+        <v>218</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>784</v>
+        <v>398</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>1055</v>
+        <v>536</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>1390</v>
+        <v>679</v>
       </c>
       <c r="I58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
-      <c r="P58" s="3"/>
-[...14 lines deleted...]
-      <c r="AE58" s="3"/>
     </row>
     <row r="59">
       <c r="A59" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>366</v>
+        <v>219</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>785</v>
+        <v>399</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>1056</v>
+        <v>537</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>1381</v>
+        <v>672</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>1393</v>
+        <v>674</v>
       </c>
       <c r="I59" s="3" t="n">
-        <v>1</v>
+        <v>437</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
-      <c r="P59" s="3"/>
-[...14 lines deleted...]
-      <c r="AE59" s="3"/>
     </row>
     <row r="60">
       <c r="A60" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>367</v>
+        <v>220</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>785</v>
+        <v>399</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>1057</v>
+        <v>538</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I60" s="3" t="n">
-        <v>3</v>
+        <v>437</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K60" s="3"/>
       <c r="L60" s="3"/>
       <c r="M60" s="3"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
-      <c r="P60" s="3"/>
-[...14 lines deleted...]
-      <c r="AE60" s="3"/>
     </row>
     <row r="61">
       <c r="A61" s="3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>368</v>
+        <v>221</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>786</v>
+        <v>400</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>1058</v>
+        <v>539</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>1382</v>
+        <v>670</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I61" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
-      <c r="P61" s="3"/>
-[...14 lines deleted...]
-      <c r="AE61" s="3"/>
     </row>
     <row r="62">
       <c r="A62" s="3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>369</v>
+        <v>222</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>785</v>
+        <v>401</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>1059</v>
+        <v>540</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I62" s="3" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K62" s="3"/>
       <c r="L62" s="3"/>
       <c r="M62" s="3"/>
       <c r="N62" s="3"/>
       <c r="O62" s="3"/>
-      <c r="P62" s="3"/>
-[...14 lines deleted...]
-      <c r="AE62" s="3"/>
     </row>
     <row r="63">
       <c r="A63" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>151</v>
+        <v>100</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>370</v>
+        <v>223</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>787</v>
+        <v>402</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>1060</v>
+        <v>541</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I63" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>1417</v>
+        <v>698</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
-      <c r="P63" s="3"/>
-[...14 lines deleted...]
-      <c r="AE63" s="3"/>
     </row>
     <row r="64">
       <c r="A64" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>371</v>
+        <v>224</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>788</v>
+        <v>403</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>1061</v>
+        <v>542</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>1382</v>
+        <v>667</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I64" s="3" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>1</v>
+        <v>699</v>
       </c>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
-      <c r="P64" s="3"/>
-[...14 lines deleted...]
-      <c r="AE64" s="3"/>
     </row>
     <row r="65">
       <c r="A65" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>162</v>
+        <v>107</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>372</v>
+        <v>225</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>789</v>
+        <v>404</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>1062</v>
+        <v>543</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>1384</v>
+        <v>672</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I65" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>16</v>
+        <v>700</v>
       </c>
       <c r="L65" s="3"/>
       <c r="M65" s="3"/>
       <c r="N65" s="3"/>
       <c r="O65" s="3"/>
-      <c r="P65" s="3"/>
-[...14 lines deleted...]
-      <c r="AE65" s="3"/>
     </row>
     <row r="66">
       <c r="A66" s="3" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>373</v>
+        <v>226</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>789</v>
+        <v>356</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>1062</v>
+        <v>544</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>1418</v>
-[...3 lines deleted...]
-      </c>
+        <v>700</v>
+      </c>
+      <c r="L66" s="3"/>
       <c r="M66" s="3"/>
       <c r="N66" s="3"/>
       <c r="O66" s="3"/>
-      <c r="P66" s="3"/>
-[...14 lines deleted...]
-      <c r="AE66" s="3"/>
     </row>
     <row r="67">
       <c r="A67" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>305</v>
+        <v>157</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>374</v>
+        <v>227</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>790</v>
+        <v>405</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>1063</v>
+        <v>545</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I67" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K67" s="3"/>
       <c r="L67" s="3"/>
       <c r="M67" s="3"/>
       <c r="N67" s="3"/>
       <c r="O67" s="3"/>
-      <c r="P67" s="3"/>
-[...14 lines deleted...]
-      <c r="AE67" s="3"/>
     </row>
     <row r="68">
       <c r="A68" s="3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>375</v>
+        <v>228</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>791</v>
+        <v>406</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>1064</v>
+        <v>546</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>1383</v>
+        <v>671</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I68" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K68" s="3"/>
       <c r="L68" s="3"/>
       <c r="M68" s="3"/>
       <c r="N68" s="3"/>
       <c r="O68" s="3"/>
-      <c r="P68" s="3"/>
-[...14 lines deleted...]
-      <c r="AE68" s="3"/>
     </row>
     <row r="69">
       <c r="A69" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>163</v>
+        <v>109</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>376</v>
+        <v>229</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>792</v>
+        <v>407</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>1065</v>
+        <v>547</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>1381</v>
+        <v>669</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>1388</v>
+        <v>676</v>
       </c>
       <c r="I69" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
-      <c r="P69" s="3"/>
-[...14 lines deleted...]
-      <c r="AE69" s="3"/>
     </row>
     <row r="70">
       <c r="A70" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>155</v>
+        <v>110</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>304</v>
+        <v>155</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>377</v>
+        <v>230</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>744</v>
+        <v>407</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>1066</v>
+        <v>548</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>1391</v>
+        <v>675</v>
       </c>
       <c r="I70" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K70" s="3"/>
       <c r="L70" s="3"/>
       <c r="M70" s="3"/>
       <c r="N70" s="3"/>
       <c r="O70" s="3"/>
-      <c r="P70" s="3"/>
-[...14 lines deleted...]
-      <c r="AE70" s="3"/>
     </row>
     <row r="71">
       <c r="A71" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>378</v>
+        <v>231</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>793</v>
+        <v>408</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>1067</v>
+        <v>549</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>1383</v>
+        <v>671</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I71" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
-      <c r="P71" s="3"/>
-[...14 lines deleted...]
-      <c r="AE71" s="3"/>
     </row>
     <row r="72">
       <c r="A72" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>137</v>
+        <v>76</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>379</v>
+        <v>232</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>794</v>
+        <v>407</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>1068</v>
+        <v>550</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>1386</v>
+        <v>667</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I72" s="3" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
       <c r="M72" s="3"/>
       <c r="N72" s="3"/>
       <c r="O72" s="3"/>
-      <c r="P72" s="3"/>
-[...14 lines deleted...]
-      <c r="AE72" s="3"/>
     </row>
     <row r="73">
       <c r="A73" s="3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>380</v>
+        <v>233</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>795</v>
+        <v>409</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>1069</v>
+        <v>551</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I73" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>9</v>
+        <v>701</v>
       </c>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
-      <c r="P73" s="3"/>
-[...14 lines deleted...]
-      <c r="AE73" s="3"/>
     </row>
     <row r="74">
       <c r="A74" s="3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>166</v>
+        <v>74</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>381</v>
+        <v>234</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>795</v>
+        <v>409</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>1070</v>
+        <v>551</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>1392</v>
+        <v>679</v>
       </c>
       <c r="I74" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
       <c r="N74" s="3"/>
       <c r="O74" s="3"/>
-      <c r="P74" s="3"/>
-[...14 lines deleted...]
-      <c r="AE74" s="3"/>
     </row>
     <row r="75">
       <c r="A75" s="3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>382</v>
+        <v>235</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>796</v>
+        <v>409</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>1071</v>
+        <v>552</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>1382</v>
+        <v>667</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I75" s="3" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K75" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>702</v>
+      </c>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
-      <c r="P75" s="3"/>
-[...14 lines deleted...]
-      <c r="AE75" s="3"/>
     </row>
     <row r="76">
       <c r="A76" s="3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>167</v>
+        <v>76</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>383</v>
+        <v>236</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>797</v>
+        <v>409</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>1072</v>
+        <v>553</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>1390</v>
+        <v>677</v>
       </c>
       <c r="I76" s="3" t="n">
-        <v>141779</v>
+        <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K76" s="3"/>
       <c r="L76" s="3"/>
       <c r="M76" s="3"/>
       <c r="N76" s="3"/>
       <c r="O76" s="3"/>
-      <c r="P76" s="3"/>
-[...14 lines deleted...]
-      <c r="AE76" s="3"/>
     </row>
     <row r="77">
       <c r="A77" s="3" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>384</v>
+        <v>237</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>795</v>
+        <v>410</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>1070</v>
+        <v>554</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I77" s="3" t="n">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>15</v>
+        <v>700</v>
       </c>
       <c r="L77" s="3"/>
       <c r="M77" s="3"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
-      <c r="P77" s="3"/>
-[...14 lines deleted...]
-      <c r="AE77" s="3"/>
     </row>
     <row r="78">
       <c r="A78" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>385</v>
+        <v>238</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>798</v>
+        <v>411</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>1073</v>
+        <v>555</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>1382</v>
+        <v>672</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>1389</v>
+        <v>674</v>
       </c>
       <c r="I78" s="3" t="n">
-        <v>302</v>
+        <v>4</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K78" s="3"/>
       <c r="L78" s="3"/>
       <c r="M78" s="3"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
-      <c r="P78" s="3"/>
-[...14 lines deleted...]
-      <c r="AE78" s="3"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>169</v>
+        <v>111</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>307</v>
+        <v>155</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>799</v>
+        <v>412</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>1074</v>
+        <v>556</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>1383</v>
+        <v>671</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I79" s="3" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K79" s="3"/>
       <c r="L79" s="3"/>
       <c r="M79" s="3"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
-      <c r="P79" s="3"/>
-[...14 lines deleted...]
-      <c r="AE79" s="3"/>
     </row>
     <row r="80">
       <c r="A80" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>387</v>
+        <v>240</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>800</v>
+        <v>413</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>1075</v>
+        <v>557</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I80" s="3" t="n">
-        <v>17695</v>
+        <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K80" s="3"/>
       <c r="L80" s="3"/>
       <c r="M80" s="3"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3"/>
-      <c r="P80" s="3"/>
-[...14 lines deleted...]
-      <c r="AE80" s="3"/>
     </row>
     <row r="81">
       <c r="A81" s="3" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>388</v>
+        <v>241</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>800</v>
+        <v>360</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>1076</v>
+        <v>558</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>1384</v>
+        <v>670</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I81" s="3" t="n">
-        <v>17695</v>
+        <v>1</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K81" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>703</v>
+      </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
-      <c r="P81" s="3"/>
-[...14 lines deleted...]
-      <c r="AE81" s="3"/>
     </row>
     <row r="82">
       <c r="A82" s="3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>389</v>
+        <v>242</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>801</v>
+        <v>414</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>1077</v>
+        <v>559</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>1381</v>
+        <v>672</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>1393</v>
+        <v>674</v>
       </c>
       <c r="I82" s="3" t="n">
-        <v>1500000</v>
+        <v>2</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K82" s="3"/>
       <c r="L82" s="3"/>
       <c r="M82" s="3"/>
       <c r="N82" s="3"/>
       <c r="O82" s="3"/>
-      <c r="P82" s="3"/>
-[...14 lines deleted...]
-      <c r="AE82" s="3"/>
     </row>
     <row r="83">
       <c r="A83" s="3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>390</v>
+        <v>243</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>802</v>
+        <v>415</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>1078</v>
+        <v>560</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>1390</v>
+        <v>679</v>
       </c>
       <c r="I83" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
       <c r="M83" s="3"/>
       <c r="N83" s="3"/>
       <c r="O83" s="3"/>
-      <c r="P83" s="3"/>
-[...14 lines deleted...]
-      <c r="AE83" s="3"/>
     </row>
     <row r="84">
       <c r="A84" s="3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>391</v>
+        <v>244</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>803</v>
+        <v>416</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>1079</v>
+        <v>561</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>1383</v>
+        <v>669</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>1390</v>
+        <v>676</v>
       </c>
       <c r="I84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K84" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>698</v>
+      </c>
       <c r="L84" s="3"/>
       <c r="M84" s="3"/>
       <c r="N84" s="3"/>
       <c r="O84" s="3"/>
-      <c r="P84" s="3"/>
-[...14 lines deleted...]
-      <c r="AE84" s="3"/>
     </row>
     <row r="85">
       <c r="A85" s="3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>171</v>
+        <v>76</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>392</v>
+        <v>245</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>804</v>
+        <v>417</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>1080</v>
+        <v>562</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
-      <c r="P85" s="3"/>
-[...14 lines deleted...]
-      <c r="AE85" s="3"/>
     </row>
     <row r="86">
       <c r="A86" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>393</v>
+        <v>246</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>805</v>
+        <v>418</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>1081</v>
+        <v>563</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>1386</v>
+        <v>670</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I86" s="3" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K86" s="3"/>
       <c r="L86" s="3"/>
       <c r="M86" s="3"/>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
-      <c r="P86" s="3"/>
-[...14 lines deleted...]
-      <c r="AE86" s="3"/>
     </row>
     <row r="87">
       <c r="A87" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>155</v>
+        <v>74</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>302</v>
+        <v>157</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>394</v>
+        <v>247</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>806</v>
+        <v>419</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>1082</v>
+        <v>564</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>1391</v>
+        <v>679</v>
       </c>
       <c r="I87" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K87" s="3"/>
       <c r="L87" s="3"/>
       <c r="M87" s="3"/>
       <c r="N87" s="3"/>
       <c r="O87" s="3"/>
-      <c r="P87" s="3"/>
-[...14 lines deleted...]
-      <c r="AE87" s="3"/>
     </row>
     <row r="88">
       <c r="A88" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>172</v>
+        <v>76</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>395</v>
+        <v>248</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>806</v>
+        <v>420</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>1083</v>
+        <v>565</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>1393</v>
+        <v>677</v>
       </c>
       <c r="I88" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K88" s="3"/>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
       <c r="N88" s="3"/>
       <c r="O88" s="3"/>
-      <c r="P88" s="3"/>
-[...14 lines deleted...]
-      <c r="AE88" s="3"/>
     </row>
     <row r="89">
       <c r="A89" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>396</v>
+        <v>249</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>806</v>
+        <v>360</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>1082</v>
+        <v>566</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I89" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K89" s="3"/>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
       <c r="N89" s="3"/>
       <c r="O89" s="3"/>
-      <c r="P89" s="3"/>
-[...14 lines deleted...]
-      <c r="AE89" s="3"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>171</v>
+        <v>71</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>304</v>
+        <v>155</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>397</v>
+        <v>250</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>744</v>
+        <v>421</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>1084</v>
+        <v>567</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>1384</v>
+        <v>671</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I90" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K90" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>704</v>
+      </c>
       <c r="L90" s="3"/>
       <c r="M90" s="3"/>
       <c r="N90" s="3"/>
       <c r="O90" s="3"/>
-      <c r="P90" s="3"/>
-[...14 lines deleted...]
-      <c r="AE90" s="3"/>
     </row>
     <row r="91">
       <c r="A91" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>173</v>
+        <v>78</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>398</v>
+        <v>251</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>807</v>
+        <v>360</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>1085</v>
+        <v>568</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>1385</v>
+        <v>670</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I91" s="3" t="n">
-        <v>13</v>
+        <v>18700000</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K91" s="3"/>
       <c r="L91" s="3"/>
       <c r="M91" s="3"/>
       <c r="N91" s="3"/>
       <c r="O91" s="3"/>
-      <c r="P91" s="3"/>
-[...14 lines deleted...]
-      <c r="AE91" s="3"/>
     </row>
     <row r="92">
       <c r="A92" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>174</v>
+        <v>115</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>399</v>
+        <v>252</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>807</v>
+        <v>422</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>1086</v>
+        <v>569</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I92" s="3" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K92" s="3"/>
       <c r="L92" s="3"/>
       <c r="M92" s="3"/>
       <c r="N92" s="3"/>
       <c r="O92" s="3"/>
-      <c r="P92" s="3"/>
-[...14 lines deleted...]
-      <c r="AE92" s="3"/>
     </row>
     <row r="93">
       <c r="A93" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>175</v>
+        <v>110</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>400</v>
+        <v>253</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>807</v>
+        <v>422</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>1087</v>
+        <v>570</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>1385</v>
+        <v>668</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>1392</v>
+        <v>675</v>
       </c>
       <c r="I93" s="3" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K93" s="3"/>
       <c r="L93" s="3"/>
       <c r="M93" s="3"/>
       <c r="N93" s="3"/>
       <c r="O93" s="3"/>
-      <c r="P93" s="3"/>
-[...14 lines deleted...]
-      <c r="AE93" s="3"/>
     </row>
     <row r="94">
       <c r="A94" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>401</v>
+        <v>254</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>807</v>
+        <v>393</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>1088</v>
+        <v>571</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>1385</v>
+        <v>672</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>1392</v>
+        <v>679</v>
       </c>
       <c r="I94" s="3" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K94" s="3"/>
       <c r="L94" s="3"/>
       <c r="M94" s="3"/>
       <c r="N94" s="3"/>
       <c r="O94" s="3"/>
-      <c r="P94" s="3"/>
-[...14 lines deleted...]
-      <c r="AE94" s="3"/>
     </row>
     <row r="95">
       <c r="A95" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>177</v>
+        <v>117</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>402</v>
+        <v>255</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>807</v>
+        <v>423</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>1089</v>
+        <v>572</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>1385</v>
+        <v>670</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I95" s="3" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>1403</v>
+        <v>705</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3"/>
       <c r="N95" s="3"/>
       <c r="O95" s="3"/>
-      <c r="P95" s="3"/>
-[...14 lines deleted...]
-      <c r="AE95" s="3"/>
     </row>
     <row r="96">
       <c r="A96" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>403</v>
+        <v>256</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>807</v>
+        <v>422</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>1085</v>
+        <v>573</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>1389</v>
+        <v>676</v>
       </c>
       <c r="I96" s="3" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K96" s="3"/>
       <c r="L96" s="3"/>
       <c r="M96" s="3"/>
       <c r="N96" s="3"/>
       <c r="O96" s="3"/>
-      <c r="P96" s="3"/>
-[...14 lines deleted...]
-      <c r="AE96" s="3"/>
     </row>
     <row r="97">
       <c r="A97" s="3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>404</v>
+        <v>257</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>808</v>
+        <v>424</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>1090</v>
+        <v>574</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>1390</v>
+        <v>675</v>
       </c>
       <c r="I97" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>1409</v>
+        <v>701</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
-      <c r="P97" s="3"/>
-[...14 lines deleted...]
-      <c r="AE97" s="3"/>
     </row>
     <row r="98">
       <c r="A98" s="3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>179</v>
+        <v>95</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>405</v>
+        <v>258</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>809</v>
+        <v>422</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>1091</v>
+        <v>575</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>1388</v>
+        <v>678</v>
       </c>
       <c r="I98" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K98" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K98" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="L98" s="3"/>
       <c r="M98" s="3"/>
       <c r="N98" s="3"/>
       <c r="O98" s="3"/>
-      <c r="P98" s="3"/>
-[...14 lines deleted...]
-      <c r="AE98" s="3"/>
     </row>
     <row r="99">
       <c r="A99" s="3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>406</v>
+        <v>259</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>809</v>
+        <v>425</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>1092</v>
+        <v>576</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>1381</v>
+        <v>668</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>1388</v>
+        <v>675</v>
       </c>
       <c r="I99" s="3" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K99" s="3"/>
       <c r="L99" s="3"/>
       <c r="M99" s="3"/>
       <c r="N99" s="3"/>
       <c r="O99" s="3"/>
-      <c r="P99" s="3"/>
-[...14 lines deleted...]
-      <c r="AE99" s="3"/>
     </row>
     <row r="100">
       <c r="A100" s="3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>306</v>
+        <v>158</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>407</v>
+        <v>260</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>810</v>
+        <v>360</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>1093</v>
+        <v>577</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>1382</v>
+        <v>670</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I100" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="n">
         <v>2</v>
       </c>
-      <c r="J100" s="3" t="n">
-[...3 lines deleted...]
-      <c r="L100" s="3"/>
+      <c r="K100" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L100" s="4" t="s">
+        <v>21</v>
+      </c>
       <c r="M100" s="3"/>
       <c r="N100" s="3"/>
       <c r="O100" s="3"/>
-      <c r="P100" s="3"/>
-[...14 lines deleted...]
-      <c r="AE100" s="3"/>
     </row>
     <row r="101">
       <c r="A101" s="3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>303</v>
+        <v>160</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>408</v>
+        <v>261</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>744</v>
+        <v>426</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>1094</v>
+        <v>578</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>1382</v>
+        <v>667</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I101" s="3" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>1423</v>
+        <v>703</v>
       </c>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
-      <c r="P101" s="3"/>
-[...14 lines deleted...]
-      <c r="AE101" s="3"/>
     </row>
     <row r="102">
       <c r="A102" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>409</v>
+        <v>262</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>811</v>
+        <v>427</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>1095</v>
+        <v>579</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>1383</v>
+        <v>671</v>
       </c>
       <c r="H102" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I102" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>1428</v>
+        <v>704</v>
       </c>
       <c r="L102" s="3"/>
       <c r="M102" s="3"/>
       <c r="N102" s="3"/>
       <c r="O102" s="3"/>
-      <c r="P102" s="3"/>
-[...14 lines deleted...]
-      <c r="AE102" s="3"/>
     </row>
     <row r="103">
       <c r="A103" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>160</v>
+        <v>121</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>410</v>
+        <v>263</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>744</v>
+        <v>387</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>1096</v>
+        <v>580</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>1382</v>
+        <v>672</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>1389</v>
+        <v>679</v>
       </c>
       <c r="I103" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K103" s="3"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
-      <c r="P103" s="3"/>
-[...14 lines deleted...]
-      <c r="AE103" s="3"/>
     </row>
     <row r="104">
       <c r="A104" s="3" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>306</v>
+        <v>157</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>411</v>
+        <v>264</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>812</v>
+        <v>428</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>1097</v>
+        <v>581</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>1388</v>
+        <v>678</v>
       </c>
       <c r="I104" s="3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>1429</v>
+        <v>700</v>
       </c>
       <c r="L104" s="3"/>
       <c r="M104" s="3"/>
       <c r="N104" s="3"/>
       <c r="O104" s="3"/>
-      <c r="P104" s="3"/>
-[...14 lines deleted...]
-      <c r="AE104" s="3"/>
     </row>
     <row r="105">
       <c r="A105" s="3" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>171</v>
+        <v>73</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>412</v>
+        <v>265</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>811</v>
+        <v>429</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>1098</v>
+        <v>582</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>1384</v>
+        <v>672</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>1389</v>
+        <v>674</v>
       </c>
       <c r="I105" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K105" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K105" s="4" t="s">
+        <v>706</v>
+      </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
       <c r="N105" s="3"/>
       <c r="O105" s="3"/>
-      <c r="P105" s="3"/>
-[...14 lines deleted...]
-      <c r="AE105" s="3"/>
     </row>
     <row r="106">
       <c r="A106" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>305</v>
+        <v>158</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>413</v>
+        <v>266</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>813</v>
+        <v>430</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>1099</v>
+        <v>583</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>1382</v>
+        <v>667</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I106" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K106" s="3"/>
       <c r="L106" s="3"/>
       <c r="M106" s="3"/>
       <c r="N106" s="3"/>
       <c r="O106" s="3"/>
-      <c r="P106" s="3"/>
-[...14 lines deleted...]
-      <c r="AE106" s="3"/>
     </row>
     <row r="107">
       <c r="A107" s="3" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>302</v>
+        <v>160</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>414</v>
+        <v>267</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>814</v>
+        <v>69</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>1100</v>
+        <v>584</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>1385</v>
+        <v>672</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>1392</v>
+        <v>674</v>
       </c>
       <c r="I107" s="3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K107" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K107" s="4" t="s">
+        <v>8</v>
+      </c>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
       <c r="N107" s="3"/>
       <c r="O107" s="3"/>
-      <c r="P107" s="3"/>
-[...14 lines deleted...]
-      <c r="AE107" s="3"/>
     </row>
     <row r="108">
       <c r="A108" s="3" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>168</v>
+        <v>79</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>415</v>
+        <v>268</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>814</v>
+        <v>431</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>1101</v>
+        <v>585</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I108" s="3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K108" s="3"/>
       <c r="L108" s="3"/>
       <c r="M108" s="3"/>
       <c r="N108" s="3"/>
       <c r="O108" s="3"/>
-      <c r="P108" s="3"/>
-[...14 lines deleted...]
-      <c r="AE108" s="3"/>
     </row>
     <row r="109">
       <c r="A109" s="3" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>416</v>
+        <v>269</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>815</v>
+        <v>432</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>1102</v>
+        <v>586</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I109" s="3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K109" s="3"/>
       <c r="L109" s="3"/>
       <c r="M109" s="3"/>
       <c r="N109" s="3"/>
       <c r="O109" s="3"/>
-      <c r="P109" s="3"/>
-[...14 lines deleted...]
-      <c r="AE109" s="3"/>
     </row>
     <row r="110">
       <c r="A110" s="3" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>417</v>
+        <v>270</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>814</v>
+        <v>433</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>1100</v>
+        <v>587</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>1385</v>
+        <v>672</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>1392</v>
+        <v>674</v>
       </c>
       <c r="I110" s="3" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K110" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>699</v>
+      </c>
       <c r="L110" s="3"/>
       <c r="M110" s="3"/>
       <c r="N110" s="3"/>
       <c r="O110" s="3"/>
-      <c r="P110" s="3"/>
-[...14 lines deleted...]
-      <c r="AE110" s="3"/>
     </row>
     <row r="111">
       <c r="A111" s="3" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>306</v>
+        <v>155</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>418</v>
+        <v>271</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>816</v>
+        <v>434</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>1103</v>
+        <v>588</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>1383</v>
+        <v>670</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>1390</v>
+        <v>677</v>
       </c>
       <c r="I111" s="3" t="n">
-        <v>2100004</v>
+        <v>3</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K111" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>707</v>
+      </c>
       <c r="L111" s="3"/>
       <c r="M111" s="3"/>
       <c r="N111" s="3"/>
       <c r="O111" s="3"/>
-      <c r="P111" s="3"/>
-[...14 lines deleted...]
-      <c r="AE111" s="3"/>
     </row>
     <row r="112">
       <c r="A112" s="3" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>185</v>
+        <v>124</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>419</v>
+        <v>272</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>817</v>
+        <v>435</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>1104</v>
+        <v>589</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>1388</v>
+        <v>678</v>
       </c>
       <c r="I112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K112" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>708</v>
+      </c>
       <c r="L112" s="3"/>
       <c r="M112" s="3"/>
       <c r="N112" s="3"/>
       <c r="O112" s="3"/>
-      <c r="P112" s="3"/>
-[...14 lines deleted...]
-      <c r="AE112" s="3"/>
     </row>
     <row r="113">
       <c r="A113" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>307</v>
+        <v>157</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>420</v>
+        <v>273</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>137</v>
+        <v>436</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>1105</v>
+        <v>590</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>1386</v>
+        <v>672</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I113" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>28</v>
+        <v>709</v>
       </c>
       <c r="L113" s="3"/>
       <c r="M113" s="3"/>
       <c r="N113" s="3"/>
       <c r="O113" s="3"/>
-      <c r="P113" s="3"/>
-[...14 lines deleted...]
-      <c r="AE113" s="3"/>
     </row>
     <row r="114">
       <c r="A114" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>306</v>
+        <v>156</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>421</v>
+        <v>274</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>818</v>
+        <v>432</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>1106</v>
+        <v>591</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>1390</v>
+        <v>675</v>
       </c>
       <c r="I114" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K114" s="3"/>
       <c r="L114" s="3"/>
       <c r="M114" s="3"/>
       <c r="N114" s="3"/>
       <c r="O114" s="3"/>
-      <c r="P114" s="3"/>
-[...14 lines deleted...]
-      <c r="AE114" s="3"/>
     </row>
     <row r="115">
       <c r="A115" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>187</v>
+        <v>95</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>304</v>
+        <v>156</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>422</v>
+        <v>275</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>819</v>
+        <v>432</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>1107</v>
+        <v>591</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I115" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K115" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>710</v>
+      </c>
       <c r="L115" s="3"/>
       <c r="M115" s="3"/>
       <c r="N115" s="3"/>
       <c r="O115" s="3"/>
-      <c r="P115" s="3"/>
-[...14 lines deleted...]
-      <c r="AE115" s="3"/>
     </row>
     <row r="116">
       <c r="A116" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>188</v>
+        <v>62</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>423</v>
+        <v>276</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>820</v>
+        <v>437</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>1108</v>
+        <v>592</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>1390</v>
+        <v>675</v>
       </c>
       <c r="I116" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K116" s="3"/>
       <c r="L116" s="3"/>
       <c r="M116" s="3"/>
       <c r="N116" s="3"/>
       <c r="O116" s="3"/>
-      <c r="P116" s="3"/>
-[...14 lines deleted...]
-      <c r="AE116" s="3"/>
     </row>
     <row r="117">
       <c r="A117" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>424</v>
+        <v>277</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>821</v>
+        <v>438</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>1109</v>
+        <v>593</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>1391</v>
+        <v>679</v>
       </c>
       <c r="I117" s="3" t="n">
         <v>5</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>1431</v>
+        <v>711</v>
       </c>
       <c r="L117" s="3"/>
       <c r="M117" s="3"/>
       <c r="N117" s="3"/>
       <c r="O117" s="3"/>
-      <c r="P117" s="3"/>
-[...14 lines deleted...]
-      <c r="AE117" s="3"/>
     </row>
     <row r="118">
       <c r="A118" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>425</v>
+        <v>278</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>822</v>
+        <v>380</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>1110</v>
+        <v>594</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>1382</v>
+        <v>668</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>1389</v>
+        <v>675</v>
       </c>
       <c r="I118" s="3" t="n">
-        <v>20000</v>
+        <v>1</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K118" s="3"/>
       <c r="L118" s="3"/>
       <c r="M118" s="3"/>
       <c r="N118" s="3"/>
       <c r="O118" s="3"/>
-      <c r="P118" s="3"/>
-[...14 lines deleted...]
-      <c r="AE118" s="3"/>
     </row>
     <row r="119">
       <c r="A119" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>305</v>
+        <v>158</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>426</v>
+        <v>279</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>823</v>
+        <v>439</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>1111</v>
+        <v>595</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K119" s="3"/>
       <c r="L119" s="3"/>
       <c r="M119" s="3"/>
       <c r="N119" s="3"/>
       <c r="O119" s="3"/>
-      <c r="P119" s="3"/>
-[...14 lines deleted...]
-      <c r="AE119" s="3"/>
     </row>
     <row r="120">
       <c r="A120" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>427</v>
+        <v>280</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>824</v>
+        <v>439</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>1112</v>
+        <v>596</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>1386</v>
+        <v>669</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I120" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K120" s="3"/>
       <c r="L120" s="3"/>
       <c r="M120" s="3"/>
       <c r="N120" s="3"/>
       <c r="O120" s="3"/>
-      <c r="P120" s="3"/>
-[...14 lines deleted...]
-      <c r="AE120" s="3"/>
     </row>
     <row r="121">
       <c r="A121" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>428</v>
+        <v>281</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>749</v>
+        <v>440</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>1113</v>
+        <v>597</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>1385</v>
+        <v>672</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>1392</v>
+        <v>674</v>
       </c>
       <c r="I121" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K121" s="3"/>
       <c r="L121" s="3"/>
       <c r="M121" s="3"/>
       <c r="N121" s="3"/>
       <c r="O121" s="3"/>
-      <c r="P121" s="3"/>
-[...14 lines deleted...]
-      <c r="AE121" s="3"/>
     </row>
     <row r="122">
       <c r="A122" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>429</v>
+        <v>282</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>825</v>
+        <v>362</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>1114</v>
+        <v>598</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>1385</v>
+        <v>668</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>1392</v>
+        <v>675</v>
       </c>
       <c r="I122" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K122" s="3"/>
       <c r="L122" s="3"/>
       <c r="M122" s="3"/>
       <c r="N122" s="3"/>
       <c r="O122" s="3"/>
-      <c r="P122" s="3"/>
-[...14 lines deleted...]
-      <c r="AE122" s="3"/>
     </row>
     <row r="123">
       <c r="A123" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>168</v>
+        <v>66</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>430</v>
+        <v>283</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>826</v>
+        <v>441</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>1115</v>
+        <v>599</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>1383</v>
+        <v>670</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>1390</v>
+        <v>677</v>
       </c>
       <c r="I123" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>1433</v>
-[...1 lines deleted...]
-      <c r="L123" s="3"/>
+        <v>4</v>
+      </c>
+      <c r="L123" s="4" t="s">
+        <v>718</v>
+      </c>
       <c r="M123" s="3"/>
       <c r="N123" s="3"/>
       <c r="O123" s="3"/>
-      <c r="P123" s="3"/>
-[...14 lines deleted...]
-      <c r="AE123" s="3"/>
     </row>
     <row r="124">
       <c r="A124" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>431</v>
+        <v>284</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>825</v>
+        <v>442</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>1114</v>
+        <v>600</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>1384</v>
+        <v>671</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I124" s="3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K124" s="3"/>
       <c r="L124" s="3"/>
       <c r="M124" s="3"/>
       <c r="N124" s="3"/>
       <c r="O124" s="3"/>
-      <c r="P124" s="3"/>
-[...14 lines deleted...]
-      <c r="AE124" s="3"/>
     </row>
     <row r="125">
       <c r="A125" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>192</v>
+        <v>107</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>432</v>
+        <v>285</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>827</v>
+        <v>443</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>1116</v>
+        <v>601</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H125" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I125" s="3" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>1460</v>
+        <v>712</v>
       </c>
       <c r="M125" s="3"/>
       <c r="N125" s="3"/>
       <c r="O125" s="3"/>
-      <c r="P125" s="3"/>
-[...14 lines deleted...]
-      <c r="AE125" s="3"/>
     </row>
     <row r="126">
       <c r="A126" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>433</v>
+        <v>286</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>828</v>
+        <v>444</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>1117</v>
+        <v>602</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I126" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K126" s="3"/>
       <c r="L126" s="3"/>
       <c r="M126" s="3"/>
       <c r="N126" s="3"/>
       <c r="O126" s="3"/>
-      <c r="P126" s="3"/>
-[...14 lines deleted...]
-      <c r="AE126" s="3"/>
     </row>
     <row r="127">
       <c r="A127" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>434</v>
+        <v>287</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>829</v>
+        <v>445</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>1118</v>
+        <v>603</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>1390</v>
+        <v>675</v>
       </c>
       <c r="I127" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K127" s="3"/>
       <c r="L127" s="3"/>
       <c r="M127" s="3"/>
       <c r="N127" s="3"/>
       <c r="O127" s="3"/>
-      <c r="P127" s="3"/>
-[...14 lines deleted...]
-      <c r="AE127" s="3"/>
     </row>
     <row r="128">
       <c r="A128" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>193</v>
+        <v>127</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>435</v>
+        <v>288</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>829</v>
+        <v>446</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>1118</v>
+        <v>604</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>1385</v>
+        <v>668</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>1392</v>
+        <v>679</v>
       </c>
       <c r="I128" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K128" s="4" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="L128" s="3"/>
       <c r="M128" s="3"/>
       <c r="N128" s="3"/>
       <c r="O128" s="3"/>
-      <c r="P128" s="3"/>
-[...14 lines deleted...]
-      <c r="AE128" s="3"/>
     </row>
     <row r="129">
       <c r="A129" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>194</v>
+        <v>133</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>436</v>
+        <v>289</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>829</v>
+        <v>362</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>1118</v>
+        <v>605</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>1385</v>
+        <v>668</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>1392</v>
+        <v>675</v>
       </c>
       <c r="I129" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K129" s="3"/>
+      <c r="L129" s="3"/>
       <c r="M129" s="3"/>
       <c r="N129" s="3"/>
       <c r="O129" s="3"/>
-      <c r="P129" s="3"/>
-[...14 lines deleted...]
-      <c r="AE129" s="3"/>
     </row>
     <row r="130">
       <c r="A130" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>192</v>
+        <v>102</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>437</v>
+        <v>290</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>829</v>
+        <v>447</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>1118</v>
+        <v>606</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I130" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K130" s="4" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="L130" s="3"/>
       <c r="M130" s="3"/>
       <c r="N130" s="3"/>
       <c r="O130" s="3"/>
-      <c r="P130" s="3"/>
-[...14 lines deleted...]
-      <c r="AE130" s="3"/>
     </row>
     <row r="131">
       <c r="A131" s="3" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>438</v>
+        <v>291</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>830</v>
+        <v>448</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>1119</v>
+        <v>607</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>1383</v>
+        <v>670</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>1390</v>
+        <v>677</v>
       </c>
       <c r="I131" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K131" s="4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="3"/>
       <c r="N131" s="3"/>
       <c r="O131" s="3"/>
-      <c r="P131" s="3"/>
-[...14 lines deleted...]
-      <c r="AE131" s="3"/>
     </row>
     <row r="132">
       <c r="A132" s="3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>439</v>
+        <v>292</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>831</v>
+        <v>449</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>1120</v>
+        <v>608</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>1390</v>
+        <v>679</v>
       </c>
       <c r="I132" s="3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K132" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K132" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3"/>
       <c r="N132" s="3"/>
       <c r="O132" s="3"/>
-      <c r="P132" s="3"/>
-[...14 lines deleted...]
-      <c r="AE132" s="3"/>
     </row>
     <row r="133">
       <c r="A133" s="3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>440</v>
+        <v>293</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>748</v>
+        <v>450</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>1121</v>
+        <v>609</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>1393</v>
+        <v>675</v>
       </c>
       <c r="I133" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
       <c r="O133" s="3"/>
-      <c r="P133" s="3"/>
-[...14 lines deleted...]
-      <c r="AE133" s="3"/>
     </row>
     <row r="134">
       <c r="A134" s="3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>441</v>
+        <v>294</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>832</v>
+        <v>451</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>1122</v>
+        <v>610</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I134" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K134" s="3"/>
       <c r="L134" s="3"/>
       <c r="M134" s="3"/>
       <c r="N134" s="3"/>
       <c r="O134" s="3"/>
-      <c r="P134" s="3"/>
-[...14 lines deleted...]
-      <c r="AE134" s="3"/>
     </row>
     <row r="135">
       <c r="A135" s="3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>304</v>
+        <v>155</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>442</v>
+        <v>295</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>833</v>
+        <v>452</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>1123</v>
+        <v>611</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I135" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K135" s="4" t="s">
-        <v>1435</v>
+        <v>7</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="3"/>
       <c r="N135" s="3"/>
       <c r="O135" s="3"/>
-      <c r="P135" s="3"/>
-[...14 lines deleted...]
-      <c r="AE135" s="3"/>
     </row>
     <row r="136">
       <c r="A136" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>443</v>
+        <v>296</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>834</v>
+        <v>362</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>1124</v>
+        <v>612</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>1390</v>
+        <v>675</v>
       </c>
       <c r="I136" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K136" s="3"/>
       <c r="L136" s="3"/>
       <c r="M136" s="3"/>
       <c r="N136" s="3"/>
       <c r="O136" s="3"/>
-      <c r="P136" s="3"/>
-[...14 lines deleted...]
-      <c r="AE136" s="3"/>
     </row>
     <row r="137">
       <c r="A137" s="3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>444</v>
+        <v>297</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>835</v>
+        <v>453</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>1125</v>
+        <v>613</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>1390</v>
+        <v>679</v>
       </c>
       <c r="I137" s="3" t="n">
-        <v>10000</v>
+        <v>2100000</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K137" s="3"/>
       <c r="L137" s="3"/>
       <c r="M137" s="3"/>
       <c r="N137" s="3"/>
       <c r="O137" s="3"/>
-      <c r="P137" s="3"/>
-[...14 lines deleted...]
-      <c r="AE137" s="3"/>
     </row>
     <row r="138">
       <c r="A138" s="3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>445</v>
+        <v>298</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>835</v>
+        <v>454</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>1126</v>
+        <v>614</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>1385</v>
+        <v>668</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>1392</v>
+        <v>675</v>
       </c>
       <c r="I138" s="3" t="n">
-        <v>10000</v>
+        <v>550</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K138" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K138" s="4" t="s">
+        <v>7</v>
+      </c>
       <c r="L138" s="3"/>
       <c r="M138" s="3"/>
       <c r="N138" s="3"/>
       <c r="O138" s="3"/>
-      <c r="P138" s="3"/>
-[...14 lines deleted...]
-      <c r="AE138" s="3"/>
     </row>
     <row r="139">
       <c r="A139" s="3" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>136</v>
+        <v>73</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>446</v>
+        <v>299</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>836</v>
+        <v>362</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>1127</v>
+        <v>615</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>1384</v>
+        <v>672</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>1393</v>
+        <v>674</v>
       </c>
       <c r="I139" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K139" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K139" s="4" t="s">
+        <v>712</v>
+      </c>
       <c r="L139" s="3"/>
       <c r="M139" s="3"/>
       <c r="N139" s="3"/>
       <c r="O139" s="3"/>
-      <c r="P139" s="3"/>
-[...14 lines deleted...]
-      <c r="AE139" s="3"/>
     </row>
     <row r="140">
       <c r="A140" s="3" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>196</v>
+        <v>65</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>307</v>
+        <v>159</v>
       </c>
       <c r="D140" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E140" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="E140" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="3" t="s">
-        <v>1128</v>
+        <v>616</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I140" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>3</v>
-[...9 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K140" s="3"/>
+      <c r="L140" s="3"/>
+      <c r="M140" s="3"/>
       <c r="N140" s="3"/>
       <c r="O140" s="3"/>
-      <c r="P140" s="3"/>
-[...14 lines deleted...]
-      <c r="AE140" s="3"/>
     </row>
     <row r="141">
       <c r="A141" s="3" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>197</v>
+        <v>97</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>448</v>
+        <v>301</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>838</v>
+        <v>455</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>1129</v>
+        <v>617</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>1385</v>
+        <v>670</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I141" s="3" t="n">
-        <v>12000000</v>
+        <v>1</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K141" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K141" s="4" t="s">
+        <v>11</v>
+      </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3"/>
       <c r="N141" s="3"/>
       <c r="O141" s="3"/>
-      <c r="P141" s="3"/>
-[...14 lines deleted...]
-      <c r="AE141" s="3"/>
     </row>
     <row r="142">
       <c r="A142" s="3" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C142" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D142" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="D142" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="3" t="s">
-        <v>838</v>
+        <v>456</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>1130</v>
+        <v>618</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>1381</v>
+        <v>669</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>1388</v>
+        <v>676</v>
       </c>
       <c r="I142" s="3" t="n">
-        <v>12000000</v>
+        <v>16</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
       <c r="N142" s="3"/>
       <c r="O142" s="3"/>
-      <c r="P142" s="3"/>
-[...14 lines deleted...]
-      <c r="AE142" s="3"/>
     </row>
     <row r="143">
       <c r="A143" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>450</v>
+        <v>303</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>839</v>
+        <v>457</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>1131</v>
+        <v>619</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I143" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K143" s="3"/>
       <c r="L143" s="3"/>
       <c r="M143" s="3"/>
       <c r="N143" s="3"/>
       <c r="O143" s="3"/>
-      <c r="P143" s="3"/>
-[...14 lines deleted...]
-      <c r="AE143" s="3"/>
     </row>
     <row r="144">
       <c r="A144" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>451</v>
+        <v>304</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>840</v>
+        <v>457</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>1132</v>
+        <v>620</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I144" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K144" s="3"/>
       <c r="L144" s="3"/>
       <c r="M144" s="3"/>
       <c r="N144" s="3"/>
       <c r="O144" s="3"/>
-      <c r="P144" s="3"/>
-[...14 lines deleted...]
-      <c r="AE144" s="3"/>
     </row>
     <row r="145">
       <c r="A145" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>132</v>
+        <v>68</v>
       </c>
       <c r="C145" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D145" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="D145" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="3" t="s">
-        <v>841</v>
+        <v>458</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>1133</v>
+        <v>621</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I145" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>1436</v>
+        <v>12</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3"/>
       <c r="N145" s="3"/>
       <c r="O145" s="3"/>
-      <c r="P145" s="3"/>
-[...14 lines deleted...]
-      <c r="AE145" s="3"/>
     </row>
     <row r="146">
       <c r="A146" s="3" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>198</v>
+        <v>106</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>453</v>
+        <v>306</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>842</v>
+        <v>456</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>1134</v>
+        <v>618</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I146" s="3" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K146" s="4" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="L146" s="3"/>
       <c r="M146" s="3"/>
       <c r="N146" s="3"/>
       <c r="O146" s="3"/>
-      <c r="P146" s="3"/>
-[...14 lines deleted...]
-      <c r="AE146" s="3"/>
     </row>
     <row r="147">
       <c r="A147" s="3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>454</v>
+        <v>307</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>842</v>
+        <v>392</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>1135</v>
+        <v>622</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>1391</v>
+        <v>679</v>
       </c>
       <c r="I147" s="3" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3"/>
       <c r="N147" s="3"/>
       <c r="O147" s="3"/>
-      <c r="P147" s="3"/>
-[...14 lines deleted...]
-      <c r="AE147" s="3"/>
     </row>
     <row r="148">
       <c r="A148" s="3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>199</v>
+        <v>104</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>455</v>
+        <v>308</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>842</v>
+        <v>459</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>1136</v>
+        <v>623</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>1385</v>
+        <v>672</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>1392</v>
+        <v>674</v>
       </c>
       <c r="I148" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K148" s="3"/>
       <c r="L148" s="3"/>
       <c r="M148" s="3"/>
       <c r="N148" s="3"/>
       <c r="O148" s="3"/>
-      <c r="P148" s="3"/>
-[...14 lines deleted...]
-      <c r="AE148" s="3"/>
     </row>
     <row r="149">
       <c r="A149" s="3" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>302</v>
+        <v>157</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>456</v>
+        <v>309</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>842</v>
+        <v>460</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>1137</v>
+        <v>624</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>1382</v>
+        <v>670</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I149" s="3" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>1</v>
+        <v>719</v>
       </c>
       <c r="M149" s="3"/>
       <c r="N149" s="3"/>
       <c r="O149" s="3"/>
-      <c r="P149" s="3"/>
-[...14 lines deleted...]
-      <c r="AE149" s="3"/>
     </row>
     <row r="150">
       <c r="A150" s="3" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>201</v>
+        <v>71</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>457</v>
+        <v>310</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>842</v>
+        <v>360</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>1138</v>
+        <v>625</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>1385</v>
+        <v>671</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I150" s="3" t="n">
-        <v>4</v>
+        <v>9990000</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3"/>
       <c r="N150" s="3"/>
       <c r="O150" s="3"/>
-      <c r="P150" s="3"/>
-[...14 lines deleted...]
-      <c r="AE150" s="3"/>
     </row>
     <row r="151">
       <c r="A151" s="3" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>458</v>
+        <v>311</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>842</v>
+        <v>461</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>1139</v>
+        <v>626</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>1384</v>
+        <v>670</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I151" s="3" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>1438</v>
+        <v>11</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3"/>
       <c r="N151" s="3"/>
       <c r="O151" s="3"/>
-      <c r="P151" s="3"/>
-[...14 lines deleted...]
-      <c r="AE151" s="3"/>
     </row>
     <row r="152">
       <c r="A152" s="3" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>459</v>
+        <v>312</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>843</v>
+        <v>462</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>1140</v>
+        <v>627</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>1381</v>
+        <v>670</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>1388</v>
+        <v>677</v>
       </c>
       <c r="I152" s="3" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K152" s="3"/>
+      <c r="L152" s="3"/>
       <c r="M152" s="3"/>
       <c r="N152" s="3"/>
       <c r="O152" s="3"/>
-      <c r="P152" s="3"/>
-[...14 lines deleted...]
-      <c r="AE152" s="3"/>
     </row>
     <row r="153">
       <c r="A153" s="3" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>306</v>
+        <v>160</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>460</v>
+        <v>313</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>844</v>
+        <v>69</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>1141</v>
+        <v>628</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>1386</v>
+        <v>672</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I153" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K153" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K153" s="4" t="s">
+        <v>40</v>
+      </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3"/>
       <c r="N153" s="3"/>
       <c r="O153" s="3"/>
-      <c r="P153" s="3"/>
-[...14 lines deleted...]
-      <c r="AE153" s="3"/>
     </row>
     <row r="154">
       <c r="A154" s="3" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>202</v>
+        <v>139</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>461</v>
+        <v>314</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>845</v>
+        <v>463</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>1142</v>
+        <v>629</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>1386</v>
+        <v>672</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>1391</v>
+        <v>679</v>
       </c>
       <c r="I154" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K154" s="4" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3"/>
       <c r="N154" s="3"/>
       <c r="O154" s="3"/>
-      <c r="P154" s="3"/>
-[...14 lines deleted...]
-      <c r="AE154" s="3"/>
     </row>
     <row r="155">
       <c r="A155" s="3" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>168</v>
+        <v>77</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>462</v>
+        <v>315</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>845</v>
+        <v>464</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>1143</v>
+        <v>630</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I155" s="3" t="n">
-        <v>1</v>
+        <v>401</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="3"/>
       <c r="N155" s="3"/>
       <c r="O155" s="3"/>
-      <c r="P155" s="3"/>
-[...14 lines deleted...]
-      <c r="AE155" s="3"/>
     </row>
     <row r="156">
       <c r="A156" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>203</v>
+        <v>76</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>463</v>
+        <v>316</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>846</v>
+        <v>465</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>1144</v>
+        <v>631</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I156" s="3" t="n">
-        <v>2</v>
+        <v>26001</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K156" s="3"/>
       <c r="L156" s="3"/>
       <c r="M156" s="3"/>
       <c r="N156" s="3"/>
       <c r="O156" s="3"/>
-      <c r="P156" s="3"/>
-[...14 lines deleted...]
-      <c r="AE156" s="3"/>
     </row>
     <row r="157">
       <c r="A157" s="3" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>202</v>
+        <v>69</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>304</v>
+        <v>159</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>464</v>
+        <v>317</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>847</v>
+        <v>466</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>1145</v>
+        <v>632</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>1386</v>
+        <v>672</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I157" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="L157" s="3"/>
+        <v>20</v>
+      </c>
+      <c r="L157" s="4" t="s">
+        <v>13</v>
+      </c>
       <c r="M157" s="3"/>
       <c r="N157" s="3"/>
       <c r="O157" s="3"/>
-      <c r="P157" s="3"/>
-[...14 lines deleted...]
-      <c r="AE157" s="3"/>
     </row>
     <row r="158">
       <c r="A158" s="3" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>204</v>
+        <v>99</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>465</v>
+        <v>318</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>848</v>
+        <v>467</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>1146</v>
+        <v>633</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>1381</v>
+        <v>670</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>1388</v>
+        <v>677</v>
       </c>
       <c r="I158" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K158" s="3"/>
       <c r="L158" s="3"/>
       <c r="M158" s="3"/>
       <c r="N158" s="3"/>
       <c r="O158" s="3"/>
-      <c r="P158" s="3"/>
-[...14 lines deleted...]
-      <c r="AE158" s="3"/>
     </row>
     <row r="159">
       <c r="A159" s="3" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>466</v>
+        <v>319</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>150</v>
+        <v>413</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>1147</v>
+        <v>634</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>1386</v>
+        <v>668</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>1391</v>
+        <v>675</v>
       </c>
       <c r="I159" s="3" t="n">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K159" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K159" s="4" t="s">
+        <v>16</v>
+      </c>
       <c r="L159" s="3"/>
       <c r="M159" s="3"/>
       <c r="N159" s="3"/>
       <c r="O159" s="3"/>
-      <c r="P159" s="3"/>
-[...14 lines deleted...]
-      <c r="AE159" s="3"/>
     </row>
     <row r="160">
       <c r="A160" s="3" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>467</v>
+        <v>320</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>849</v>
+        <v>402</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>1148</v>
+        <v>635</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>1393</v>
+        <v>678</v>
       </c>
       <c r="I160" s="3" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K160" s="3"/>
       <c r="L160" s="3"/>
       <c r="M160" s="3"/>
       <c r="N160" s="3"/>
       <c r="O160" s="3"/>
-      <c r="P160" s="3"/>
-[...14 lines deleted...]
-      <c r="AE160" s="3"/>
     </row>
     <row r="161">
       <c r="A161" s="3" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>150</v>
+        <v>104</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>303</v>
+        <v>156</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>468</v>
+        <v>321</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>150</v>
+        <v>459</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>1149</v>
+        <v>636</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>1386</v>
+        <v>672</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I161" s="3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K161" s="3"/>
       <c r="L161" s="3"/>
       <c r="M161" s="3"/>
       <c r="N161" s="3"/>
       <c r="O161" s="3"/>
-      <c r="P161" s="3"/>
-[...14 lines deleted...]
-      <c r="AE161" s="3"/>
     </row>
     <row r="162">
       <c r="A162" s="3" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>469</v>
+        <v>322</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>850</v>
+        <v>467</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>1150</v>
+        <v>637</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>1382</v>
+        <v>671</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I162" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K162" s="3"/>
       <c r="L162" s="3"/>
       <c r="M162" s="3"/>
       <c r="N162" s="3"/>
       <c r="O162" s="3"/>
-      <c r="P162" s="3"/>
-[...14 lines deleted...]
-      <c r="AE162" s="3"/>
     </row>
     <row r="163">
       <c r="A163" s="3" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>470</v>
+        <v>323</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>150</v>
+        <v>467</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>1151</v>
+        <v>633</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>1386</v>
+        <v>670</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I163" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
       <c r="M163" s="3"/>
       <c r="N163" s="3"/>
       <c r="O163" s="3"/>
-      <c r="P163" s="3"/>
-[...14 lines deleted...]
-      <c r="AE163" s="3"/>
     </row>
     <row r="164">
       <c r="A164" s="3" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>471</v>
+        <v>324</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>851</v>
+        <v>468</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>1152</v>
+        <v>638</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>1383</v>
+        <v>668</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>1390</v>
+        <v>679</v>
       </c>
       <c r="I164" s="3" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K164" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K164" s="4" t="s">
+        <v>713</v>
+      </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3"/>
       <c r="N164" s="3"/>
       <c r="O164" s="3"/>
-      <c r="P164" s="3"/>
-[...14 lines deleted...]
-      <c r="AE164" s="3"/>
     </row>
     <row r="165">
       <c r="A165" s="3" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>472</v>
+        <v>325</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>852</v>
+        <v>469</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>1153</v>
+        <v>639</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>1391</v>
+        <v>678</v>
       </c>
       <c r="I165" s="3" t="n">
-        <v>1590</v>
+        <v>7</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>1438</v>
+        <v>14</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3"/>
       <c r="N165" s="3"/>
       <c r="O165" s="3"/>
-      <c r="P165" s="3"/>
-[...14 lines deleted...]
-      <c r="AE165" s="3"/>
     </row>
     <row r="166">
       <c r="A166" s="3" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>200</v>
+        <v>83</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>473</v>
+        <v>326</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>853</v>
+        <v>470</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>1154</v>
+        <v>640</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>1382</v>
+        <v>669</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>1389</v>
+        <v>676</v>
       </c>
       <c r="I166" s="3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K166" s="3"/>
       <c r="L166" s="3"/>
       <c r="M166" s="3"/>
       <c r="N166" s="3"/>
       <c r="O166" s="3"/>
-      <c r="P166" s="3"/>
-[...14 lines deleted...]
-      <c r="AE166" s="3"/>
     </row>
     <row r="167">
       <c r="A167" s="3" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>113</v>
+        <v>143</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>474</v>
+        <v>327</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>854</v>
+        <v>470</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>1155</v>
+        <v>641</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>1383</v>
+        <v>669</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>1390</v>
+        <v>676</v>
       </c>
       <c r="I167" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K167" s="3"/>
       <c r="L167" s="3"/>
       <c r="M167" s="3"/>
       <c r="N167" s="3"/>
       <c r="O167" s="3"/>
-      <c r="P167" s="3"/>
-[...14 lines deleted...]
-      <c r="AE167" s="3"/>
     </row>
     <row r="168">
       <c r="A168" s="3" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>475</v>
+        <v>328</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>744</v>
+        <v>470</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>1156</v>
+        <v>642</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>1381</v>
+        <v>669</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>1393</v>
+        <v>676</v>
       </c>
       <c r="I168" s="3" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="L168" s="3"/>
       <c r="M168" s="3"/>
       <c r="N168" s="3"/>
       <c r="O168" s="3"/>
-      <c r="P168" s="3"/>
-[...14 lines deleted...]
-      <c r="AE168" s="3"/>
     </row>
     <row r="169">
       <c r="A169" s="3" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>476</v>
+        <v>329</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>803</v>
+        <v>471</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>1157</v>
+        <v>643</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>1384</v>
+        <v>671</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>1389</v>
+        <v>678</v>
       </c>
       <c r="I169" s="3" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K169" s="3"/>
       <c r="L169" s="3"/>
       <c r="M169" s="3"/>
       <c r="N169" s="3"/>
       <c r="O169" s="3"/>
-      <c r="P169" s="3"/>
-[...14 lines deleted...]
-      <c r="AE169" s="3"/>
     </row>
     <row r="170">
       <c r="A170" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>206</v>
+        <v>95</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>477</v>
+        <v>330</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>855</v>
+        <v>469</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>1158</v>
+        <v>644</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I170" s="3" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K170" s="3"/>
       <c r="L170" s="3"/>
       <c r="M170" s="3"/>
       <c r="N170" s="3"/>
       <c r="O170" s="3"/>
-      <c r="P170" s="3"/>
-[...14 lines deleted...]
-      <c r="AE170" s="3"/>
     </row>
     <row r="171">
       <c r="A171" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>207</v>
+        <v>76</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>478</v>
+        <v>331</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>855</v>
+        <v>470</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>1159</v>
+        <v>645</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>1385</v>
+        <v>667</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I171" s="3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K171" s="3"/>
       <c r="L171" s="3"/>
       <c r="M171" s="3"/>
       <c r="N171" s="3"/>
       <c r="O171" s="3"/>
-      <c r="P171" s="3"/>
-[...14 lines deleted...]
-      <c r="AE171" s="3"/>
     </row>
     <row r="172">
       <c r="A172" s="3" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B172" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="I172" s="3" t="n">
         <v>208</v>
-      </c>
-[...19 lines deleted...]
-        <v>1</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K172" s="3"/>
       <c r="L172" s="3"/>
       <c r="M172" s="3"/>
       <c r="N172" s="3"/>
       <c r="O172" s="3"/>
-      <c r="P172" s="3"/>
-[...14 lines deleted...]
-      <c r="AE172" s="3"/>
     </row>
     <row r="173">
       <c r="A173" s="3" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>209</v>
+        <v>91</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>303</v>
+        <v>155</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>480</v>
+        <v>333</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>744</v>
+        <v>473</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>1161</v>
+        <v>647</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>1382</v>
+        <v>672</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>1389</v>
+        <v>674</v>
       </c>
       <c r="I173" s="3" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K173" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K173" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3"/>
       <c r="N173" s="3"/>
       <c r="O173" s="3"/>
-      <c r="P173" s="3"/>
-[...14 lines deleted...]
-      <c r="AE173" s="3"/>
     </row>
     <row r="174">
       <c r="A174" s="3" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>210</v>
+        <v>144</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>481</v>
+        <v>334</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>855</v>
+        <v>362</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>1162</v>
+        <v>648</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>1381</v>
+        <v>668</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>1388</v>
+        <v>675</v>
       </c>
       <c r="I174" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K174" s="3"/>
       <c r="L174" s="3"/>
       <c r="M174" s="3"/>
       <c r="N174" s="3"/>
       <c r="O174" s="3"/>
-      <c r="P174" s="3"/>
-[...14 lines deleted...]
-      <c r="AE174" s="3"/>
     </row>
     <row r="175">
       <c r="A175" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>211</v>
+        <v>145</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>302</v>
+        <v>157</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>482</v>
+        <v>335</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>855</v>
+        <v>474</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>1160</v>
+        <v>649</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>1385</v>
+        <v>671</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>1392</v>
+        <v>678</v>
       </c>
       <c r="I175" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K175" s="3"/>
       <c r="L175" s="3"/>
       <c r="M175" s="3"/>
       <c r="N175" s="3"/>
       <c r="O175" s="3"/>
-      <c r="P175" s="3"/>
-[...14 lines deleted...]
-      <c r="AE175" s="3"/>
     </row>
     <row r="176">
       <c r="A176" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>483</v>
+        <v>336</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>856</v>
+        <v>475</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>1163</v>
+        <v>650</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>1382</v>
+        <v>668</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>1389</v>
+        <v>675</v>
       </c>
       <c r="I176" s="3" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K176" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K176" s="4" t="s">
+        <v>18</v>
+      </c>
       <c r="L176" s="3"/>
       <c r="M176" s="3"/>
       <c r="N176" s="3"/>
       <c r="O176" s="3"/>
-      <c r="P176" s="3"/>
-[...14 lines deleted...]
-      <c r="AE176" s="3"/>
     </row>
     <row r="177">
       <c r="A177" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>484</v>
+        <v>337</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>855</v>
+        <v>476</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>1160</v>
+        <v>651</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I177" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K177" s="4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="3"/>
       <c r="N177" s="3"/>
       <c r="O177" s="3"/>
-      <c r="P177" s="3"/>
-[...14 lines deleted...]
-      <c r="AE177" s="3"/>
     </row>
     <row r="178">
       <c r="A178" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>145</v>
+        <v>74</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>305</v>
+        <v>157</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>485</v>
+        <v>338</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>857</v>
+        <v>477</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>1164</v>
+        <v>652</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>1381</v>
+        <v>667</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>1388</v>
+        <v>679</v>
       </c>
       <c r="I178" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K178" s="3"/>
       <c r="L178" s="3"/>
       <c r="M178" s="3"/>
       <c r="N178" s="3"/>
       <c r="O178" s="3"/>
-      <c r="P178" s="3"/>
-[...14 lines deleted...]
-      <c r="AE178" s="3"/>
     </row>
     <row r="179">
       <c r="A179" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>171</v>
+        <v>144</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>486</v>
+        <v>339</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>855</v>
+        <v>478</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>1160</v>
+        <v>653</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>1384</v>
+        <v>668</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>1389</v>
+        <v>675</v>
       </c>
       <c r="I179" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K179" s="3"/>
       <c r="L179" s="3"/>
       <c r="M179" s="3"/>
       <c r="N179" s="3"/>
       <c r="O179" s="3"/>
-      <c r="P179" s="3"/>
-[...14 lines deleted...]
-      <c r="AE179" s="3"/>
     </row>
     <row r="180">
       <c r="A180" s="3" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>306</v>
+        <v>156</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>487</v>
+        <v>340</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>858</v>
+        <v>432</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>1165</v>
+        <v>654</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>1386</v>
+        <v>672</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>1391</v>
+        <v>674</v>
       </c>
       <c r="I180" s="3" t="n">
-        <v>2</v>
+        <v>23300000</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K180" s="3"/>
       <c r="L180" s="3"/>
       <c r="M180" s="3"/>
       <c r="N180" s="3"/>
       <c r="O180" s="3"/>
-      <c r="P180" s="3"/>
-[...14 lines deleted...]
-      <c r="AE180" s="3"/>
     </row>
     <row r="181">
       <c r="A181" s="3" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>488</v>
+        <v>341</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>859</v>
+        <v>479</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>1166</v>
+        <v>655</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>1383</v>
+        <v>667</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>1390</v>
+        <v>678</v>
       </c>
       <c r="I181" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3"/>
       <c r="N181" s="3"/>
       <c r="O181" s="3"/>
-      <c r="P181" s="3"/>
-[...14 lines deleted...]
-      <c r="AE181" s="3"/>
     </row>
     <row r="182">
       <c r="A182" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>121</v>
+        <v>64</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>489</v>
+        <v>342</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>860</v>
+        <v>432</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>1167</v>
+        <v>656</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>1384</v>
+        <v>670</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I182" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>1439</v>
-[...1 lines deleted...]
-      <c r="L182" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="L182" s="4" t="s">
+        <v>20</v>
+      </c>
       <c r="M182" s="3"/>
       <c r="N182" s="3"/>
       <c r="O182" s="3"/>
-      <c r="P182" s="3"/>
-[...14 lines deleted...]
-      <c r="AE182" s="3"/>
     </row>
     <row r="183">
       <c r="A183" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>490</v>
+        <v>343</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>860</v>
+        <v>480</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>1168</v>
+        <v>657</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>1383</v>
+        <v>669</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>1390</v>
+        <v>676</v>
       </c>
       <c r="I183" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="M183" s="3"/>
+        <v>3</v>
+      </c>
+      <c r="K183" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L183" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M183" s="4" t="s">
+        <v>25</v>
+      </c>
       <c r="N183" s="3"/>
       <c r="O183" s="3"/>
-      <c r="P183" s="3"/>
-[...14 lines deleted...]
-      <c r="AE183" s="3"/>
     </row>
     <row r="184">
       <c r="A184" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>187</v>
+        <v>148</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>491</v>
+        <v>344</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>861</v>
+        <v>480</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>1169</v>
+        <v>658</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>1385</v>
+        <v>669</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>1392</v>
+        <v>676</v>
       </c>
       <c r="I184" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K184" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K184" s="4" t="s">
+        <v>24</v>
+      </c>
       <c r="L184" s="3"/>
       <c r="M184" s="3"/>
       <c r="N184" s="3"/>
       <c r="O184" s="3"/>
-      <c r="P184" s="3"/>
-[...14 lines deleted...]
-      <c r="AE184" s="3"/>
     </row>
     <row r="185">
       <c r="A185" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>200</v>
+        <v>81</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>492</v>
+        <v>345</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>862</v>
+        <v>480</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>1170</v>
+        <v>659</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>1382</v>
+        <v>667</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>1389</v>
+        <v>677</v>
       </c>
       <c r="I185" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>1411</v>
+        <v>19</v>
       </c>
       <c r="L185" s="3"/>
       <c r="M185" s="3"/>
       <c r="N185" s="3"/>
       <c r="O185" s="3"/>
-      <c r="P185" s="3"/>
-[...14 lines deleted...]
-      <c r="AE185" s="3"/>
     </row>
     <row r="186">
       <c r="A186" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>212</v>
+        <v>138</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>493</v>
+        <v>346</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>861</v>
+        <v>481</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>1169</v>
+        <v>660</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>1385</v>
+        <v>670</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>1392</v>
+        <v>677</v>
       </c>
       <c r="I186" s="3" t="n">
-        <v>1</v>
+        <v>1420</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K186" s="4" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="L186" s="3"/>
+        <v>19</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>11</v>
+      </c>
       <c r="M186" s="3"/>
       <c r="N186" s="3"/>
       <c r="O186" s="3"/>
-      <c r="P186" s="3"/>
-[...14 lines deleted...]
-      <c r="AE186" s="3"/>
     </row>
     <row r="187">
       <c r="A187" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>494</v>
+        <v>347</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>863</v>
+        <v>480</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>1171</v>
+        <v>657</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>1381</v>
+        <v>669</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>1388</v>
+        <v>676</v>
       </c>
       <c r="I187" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K187" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K187" s="4" t="s">
+        <v>25</v>
+      </c>
       <c r="L187" s="3"/>
       <c r="M187" s="3"/>
       <c r="N187" s="3"/>
       <c r="O187" s="3"/>
-      <c r="P187" s="3"/>
-[...14 lines deleted...]
-      <c r="AE187" s="3"/>
     </row>
     <row r="188">
       <c r="A188" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>495</v>
+        <v>348</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>864</v>
+        <v>480</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>1172</v>
+        <v>657</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>1391</v>
+        <v>676</v>
       </c>
       <c r="I188" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K188" s="4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="L188" s="3"/>
       <c r="M188" s="3"/>
       <c r="N188" s="3"/>
       <c r="O188" s="3"/>
-      <c r="P188" s="3"/>
-[...14 lines deleted...]
-      <c r="AE188" s="3"/>
     </row>
     <row r="189">
       <c r="A189" s="3" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>302</v>
+        <v>156</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>496</v>
+        <v>349</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>861</v>
+        <v>432</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>1169</v>
+        <v>661</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>1384</v>
+        <v>669</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>1389</v>
+        <v>676</v>
       </c>
       <c r="I189" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K189" s="3"/>
       <c r="L189" s="3"/>
       <c r="M189" s="3"/>
       <c r="N189" s="3"/>
       <c r="O189" s="3"/>
-      <c r="P189" s="3"/>
-[...14 lines deleted...]
-      <c r="AE189" s="3"/>
     </row>
     <row r="190">
       <c r="A190" s="3" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>141</v>
+        <v>69</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>497</v>
+        <v>350</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>865</v>
+        <v>482</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>1173</v>
+        <v>662</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I190" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L190" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="K190" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="L190" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="M190" s="3"/>
       <c r="N190" s="3"/>
       <c r="O190" s="3"/>
-      <c r="P190" s="3"/>
-[...14 lines deleted...]
-      <c r="AE190" s="3"/>
     </row>
     <row r="191">
       <c r="A191" s="3" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>306</v>
+        <v>159</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>498</v>
+        <v>351</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>866</v>
+        <v>483</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>1174</v>
+        <v>663</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>1383</v>
+        <v>672</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>1390</v>
+        <v>674</v>
       </c>
       <c r="I191" s="3" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K191" s="3"/>
       <c r="L191" s="3"/>
       <c r="M191" s="3"/>
       <c r="N191" s="3"/>
       <c r="O191" s="3"/>
-      <c r="P191" s="3"/>
-[...14 lines deleted...]
-      <c r="AE191" s="3"/>
     </row>
     <row r="192">
       <c r="A192" s="3" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>200</v>
+        <v>104</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>499</v>
+        <v>352</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>867</v>
+        <v>480</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>1175</v>
+        <v>659</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>1382</v>
+        <v>672</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>1389</v>
+        <v>674</v>
       </c>
       <c r="I192" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K192" s="4" t="s">
-        <v>1432</v>
+        <v>14</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3"/>
       <c r="N192" s="3"/>
       <c r="O192" s="3"/>
-      <c r="P192" s="3"/>
-[...14 lines deleted...]
-      <c r="AE192" s="3"/>
     </row>
     <row r="193">
       <c r="A193" s="3" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>500</v>
+        <v>353</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>868</v>
+        <v>484</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>1176</v>
+        <v>664</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>1382</v>
+        <v>668</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>1389</v>
+        <v>675</v>
       </c>
       <c r="I193" s="3" t="n">
-        <v>1</v>
+        <v>701</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K193" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K193" s="4" t="s">
+        <v>54</v>
+      </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
       <c r="O193" s="3"/>
-      <c r="P193" s="3"/>
-[...14 lines deleted...]
-      <c r="AE193" s="3"/>
     </row>
     <row r="194">
       <c r="A194" s="3" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>501</v>
+        <v>354</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>869</v>
+        <v>485</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>1177</v>
+        <v>665</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>1384</v>
+        <v>667</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>1391</v>
+        <v>677</v>
       </c>
       <c r="I194" s="3" t="n">
-        <v>16100000</v>
+        <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K194" s="3"/>
       <c r="L194" s="3"/>
       <c r="M194" s="3"/>
       <c r="N194" s="3"/>
       <c r="O194" s="3"/>
-      <c r="P194" s="3"/>
-[...13023 lines deleted...]
-      <c r="AE433" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" tooltip="COD 3/2025"/>
-[...721 lines deleted...]
-    <hyperlink ref="D433" r:id="rId723" tooltip="PHL 4/2025"/>
+    <hyperlink ref="D2" r:id="rId1" tooltip="AUS 2/2026"/>
+    <hyperlink ref="K2" r:id="rId2" tooltip="28 Apr 2026"/>
+    <hyperlink ref="D3" r:id="rId3" tooltip="COD 3/2026"/>
+    <hyperlink ref="D4" r:id="rId4" tooltip="OTH 3/2026"/>
+    <hyperlink ref="K4" r:id="rId5" tooltip="27 Apr 2026"/>
+    <hyperlink ref="D5" r:id="rId6" tooltip="ARG 2/2026"/>
+    <hyperlink ref="K5" r:id="rId7" tooltip="27 Feb 2026"/>
+    <hyperlink ref="L5" r:id="rId8" tooltip="27 Feb 2026"/>
+    <hyperlink ref="M5" r:id="rId9" tooltip="03 Mar 2026"/>
+    <hyperlink ref="N5" r:id="rId10" tooltip="06 Mar 2026"/>
+    <hyperlink ref="O5" r:id="rId11" tooltip="16 Apr 2026"/>
+    <hyperlink ref="D6" r:id="rId12" tooltip="OTH 14/2026"/>
+    <hyperlink ref="D7" r:id="rId13" tooltip="MEX 1/2026"/>
+    <hyperlink ref="K7" r:id="rId14" tooltip="24 Apr 2026"/>
+    <hyperlink ref="D8" r:id="rId15" tooltip="ROU 1/2026"/>
+    <hyperlink ref="D9" r:id="rId16" tooltip="SWE 3/2026"/>
+    <hyperlink ref="K9" r:id="rId17" tooltip="24 Apr 2026"/>
+    <hyperlink ref="D10" r:id="rId18" tooltip="IRN 2/2026"/>
+    <hyperlink ref="D11" r:id="rId19" tooltip="MAR 1/2026"/>
+    <hyperlink ref="D12" r:id="rId20" tooltip="AZE 3/2026"/>
+    <hyperlink ref="D13" r:id="rId21" tooltip="TUR 1/2026"/>
+    <hyperlink ref="D14" r:id="rId22" tooltip="IDN 1/2026"/>
+    <hyperlink ref="D15" r:id="rId23" tooltip="ISR 2/2026"/>
+    <hyperlink ref="D16" r:id="rId24" tooltip="SWE 2/2026"/>
+    <hyperlink ref="K16" r:id="rId25" tooltip="21 Apr 2026"/>
+    <hyperlink ref="D17" r:id="rId26" tooltip="AUS 3/2026"/>
+    <hyperlink ref="K17" r:id="rId27" tooltip="01 May 2026"/>
+    <hyperlink ref="D18" r:id="rId28" tooltip="GRC 1/2026"/>
+    <hyperlink ref="K18" r:id="rId29" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D19" r:id="rId30" tooltip="USA 5/2026"/>
+    <hyperlink ref="D20" r:id="rId31" tooltip="ESP 1/2026"/>
+    <hyperlink ref="K20" r:id="rId32" tooltip="13 Apr 2026"/>
+    <hyperlink ref="D21" r:id="rId33" tooltip="GTM 3/2026"/>
+    <hyperlink ref="K21" r:id="rId34" tooltip="19 Feb 2026"/>
+    <hyperlink ref="L21" r:id="rId35" tooltip="05 Mar 2026"/>
+    <hyperlink ref="D22" r:id="rId36" tooltip="COD 2/2026"/>
+    <hyperlink ref="D23" r:id="rId37" tooltip="GTM 2/2026"/>
+    <hyperlink ref="D24" r:id="rId38" tooltip="GTM 4/2026"/>
+    <hyperlink ref="K24" r:id="rId39" tooltip="14 Apr 2026"/>
+    <hyperlink ref="L24" r:id="rId40" tooltip="17 Apr 2026"/>
+    <hyperlink ref="D25" r:id="rId41" tooltip="NPL 1/2026"/>
+    <hyperlink ref="D26" r:id="rId42" tooltip="OTH 157/2025"/>
+    <hyperlink ref="K26" r:id="rId43" tooltip="14 Apr 2026"/>
+    <hyperlink ref="D27" r:id="rId44" tooltip="CAN 7/2025"/>
+    <hyperlink ref="K27" r:id="rId45" tooltip="10 Apr 2026"/>
+    <hyperlink ref="L27" r:id="rId46" tooltip="29 Apr 2026"/>
+    <hyperlink ref="D28" r:id="rId47" tooltip="OTH 160/2025"/>
+    <hyperlink ref="D29" r:id="rId48" tooltip="OTH 155/2025"/>
+    <hyperlink ref="D30" r:id="rId49" tooltip="OTH 159/2025"/>
+    <hyperlink ref="D31" r:id="rId50" tooltip="OTH 7/2026"/>
+    <hyperlink ref="D32" r:id="rId51" tooltip="OTH 8/2026"/>
+    <hyperlink ref="D33" r:id="rId52" tooltip="USA 40/2025"/>
+    <hyperlink ref="D34" r:id="rId53" tooltip="OTH 156/2025"/>
+    <hyperlink ref="D35" r:id="rId54" tooltip="OTH 9/2026"/>
+    <hyperlink ref="D36" r:id="rId55" tooltip="TUR 3/2026"/>
+    <hyperlink ref="K36" r:id="rId56" tooltip="10 Apr 2026"/>
+    <hyperlink ref="D37" r:id="rId57" tooltip="SOM 1/2026"/>
+    <hyperlink ref="D38" r:id="rId58" tooltip="OTH 5/2026"/>
+    <hyperlink ref="K38" r:id="rId59" tooltip="20 Feb 2026"/>
+    <hyperlink ref="D39" r:id="rId60" tooltip="PHL 1/2026"/>
+    <hyperlink ref="K39" r:id="rId61" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D40" r:id="rId62" tooltip="LKA 1/2026"/>
+    <hyperlink ref="D41" r:id="rId63" tooltip="SWE 1/2026"/>
+    <hyperlink ref="K41" r:id="rId64" tooltip="09 Apr 2026"/>
+    <hyperlink ref="D42" r:id="rId65" tooltip="TUN 1/2026"/>
+    <hyperlink ref="K42" r:id="rId66" tooltip="31 Mar 2026"/>
+    <hyperlink ref="L42" r:id="rId67" tooltip="07 May 2026"/>
+    <hyperlink ref="D43" r:id="rId68" tooltip="USA 4/2026"/>
+    <hyperlink ref="D44" r:id="rId69" tooltip="OTH 10/2026"/>
+    <hyperlink ref="D45" r:id="rId70" tooltip="AUS 1/2026"/>
+    <hyperlink ref="K45" r:id="rId71" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D46" r:id="rId72" tooltip="TUN 2/2026"/>
+    <hyperlink ref="K46" r:id="rId73" tooltip="31 Mar 2026"/>
+    <hyperlink ref="L46" r:id="rId74" tooltip="07 May 2026"/>
+    <hyperlink ref="D47" r:id="rId75" tooltip="TUR 2/2026"/>
+    <hyperlink ref="K47" r:id="rId76" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D48" r:id="rId77" tooltip="GBR 5/2026"/>
+    <hyperlink ref="K48" r:id="rId78" tooltip="01 Apr 2026"/>
+    <hyperlink ref="D49" r:id="rId79" tooltip="IND 1/2026"/>
+    <hyperlink ref="D50" r:id="rId80" tooltip="BRA 2/2026"/>
+    <hyperlink ref="K50" r:id="rId81" tooltip="07 Apr 2026"/>
+    <hyperlink ref="D51" r:id="rId82" tooltip="ZWE 1/2026"/>
+    <hyperlink ref="D52" r:id="rId83" tooltip="COL 1/2026"/>
+    <hyperlink ref="K52" r:id="rId84" tooltip="30 Mar 2026"/>
+    <hyperlink ref="D53" r:id="rId85" tooltip="COD 1/2026"/>
+    <hyperlink ref="D54" r:id="rId86" tooltip="FRA 3/2026"/>
+    <hyperlink ref="K54" r:id="rId87" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D55" r:id="rId88" tooltip="SRB 2/2026"/>
+    <hyperlink ref="D56" r:id="rId89" tooltip="BRA 1/2026"/>
+    <hyperlink ref="K56" r:id="rId90" tooltip="26 Mar 2026"/>
+    <hyperlink ref="D57" r:id="rId91" tooltip="CHN 1/2026"/>
+    <hyperlink ref="D58" r:id="rId92" tooltip="LBN 1/2026"/>
+    <hyperlink ref="D59" r:id="rId93" tooltip="PAK 13/2025"/>
+    <hyperlink ref="D60" r:id="rId94" tooltip="OTH 150/2025"/>
+    <hyperlink ref="D61" r:id="rId95" tooltip="MEX 14/2025"/>
+    <hyperlink ref="K61" r:id="rId96" tooltip="26 Mar 2026"/>
+    <hyperlink ref="D62" r:id="rId97" tooltip="GBR 3/2026"/>
+    <hyperlink ref="D63" r:id="rId98" tooltip="FRA 2/2026"/>
+    <hyperlink ref="K63" r:id="rId99" tooltip="18 Mar 2026"/>
+    <hyperlink ref="D64" r:id="rId100" tooltip="CHE 10/2025"/>
+    <hyperlink ref="K64" r:id="rId101" tooltip="23 Mar 2026"/>
+    <hyperlink ref="D65" r:id="rId102" tooltip="VNM 1/2026"/>
+    <hyperlink ref="K65" r:id="rId103" tooltip="05 May 2026"/>
+    <hyperlink ref="D66" r:id="rId104" tooltip="FRA 15/2025"/>
+    <hyperlink ref="K66" r:id="rId105" tooltip="05 May 2026"/>
+    <hyperlink ref="D67" r:id="rId106" tooltip="OTH 166/2025"/>
+    <hyperlink ref="D68" r:id="rId107" tooltip="SRB 1/2026"/>
+    <hyperlink ref="D69" r:id="rId108" tooltip="OTH 4/2026"/>
+    <hyperlink ref="D70" r:id="rId109" tooltip="KEN 1/2026"/>
+    <hyperlink ref="D71" r:id="rId110" tooltip="RUS 2/2026"/>
+    <hyperlink ref="D72" r:id="rId111" tooltip="USA 3/2026"/>
+    <hyperlink ref="D73" r:id="rId112" tooltip="OTH 163/2025"/>
+    <hyperlink ref="K73" r:id="rId113" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D74" r:id="rId114" tooltip="ISR 26/2025"/>
+    <hyperlink ref="D75" r:id="rId115" tooltip="CHE 9/2025"/>
+    <hyperlink ref="K75" r:id="rId116" tooltip="11 Mar 2026"/>
+    <hyperlink ref="D76" r:id="rId117" tooltip="USA 41/2025"/>
+    <hyperlink ref="D77" r:id="rId118" tooltip="FRA 1/2026"/>
+    <hyperlink ref="K77" r:id="rId119" tooltip="05 May 2026"/>
+    <hyperlink ref="D78" r:id="rId120" tooltip="IRN 23/2025"/>
+    <hyperlink ref="D79" r:id="rId121" tooltip="RUS 1/2026"/>
+    <hyperlink ref="D80" r:id="rId122" tooltip="GBR 2/2026"/>
+    <hyperlink ref="D81" r:id="rId123" tooltip="ECU 1/2026"/>
+    <hyperlink ref="K81" r:id="rId124" tooltip="19 Mar 2026"/>
+    <hyperlink ref="D82" r:id="rId125" tooltip="IRN 24/2025"/>
+    <hyperlink ref="D83" r:id="rId126" tooltip="ISR 1/2026"/>
+    <hyperlink ref="D84" r:id="rId127" tooltip="OTH 1/2026"/>
+    <hyperlink ref="K84" r:id="rId128" tooltip="18 Mar 2026"/>
+    <hyperlink ref="D85" r:id="rId129" tooltip="USA 44/2025"/>
+    <hyperlink ref="D86" r:id="rId130" tooltip="HND 7/2025"/>
+    <hyperlink ref="D87" r:id="rId131" tooltip="ISR 24/2025"/>
+    <hyperlink ref="D88" r:id="rId132" tooltip="USA 42/2025"/>
+    <hyperlink ref="D89" r:id="rId133" tooltip="USA 1/2026"/>
+    <hyperlink ref="D90" r:id="rId134" tooltip="AZE 1/2026"/>
+    <hyperlink ref="K90" r:id="rId135" tooltip="16 Apr 2026"/>
+    <hyperlink ref="D91" r:id="rId136" tooltip="GTM 1/2026"/>
+    <hyperlink ref="D92" r:id="rId137" tooltip="OTH 147/2025"/>
+    <hyperlink ref="D93" r:id="rId138" tooltip="KEN 4/2025"/>
+    <hyperlink ref="D94" r:id="rId139" tooltip="OMN 1/2026"/>
+    <hyperlink ref="D95" r:id="rId140" tooltip="PER 1/2026"/>
+    <hyperlink ref="K95" r:id="rId141" tooltip="16 Mar 2026"/>
+    <hyperlink ref="D96" r:id="rId142" tooltip="OTH 148/2025"/>
+    <hyperlink ref="D97" r:id="rId143" tooltip="UGA 1/2026"/>
+    <hyperlink ref="K97" r:id="rId144" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D98" r:id="rId145" tooltip="GBR 21/2025"/>
+    <hyperlink ref="K98" r:id="rId146" tooltip="24 Feb 2026"/>
+    <hyperlink ref="D99" r:id="rId147" tooltip="MLI 1/2026"/>
+    <hyperlink ref="D100" r:id="rId148" tooltip="ARG 1/2026"/>
+    <hyperlink ref="K100" r:id="rId149" tooltip="19 Jan 2026"/>
+    <hyperlink ref="L100" r:id="rId150" tooltip="29 Jan 2026"/>
+    <hyperlink ref="D101" r:id="rId151" tooltip="GBR 4/2026"/>
+    <hyperlink ref="K101" r:id="rId152" tooltip="19 Mar 2026"/>
+    <hyperlink ref="D102" r:id="rId153" tooltip="AZE 2/2026"/>
+    <hyperlink ref="K102" r:id="rId154" tooltip="16 Apr 2026"/>
+    <hyperlink ref="D103" r:id="rId155" tooltip="YEM 1/2026"/>
+    <hyperlink ref="D104" r:id="rId156" tooltip="FRA 16/2025"/>
+    <hyperlink ref="K104" r:id="rId157" tooltip="05 May 2026"/>
+    <hyperlink ref="D105" r:id="rId158" tooltip="IDN 11/2025"/>
+    <hyperlink ref="K105" r:id="rId159" tooltip="29 Apr 2026"/>
+    <hyperlink ref="D106" r:id="rId160" tooltip="USA 2/2026"/>
+    <hyperlink ref="D107" r:id="rId161" tooltip="IRN 1/2026"/>
+    <hyperlink ref="K107" r:id="rId162" tooltip="18 Feb 2026"/>
+    <hyperlink ref="D108" r:id="rId163" tooltip="NPL 1/2025"/>
+    <hyperlink ref="D109" r:id="rId164" tooltip="OTH 2/2026"/>
+    <hyperlink ref="D110" r:id="rId165" tooltip="CHN 23/2025"/>
+    <hyperlink ref="K110" r:id="rId166" tooltip="23 Mar 2026"/>
+    <hyperlink ref="D111" r:id="rId167" tooltip="CUB 3/2025"/>
+    <hyperlink ref="K111" r:id="rId168" tooltip="07 May 2026"/>
+    <hyperlink ref="D112" r:id="rId169" tooltip="IRL 3/2025"/>
+    <hyperlink ref="K112" r:id="rId170" tooltip="25 Mar 2026"/>
+    <hyperlink ref="D113" r:id="rId171" tooltip="JPN 5/2025"/>
+    <hyperlink ref="K113" r:id="rId172" tooltip="20 Apr 2026"/>
+    <hyperlink ref="D114" r:id="rId173" tooltip="SLE 1/2026"/>
+    <hyperlink ref="D115" r:id="rId174" tooltip="GBR 1/2026"/>
+    <hyperlink ref="K115" r:id="rId175" tooltip="03 Mar 2026"/>
+    <hyperlink ref="D116" r:id="rId176" tooltip="COD 5/2025"/>
+    <hyperlink ref="D117" r:id="rId177" tooltip="EGY 10/2025"/>
+    <hyperlink ref="K117" r:id="rId178" tooltip="02 Mar 2026"/>
+    <hyperlink ref="D118" r:id="rId179" tooltip="MOZ 4/2025"/>
+    <hyperlink ref="D119" r:id="rId180" tooltip="OTH 164/2025"/>
+    <hyperlink ref="D120" r:id="rId181" tooltip="OTH 165/2025"/>
+    <hyperlink ref="D121" r:id="rId182" tooltip="BGD 6/2025"/>
+    <hyperlink ref="D122" r:id="rId183" tooltip="MWI 2/2025"/>
+    <hyperlink ref="D123" r:id="rId184" tooltip="MEX 15/2025"/>
+    <hyperlink ref="K123" r:id="rId185" tooltip="24 Feb 2026"/>
+    <hyperlink ref="L123" r:id="rId186" tooltip="15 May 2026"/>
+    <hyperlink ref="D124" r:id="rId187" tooltip="RUS 13/2025"/>
+    <hyperlink ref="D125" r:id="rId188" tooltip="VNM 8/2025"/>
+    <hyperlink ref="K125" r:id="rId189" tooltip="23 Feb 2026"/>
+    <hyperlink ref="L125" r:id="rId190" tooltip="04 May 2026"/>
+    <hyperlink ref="D126" r:id="rId191" tooltip="USA 43/2025"/>
+    <hyperlink ref="D127" r:id="rId192" tooltip="BDI 2/2025"/>
+    <hyperlink ref="D128" r:id="rId193" tooltip="EGY 8/2025"/>
+    <hyperlink ref="K128" r:id="rId194" tooltip="23 Feb 2026"/>
+    <hyperlink ref="D129" r:id="rId195" tooltip="AGO 4/2025"/>
+    <hyperlink ref="D130" r:id="rId196" tooltip="CHN 22/2025"/>
+    <hyperlink ref="K130" r:id="rId197" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D131" r:id="rId198" tooltip="BRA 7/2025"/>
+    <hyperlink ref="K131" r:id="rId199" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D132" r:id="rId200" tooltip="EGY 9/2025"/>
+    <hyperlink ref="K132" r:id="rId201" tooltip="23 Feb 2026"/>
+    <hyperlink ref="D133" r:id="rId202" tooltip="MLI 7/2025"/>
+    <hyperlink ref="D134" r:id="rId203" tooltip="PAK 17/2025"/>
+    <hyperlink ref="D135" r:id="rId204" tooltip="ESP 4/2025"/>
+    <hyperlink ref="K135" r:id="rId205" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D136" r:id="rId206" tooltip="COD 4/2025"/>
+    <hyperlink ref="D137" r:id="rId207" tooltip="ISR 25/2025"/>
+    <hyperlink ref="D138" r:id="rId208" tooltip="UGA 6/2025"/>
+    <hyperlink ref="K138" r:id="rId209" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D139" r:id="rId210" tooltip="IDN 10/2025"/>
+    <hyperlink ref="K139" r:id="rId211" tooltip="04 May 2026"/>
+    <hyperlink ref="D140" r:id="rId212" tooltip="OTH 162/2025"/>
+    <hyperlink ref="D141" r:id="rId213" tooltip="BRA 6/2025"/>
+    <hyperlink ref="K141" r:id="rId214" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D142" r:id="rId215" tooltip="OTH 135/2025"/>
+    <hyperlink ref="D143" r:id="rId216" tooltip="OTH 149/2025"/>
+    <hyperlink ref="D144" r:id="rId217" tooltip="ITA 9/2025"/>
+    <hyperlink ref="D145" r:id="rId218" tooltip="SWE 3/2025"/>
+    <hyperlink ref="K145" r:id="rId219" tooltip="11 Feb 2026"/>
+    <hyperlink ref="D146" r:id="rId220" tooltip="CHE 5/2025"/>
+    <hyperlink ref="K146" r:id="rId221" tooltip="11 Feb 2026"/>
+    <hyperlink ref="D147" r:id="rId222" tooltip="DZA 8/2025"/>
+    <hyperlink ref="K147" r:id="rId223" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D148" r:id="rId224" tooltip="PAK 15/2025"/>
+    <hyperlink ref="D149" r:id="rId225" tooltip="PER 9/2025"/>
+    <hyperlink ref="K149" r:id="rId226" tooltip="17 Dec 2025"/>
+    <hyperlink ref="L149" r:id="rId227" tooltip="25 Dec 2025"/>
+    <hyperlink ref="D150" r:id="rId228" tooltip="AZE 3/2025"/>
+    <hyperlink ref="K150" r:id="rId229" tooltip="27 Feb 2026"/>
+    <hyperlink ref="D151" r:id="rId230" tooltip="CHL 7/2025"/>
+    <hyperlink ref="K151" r:id="rId231" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D152" r:id="rId232" tooltip="HND 6/2025"/>
+    <hyperlink ref="D153" r:id="rId233" tooltip="IRN 21/2025"/>
+    <hyperlink ref="K153" r:id="rId234" tooltip="30 Dec 2025"/>
+    <hyperlink ref="D154" r:id="rId235" tooltip="SAU 2/2025"/>
+    <hyperlink ref="K154" r:id="rId236" tooltip="29 Jan 2026"/>
+    <hyperlink ref="D155" r:id="rId237" tooltip="ESP 3/2025"/>
+    <hyperlink ref="K155" r:id="rId238" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D156" r:id="rId239" tooltip="USA 39/2025"/>
+    <hyperlink ref="D157" r:id="rId240" tooltip="IRN 22/2025"/>
+    <hyperlink ref="K157" r:id="rId241" tooltip="30 Jan 2026"/>
+    <hyperlink ref="L157" r:id="rId242" tooltip="10 Feb 2026"/>
+    <hyperlink ref="D158" r:id="rId243" tooltip="COL 6/2025"/>
+    <hyperlink ref="D159" r:id="rId244" tooltip="GMB 1/2025"/>
+    <hyperlink ref="K159" r:id="rId245" tooltip="05 Feb 2026"/>
+    <hyperlink ref="D160" r:id="rId246" tooltip="IRL 2/2025"/>
+    <hyperlink ref="D161" r:id="rId247" tooltip="PAK 16/2025"/>
+    <hyperlink ref="D162" r:id="rId248" tooltip="UKR 3/2025"/>
+    <hyperlink ref="D163" r:id="rId249" tooltip="VEN 5/2025"/>
+    <hyperlink ref="D164" r:id="rId250" tooltip="DZA 7/2025"/>
+    <hyperlink ref="K164" r:id="rId251" tooltip="07 Feb 2026"/>
+    <hyperlink ref="D165" r:id="rId252" tooltip="FRA 13/2025"/>
+    <hyperlink ref="K165" r:id="rId253" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D166" r:id="rId254" tooltip="OTH 151/2025"/>
+    <hyperlink ref="D167" r:id="rId255" tooltip="OTH 153/2025"/>
+    <hyperlink ref="D168" r:id="rId256" tooltip="OTH 152/2025"/>
+    <hyperlink ref="K168" r:id="rId257" tooltip="03 Feb 2026"/>
+    <hyperlink ref="D169" r:id="rId258" tooltip="RUS 1/2025"/>
+    <hyperlink ref="D170" r:id="rId259" tooltip="GBR 20/2025"/>
+    <hyperlink ref="D171" r:id="rId260" tooltip="USA 38/2025"/>
+    <hyperlink ref="D172" r:id="rId261" tooltip="RUS 14/2025"/>
+    <hyperlink ref="D173" r:id="rId262" tooltip="PHL 7/2025"/>
+    <hyperlink ref="K173" r:id="rId263" tooltip="10 Dec 2025"/>
+    <hyperlink ref="D174" r:id="rId264" tooltip="ZAF 4/2025"/>
+    <hyperlink ref="D175" r:id="rId265" tooltip="BLR 13/2025"/>
+    <hyperlink ref="D176" r:id="rId266" tooltip="TCD 1/2025"/>
+    <hyperlink ref="K176" r:id="rId267" tooltip="03 Feb 2026"/>
+    <hyperlink ref="D177" r:id="rId268" tooltip="IRN 19/2025"/>
+    <hyperlink ref="K177" r:id="rId269" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D178" r:id="rId270" tooltip="ISR 23/2025"/>
+    <hyperlink ref="D179" r:id="rId271" tooltip="ZAF 3/2025"/>
+    <hyperlink ref="D180" r:id="rId272" tooltip="LKA 4/2025"/>
+    <hyperlink ref="D181" r:id="rId273" tooltip="GBR 23/2025"/>
+    <hyperlink ref="K181" r:id="rId274" tooltip="08 May 2026"/>
+    <hyperlink ref="D182" r:id="rId275" tooltip="ARG 8/2025"/>
+    <hyperlink ref="K182" r:id="rId276" tooltip="28 Jan 2026"/>
+    <hyperlink ref="L182" r:id="rId277" tooltip="30 Jan 2026"/>
+    <hyperlink ref="D183" r:id="rId278" tooltip="OTH 137/2025"/>
+    <hyperlink ref="K183" r:id="rId279" tooltip="08 Dec 2025"/>
+    <hyperlink ref="L183" r:id="rId280" tooltip="23 Dec 2025"/>
+    <hyperlink ref="M183" r:id="rId281" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D184" r:id="rId282" tooltip="OTH 138/2025"/>
+    <hyperlink ref="K184" r:id="rId283" tooltip="26 Jan 2026"/>
+    <hyperlink ref="D185" r:id="rId284" tooltip="CAN 6/2025"/>
+    <hyperlink ref="K185" r:id="rId285" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D186" r:id="rId286" tooltip="CHL 6/2025"/>
+    <hyperlink ref="K186" r:id="rId287" tooltip="02 Feb 2026"/>
+    <hyperlink ref="L186" r:id="rId288" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D187" r:id="rId289" tooltip="OTH 139/2025"/>
+    <hyperlink ref="K187" r:id="rId290" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D188" r:id="rId291" tooltip="OTH 140/2025"/>
+    <hyperlink ref="K188" r:id="rId292" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D189" r:id="rId293" tooltip="OTH 154/2025"/>
+    <hyperlink ref="D190" r:id="rId294" tooltip="IRN 20/2025"/>
+    <hyperlink ref="K190" r:id="rId295" tooltip="09 Dec 2025"/>
+    <hyperlink ref="L190" r:id="rId296" tooltip="11 Dec 2025"/>
+    <hyperlink ref="D191" r:id="rId297" tooltip="MYS 5/2025"/>
+    <hyperlink ref="D192" r:id="rId298" tooltip="PAK 11/2025"/>
+    <hyperlink ref="K192" r:id="rId299" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D193" r:id="rId300" tooltip="TZA 6/2025"/>
+    <hyperlink ref="K193" r:id="rId301" tooltip="08 Dec 2025"/>
+    <hyperlink ref="D194" r:id="rId302" tooltip="USA 37/2025"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>