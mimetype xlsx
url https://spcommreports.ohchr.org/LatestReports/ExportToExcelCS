--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>27 Feb 2026</t>
   </si>
   <si>
     <t>26 Feb 2026</t>
   </si>
   <si>
     <t>25 Feb 2026</t>
   </si>
   <si>
     <t>24 Feb 2026</t>
   </si>
   <si>
     <t>23 Feb 2026</t>
   </si>
   <si>
     <t>20 Feb 2026</t>
   </si>
   <si>
     <t>19 Feb 2026</t>
   </si>
   <si>
@@ -2471,99 +2471,108 @@
   <si>
     <t>Europe and Central Asia</t>
   </si>
   <si>
     <t>Middle East and North Africa</t>
   </si>
   <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
     <t>28 Apr 2026</t>
   </si>
   <si>
     <t>27 Apr 2026</t>
   </si>
   <si>
     <t>24 Apr 2026</t>
   </si>
   <si>
+    <t>29 May 2026</t>
+  </si>
+  <si>
+    <t>15 Jun 2026</t>
+  </si>
+  <si>
     <t>21 Apr 2026</t>
   </si>
   <si>
     <t>01 May 2026</t>
   </si>
   <si>
     <t>02 Apr 2026</t>
   </si>
   <si>
     <t>13 Apr 2026</t>
   </si>
   <si>
     <t>14 Apr 2026</t>
   </si>
   <si>
     <t>10 Apr 2026</t>
   </si>
   <si>
     <t>09 Apr 2026</t>
   </si>
   <si>
     <t>31 Mar 2026</t>
   </si>
   <si>
     <t>01 Apr 2026</t>
   </si>
   <si>
     <t>07 Apr 2026</t>
   </si>
   <si>
     <t>30 Mar 2026</t>
   </si>
   <si>
     <t>26 Mar 2026</t>
   </si>
   <si>
     <t>18 Mar 2026</t>
   </si>
   <si>
     <t>23 Mar 2026</t>
   </si>
   <si>
     <t>05 May 2026</t>
   </si>
   <si>
     <t>10 Mar 2026</t>
   </si>
   <si>
     <t>11 Mar 2026</t>
+  </si>
+  <si>
+    <t>04 Jun 2026</t>
   </si>
   <si>
     <t>19 Mar 2026</t>
   </si>
   <si>
     <t>16 Apr 2026</t>
   </si>
   <si>
     <t>16 Mar 2026</t>
   </si>
   <si>
     <t>29 Apr 2026</t>
   </si>
   <si>
     <t>07 May 2026</t>
   </si>
   <si>
     <t>25 Mar 2026</t>
   </si>
   <si>
     <t>20 Apr 2026</t>
   </si>
   <si>
     <t>03 Mar 2026</t>
   </si>
@@ -2761,51 +2770,51 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30774" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39684" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30812" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30691" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39683" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30813" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39617" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39618" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39624" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39629" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39671" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30792" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30770" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39681" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30771" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30765" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39680" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30754" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30732" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30746" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30757" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39676" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30750" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39658" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30760" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30756" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39669" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30761" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39608" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39627" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30758" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30749" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30772" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39667" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39672" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30688" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30599" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39668" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30596" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39665" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39687" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30600" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30597" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30601" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30751" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30752" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30594" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30598" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30753" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30745" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39666" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30706" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30735" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39621" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30729" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39606" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30742" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30733" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39664" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30727" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30755" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30725" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39657" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30737" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39659" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30715" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39655" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30714" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30736" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39661" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30731" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30712" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39649" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30717" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30719" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39656" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30726" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30677" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39647" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30713" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30730" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30535" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30544" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30627" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39646" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30700" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30701" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39638" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30654" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39643" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30660" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30711" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30698" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30697" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30716" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30699" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30635" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39634" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30629" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30636" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39632" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30637" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30710" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30693" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30703" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39642" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30658" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30674" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30678" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39639" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30667" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30648" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30607" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30644" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30676" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30673" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39674" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30695" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30537" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30530" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30679" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30686" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39637" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30536" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30685" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39631" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30532" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39615" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30675" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30692" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39536" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39565" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30702" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39640" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30687" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39673" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30672" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30664" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39686" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30680" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30690" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39605" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30603" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30681" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30657" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39644" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30665" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39645" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30626" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39675" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30683" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30682" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39625" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30670" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30650" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39622" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30663" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30640" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30642" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30514" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30661" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30470" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30651" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30529" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30539" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39611" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30656" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30639" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39636" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30646" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39597" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30632" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39612" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30620" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30615" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30630" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39610" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30631" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30634" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30633" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39607" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30622" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30611" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39603" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30454" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30590" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30621" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39586" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30451" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39584" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30617" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39609" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30614" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30595" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39473" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39486" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30628" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39619" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30586" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39587" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30593" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30606" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39491" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30588" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39563" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30515" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39602" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30577" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30608" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39493" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39585" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30585" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30562" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39576" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30623" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30613" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30560" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30587" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30574" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39578" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30528" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39582" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30546" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30550" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30548" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39575" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29632" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30524" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30495" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30484" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30489" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39434" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30543" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30573" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30551" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39572" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30541" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39574" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30540" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30542" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30589" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30583" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39560" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39568" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30465" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39427" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39483" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39548" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30468" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39555" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30477" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39616" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30579" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39569" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39588" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30467" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39549" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30466" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39583" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30584" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30553" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39430" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39435" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30527" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30464" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39581" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30556" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39480" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30426" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30774" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39684" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30812" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30691" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39683" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30813" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39617" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39618" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39624" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39629" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39671" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30792" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30770" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39681" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30771" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30765" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39680" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39727" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39749" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30754" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30732" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39728" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30746" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30757" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39676" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30750" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39658" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30760" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30756" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39669" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30761" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39608" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39627" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30758" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30749" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30772" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39667" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39672" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30688" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30599" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39668" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30596" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39665" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39687" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30600" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30597" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30601" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30751" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30752" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30594" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30598" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30753" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30745" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39666" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30706" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30735" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39621" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30729" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39606" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30742" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30733" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39664" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30727" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30755" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30725" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39657" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30737" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39659" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30715" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39655" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30714" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30736" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39661" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30731" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30712" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39649" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30717" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30719" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39656" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30726" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30677" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39647" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30713" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30730" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30535" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30544" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30627" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39646" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30700" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30701" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39638" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30654" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39643" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30660" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30711" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30698" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30697" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30716" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30699" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30635" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39634" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30629" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30636" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39632" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30637" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39735" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30710" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30693" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30703" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39642" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30658" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30674" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30678" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39639" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30667" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30648" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30607" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30644" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30676" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30673" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39674" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30695" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30537" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30530" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30679" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30686" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39637" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30536" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30685" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39631" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30532" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39615" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30675" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30692" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39536" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39565" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30702" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39640" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30687" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39673" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30672" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30664" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39686" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30680" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30690" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39605" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30603" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30681" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30657" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39644" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30665" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39645" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30626" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39675" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30683" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30682" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39625" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30670" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30650" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39622" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30663" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30640" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30642" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30514" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30661" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30470" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30651" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30529" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30539" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39611" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30656" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30639" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39636" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30646" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39597" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30632" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39612" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30620" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30615" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30630" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39610" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30631" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30634" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30633" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39607" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30622" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30611" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39603" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30454" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30590" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30621" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39586" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30451" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39584" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30617" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39609" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30614" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30595" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39473" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39486" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30628" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39619" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30586" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39587" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30593" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30606" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39491" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30588" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39563" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30515" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39602" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30577" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30608" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39493" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39585" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30585" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30562" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39576" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30623" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30613" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30560" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30587" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30574" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39578" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30528" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39582" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30546" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30550" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30548" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39575" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29632" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30524" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30495" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30484" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30489" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39434" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30543" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30573" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30551" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39572" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30541" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39574" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30540" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30542" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30589" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30583" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39560" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39568" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30465" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39427" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39483" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39548" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30468" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39555" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30477" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39616" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30579" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39569" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39588" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30467" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39549" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30466" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39583" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30584" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30553" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39430" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39435" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30527" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30464" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39581" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30556" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39480" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30426" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:O194"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="15" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
@@ -2979,57 +2988,57 @@
       <c r="E5" s="3" t="s">
         <v>359</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>490</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="n">
         <v>5</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>166</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>491</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>669</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -3169,90 +3178,94 @@
       <c r="B10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>170</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>495</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I10" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J10" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K10" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>686</v>
+      </c>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>171</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>496</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>679</v>
       </c>
       <c r="I11" s="3" t="n">
         <v>38700000</v>
       </c>
       <c r="J11" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K11" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>687</v>
+      </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>172</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>365</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>497</v>
       </c>
       <c r="G12" s="3" t="s">
@@ -3317,53 +3330,55 @@
       <c r="B14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>174</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>367</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>499</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K14" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>686</v>
+      </c>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>175</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>368</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>500</v>
       </c>
       <c r="G15" s="3" t="s">
@@ -3394,129 +3409,129 @@
       <c r="C16" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>176</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>369</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>501</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I16" s="3" t="n">
         <v>5000</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>177</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>357</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>502</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I17" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>178</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>370</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>503</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>179</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>371</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>504</v>
       </c>
@@ -3548,93 +3563,93 @@
       <c r="C20" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>180</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>372</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>505</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I20" s="3" t="n">
         <v>21</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>181</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>373</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>506</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>182</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>374</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>507</v>
       </c>
       <c r="G22" s="3" t="s">
@@ -3702,54 +3717,54 @@
       <c r="C24" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>184</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>376</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>509</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I24" s="3" t="n">
         <v>11</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>185</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>377</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>510</v>
       </c>
       <c r="G25" s="3" t="s">
@@ -3780,93 +3795,93 @@
       <c r="C26" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>186</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>378</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>511</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>669</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>676</v>
       </c>
       <c r="I26" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>187</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>378</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>512</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I27" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>188</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>378</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>512</v>
       </c>
       <c r="G28" s="3" t="s">
@@ -4156,51 +4171,51 @@
       <c r="C36" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>379</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>515</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I36" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
     </row>
     <row r="37">
       <c r="A37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>373</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>516</v>
       </c>
@@ -4347,93 +4362,93 @@
       <c r="C41" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>201</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>380</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>517</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I41" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
     </row>
     <row r="42">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>383</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>520</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>679</v>
       </c>
       <c r="I42" s="3" t="n">
         <v>7</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
     </row>
     <row r="43">
       <c r="A43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>203</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>521</v>
       </c>
       <c r="G43" s="3" t="s">
@@ -4501,170 +4516,170 @@
       <c r="C45" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>205</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>385</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>523</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I45" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
     <row r="46">
       <c r="A46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>386</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>524</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>679</v>
       </c>
       <c r="I46" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
     </row>
     <row r="47">
       <c r="A47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>207</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>387</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>525</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I47" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>208</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>526</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I48" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
     </row>
     <row r="49">
       <c r="A49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>209</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>389</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>527</v>
       </c>
@@ -4696,51 +4711,51 @@
       <c r="C50" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>210</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>390</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>528</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I50" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
     </row>
     <row r="51">
       <c r="A51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>211</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>391</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>529</v>
       </c>
@@ -4772,51 +4787,51 @@
       <c r="C52" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>212</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>392</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>530</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I52" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
     </row>
     <row r="53">
       <c r="A53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>213</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>393</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>531</v>
       </c>
@@ -4848,51 +4863,51 @@
       <c r="C54" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>214</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>394</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>532</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I54" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
     </row>
     <row r="55">
       <c r="A55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>215</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>395</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>533</v>
       </c>
@@ -4924,51 +4939,51 @@
       <c r="C56" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>216</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>396</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>534</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I56" s="3" t="n">
         <v>678</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57">
       <c r="A57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>217</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>397</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>535</v>
       </c>
@@ -5111,51 +5126,51 @@
       <c r="C61" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>221</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>539</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I61" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
     </row>
     <row r="62">
       <c r="A62" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>222</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>401</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>540</v>
       </c>
@@ -5187,168 +5202,168 @@
       <c r="C63" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>223</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>402</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>541</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
     </row>
     <row r="64">
       <c r="A64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>224</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>403</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>542</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I64" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
     </row>
     <row r="65">
       <c r="A65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>225</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>404</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>543</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I65" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L65" s="3"/>
       <c r="M65" s="3"/>
       <c r="N65" s="3"/>
       <c r="O65" s="3"/>
     </row>
     <row r="66">
       <c r="A66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>226</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>356</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>544</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3"/>
       <c r="N66" s="3"/>
       <c r="O66" s="3"/>
     </row>
     <row r="67">
       <c r="A67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>227</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>405</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>545</v>
       </c>
@@ -5565,51 +5580,51 @@
       <c r="C73" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>233</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>409</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>551</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>669</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>676</v>
       </c>
       <c r="I73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
     </row>
     <row r="74">
       <c r="A74" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>409</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>551</v>
       </c>
@@ -5641,51 +5656,51 @@
       <c r="C75" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>235</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>409</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>552</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
     </row>
     <row r="76">
       <c r="A76" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>236</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>409</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>553</v>
       </c>
@@ -5717,89 +5732,91 @@
       <c r="C77" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>237</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>410</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>554</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I77" s="3" t="n">
         <v>52</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L77" s="3"/>
       <c r="M77" s="3"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
     </row>
     <row r="78">
       <c r="A78" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>238</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>411</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>555</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I78" s="3" t="n">
         <v>4</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K78" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>705</v>
+      </c>
       <c r="L78" s="3"/>
       <c r="M78" s="3"/>
       <c r="N78" s="3"/>
       <c r="O78" s="3"/>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>239</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>412</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>556</v>
       </c>
       <c r="G79" s="3" t="s">
@@ -5867,51 +5884,51 @@
       <c r="C81" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>241</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>558</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I81" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
     </row>
     <row r="82">
       <c r="A82" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>242</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>414</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>559</v>
       </c>
@@ -5980,51 +5997,51 @@
       <c r="C84" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>416</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>561</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>669</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>676</v>
       </c>
       <c r="I84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="L84" s="3"/>
       <c r="M84" s="3"/>
       <c r="N84" s="3"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85">
       <c r="A85" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>417</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>562</v>
       </c>
@@ -6204,51 +6221,51 @@
       <c r="C90" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>250</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>421</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>567</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>671</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I90" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="L90" s="3"/>
       <c r="M90" s="3"/>
       <c r="N90" s="3"/>
       <c r="O90" s="3"/>
     </row>
     <row r="91">
       <c r="A91" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>251</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>568</v>
       </c>
@@ -6391,51 +6408,51 @@
       <c r="C95" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>255</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>423</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>572</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I95" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3"/>
       <c r="N95" s="3"/>
       <c r="O95" s="3"/>
     </row>
     <row r="96">
       <c r="A96" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>256</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>422</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>573</v>
       </c>
@@ -6467,51 +6484,51 @@
       <c r="C97" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>257</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>424</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>574</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>675</v>
       </c>
       <c r="I97" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
     </row>
     <row r="98">
       <c r="A98" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>258</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>422</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>575</v>
       </c>
@@ -6623,90 +6640,90 @@
       <c r="C101" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>261</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>426</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>578</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I101" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
     </row>
     <row r="102">
       <c r="A102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>262</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>427</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>579</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>671</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I102" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="L102" s="3"/>
       <c r="M102" s="3"/>
       <c r="N102" s="3"/>
       <c r="O102" s="3"/>
     </row>
     <row r="103">
       <c r="A103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>263</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>387</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>580</v>
       </c>
@@ -6738,90 +6755,90 @@
       <c r="C104" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>264</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>428</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>581</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I104" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="L104" s="3"/>
       <c r="M104" s="3"/>
       <c r="N104" s="3"/>
       <c r="O104" s="3"/>
     </row>
     <row r="105">
       <c r="A105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>265</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>429</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>582</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I105" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
       <c r="N105" s="3"/>
       <c r="O105" s="3"/>
     </row>
     <row r="106">
       <c r="A106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>266</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>430</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>583</v>
       </c>
@@ -6966,168 +6983,168 @@
       <c r="C110" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>270</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>433</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>587</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I110" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="L110" s="3"/>
       <c r="M110" s="3"/>
       <c r="N110" s="3"/>
       <c r="O110" s="3"/>
     </row>
     <row r="111">
       <c r="A111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>271</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>434</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>588</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I111" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="L111" s="3"/>
       <c r="M111" s="3"/>
       <c r="N111" s="3"/>
       <c r="O111" s="3"/>
     </row>
     <row r="112">
       <c r="A112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>272</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>435</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>589</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="L112" s="3"/>
       <c r="M112" s="3"/>
       <c r="N112" s="3"/>
       <c r="O112" s="3"/>
     </row>
     <row r="113">
       <c r="A113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>273</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>436</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>590</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I113" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="L113" s="3"/>
       <c r="M113" s="3"/>
       <c r="N113" s="3"/>
       <c r="O113" s="3"/>
     </row>
     <row r="114">
       <c r="A114" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>274</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>432</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>591</v>
       </c>
@@ -7159,51 +7176,51 @@
       <c r="C115" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>275</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>432</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>591</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I115" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="L115" s="3"/>
       <c r="M115" s="3"/>
       <c r="N115" s="3"/>
       <c r="O115" s="3"/>
     </row>
     <row r="116">
       <c r="A116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>276</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>437</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>592</v>
       </c>
@@ -7235,51 +7252,51 @@
       <c r="C117" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>277</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>438</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>593</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>679</v>
       </c>
       <c r="I117" s="3" t="n">
         <v>5</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="L117" s="3"/>
       <c r="M117" s="3"/>
       <c r="N117" s="3"/>
       <c r="O117" s="3"/>
     </row>
     <row r="118">
       <c r="A118" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>278</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>380</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>594</v>
       </c>
@@ -7462,51 +7479,51 @@
       <c r="D123" s="4" t="s">
         <v>283</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>441</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>599</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I123" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K123" s="4" t="s">
         <v>4</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="M123" s="3"/>
       <c r="N123" s="3"/>
       <c r="O123" s="3"/>
     </row>
     <row r="124">
       <c r="A124" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>284</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>442</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>600</v>
       </c>
       <c r="G124" s="3" t="s">
@@ -7540,51 +7557,51 @@
       <c r="D125" s="4" t="s">
         <v>285</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>443</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>601</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I125" s="3" t="n">
         <v>4</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K125" s="4" t="s">
         <v>5</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="M125" s="3"/>
       <c r="N125" s="3"/>
       <c r="O125" s="3"/>
     </row>
     <row r="126">
       <c r="A126" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>286</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>444</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>602</v>
       </c>
       <c r="G126" s="3" t="s">
@@ -7728,51 +7745,51 @@
       <c r="C130" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>290</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>447</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>606</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I130" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K130" s="4" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="3"/>
       <c r="N130" s="3"/>
       <c r="O130" s="3"/>
     </row>
     <row r="131">
       <c r="A131" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>291</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>448</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>607</v>
       </c>
@@ -8071,51 +8088,51 @@
       <c r="C139" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>299</v>
       </c>
       <c r="E139" s="3" t="s">
         <v>362</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>615</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I139" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K139" s="4" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="L139" s="3"/>
       <c r="M139" s="3"/>
       <c r="N139" s="3"/>
       <c r="O139" s="3"/>
     </row>
     <row r="140">
       <c r="A140" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>300</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>447</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>616</v>
       </c>
@@ -8454,51 +8471,51 @@
       <c r="D149" s="4" t="s">
         <v>309</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>460</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>624</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I149" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="M149" s="3"/>
       <c r="N149" s="3"/>
       <c r="O149" s="3"/>
     </row>
     <row r="150">
       <c r="A150" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="4" t="s">
         <v>310</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>625</v>
       </c>
       <c r="G150" s="3" t="s">
@@ -9026,51 +9043,51 @@
       <c r="C164" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>324</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>468</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>638</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>679</v>
       </c>
       <c r="I164" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3"/>
       <c r="N164" s="3"/>
       <c r="O164" s="3"/>
     </row>
     <row r="165">
       <c r="A165" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>325</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>469</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>639</v>
       </c>
@@ -9667,51 +9684,51 @@
       <c r="C181" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>341</v>
       </c>
       <c r="E181" s="3" t="s">
         <v>479</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>655</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I181" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3"/>
       <c r="N181" s="3"/>
       <c r="O181" s="3"/>
     </row>
     <row r="182">
       <c r="A182" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>342</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>432</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>656</v>
       </c>
@@ -10024,51 +10041,51 @@
       <c r="C190" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D190" s="4" t="s">
         <v>350</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>482</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>662</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I190" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K190" s="4" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="L190" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M190" s="3"/>
       <c r="N190" s="3"/>
       <c r="O190" s="3"/>
     </row>
     <row r="191">
       <c r="A191" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>351</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>483</v>
       </c>
       <c r="F191" s="3" t="s">
@@ -10205,329 +10222,333 @@
       <c r="L194" s="3"/>
       <c r="M194" s="3"/>
       <c r="N194" s="3"/>
       <c r="O194" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" tooltip="AUS 2/2026"/>
     <hyperlink ref="K2" r:id="rId2" tooltip="28 Apr 2026"/>
     <hyperlink ref="D3" r:id="rId3" tooltip="COD 3/2026"/>
     <hyperlink ref="D4" r:id="rId4" tooltip="OTH 3/2026"/>
     <hyperlink ref="K4" r:id="rId5" tooltip="27 Apr 2026"/>
     <hyperlink ref="D5" r:id="rId6" tooltip="ARG 2/2026"/>
     <hyperlink ref="K5" r:id="rId7" tooltip="27 Feb 2026"/>
     <hyperlink ref="L5" r:id="rId8" tooltip="27 Feb 2026"/>
     <hyperlink ref="M5" r:id="rId9" tooltip="03 Mar 2026"/>
     <hyperlink ref="N5" r:id="rId10" tooltip="06 Mar 2026"/>
     <hyperlink ref="O5" r:id="rId11" tooltip="16 Apr 2026"/>
     <hyperlink ref="D6" r:id="rId12" tooltip="OTH 14/2026"/>
     <hyperlink ref="D7" r:id="rId13" tooltip="MEX 1/2026"/>
     <hyperlink ref="K7" r:id="rId14" tooltip="24 Apr 2026"/>
     <hyperlink ref="D8" r:id="rId15" tooltip="ROU 1/2026"/>
     <hyperlink ref="D9" r:id="rId16" tooltip="SWE 3/2026"/>
     <hyperlink ref="K9" r:id="rId17" tooltip="24 Apr 2026"/>
     <hyperlink ref="D10" r:id="rId18" tooltip="IRN 2/2026"/>
-    <hyperlink ref="D11" r:id="rId19" tooltip="MAR 1/2026"/>
-[...282 lines deleted...]
-    <hyperlink ref="D194" r:id="rId302" tooltip="USA 37/2025"/>
+    <hyperlink ref="K10" r:id="rId19" tooltip="29 May 2026"/>
+    <hyperlink ref="D11" r:id="rId20" tooltip="MAR 1/2026"/>
+    <hyperlink ref="K11" r:id="rId21" tooltip="15 Jun 2026"/>
+    <hyperlink ref="D12" r:id="rId22" tooltip="AZE 3/2026"/>
+    <hyperlink ref="D13" r:id="rId23" tooltip="TUR 1/2026"/>
+    <hyperlink ref="D14" r:id="rId24" tooltip="IDN 1/2026"/>
+    <hyperlink ref="K14" r:id="rId25" tooltip="29 May 2026"/>
+    <hyperlink ref="D15" r:id="rId26" tooltip="ISR 2/2026"/>
+    <hyperlink ref="D16" r:id="rId27" tooltip="SWE 2/2026"/>
+    <hyperlink ref="K16" r:id="rId28" tooltip="21 Apr 2026"/>
+    <hyperlink ref="D17" r:id="rId29" tooltip="AUS 3/2026"/>
+    <hyperlink ref="K17" r:id="rId30" tooltip="01 May 2026"/>
+    <hyperlink ref="D18" r:id="rId31" tooltip="GRC 1/2026"/>
+    <hyperlink ref="K18" r:id="rId32" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D19" r:id="rId33" tooltip="USA 5/2026"/>
+    <hyperlink ref="D20" r:id="rId34" tooltip="ESP 1/2026"/>
+    <hyperlink ref="K20" r:id="rId35" tooltip="13 Apr 2026"/>
+    <hyperlink ref="D21" r:id="rId36" tooltip="GTM 3/2026"/>
+    <hyperlink ref="K21" r:id="rId37" tooltip="19 Feb 2026"/>
+    <hyperlink ref="L21" r:id="rId38" tooltip="05 Mar 2026"/>
+    <hyperlink ref="D22" r:id="rId39" tooltip="COD 2/2026"/>
+    <hyperlink ref="D23" r:id="rId40" tooltip="GTM 2/2026"/>
+    <hyperlink ref="D24" r:id="rId41" tooltip="GTM 4/2026"/>
+    <hyperlink ref="K24" r:id="rId42" tooltip="14 Apr 2026"/>
+    <hyperlink ref="L24" r:id="rId43" tooltip="17 Apr 2026"/>
+    <hyperlink ref="D25" r:id="rId44" tooltip="NPL 1/2026"/>
+    <hyperlink ref="D26" r:id="rId45" tooltip="OTH 157/2025"/>
+    <hyperlink ref="K26" r:id="rId46" tooltip="14 Apr 2026"/>
+    <hyperlink ref="D27" r:id="rId47" tooltip="CAN 7/2025"/>
+    <hyperlink ref="K27" r:id="rId48" tooltip="10 Apr 2026"/>
+    <hyperlink ref="L27" r:id="rId49" tooltip="29 Apr 2026"/>
+    <hyperlink ref="D28" r:id="rId50" tooltip="OTH 160/2025"/>
+    <hyperlink ref="D29" r:id="rId51" tooltip="OTH 155/2025"/>
+    <hyperlink ref="D30" r:id="rId52" tooltip="OTH 159/2025"/>
+    <hyperlink ref="D31" r:id="rId53" tooltip="OTH 7/2026"/>
+    <hyperlink ref="D32" r:id="rId54" tooltip="OTH 8/2026"/>
+    <hyperlink ref="D33" r:id="rId55" tooltip="USA 40/2025"/>
+    <hyperlink ref="D34" r:id="rId56" tooltip="OTH 156/2025"/>
+    <hyperlink ref="D35" r:id="rId57" tooltip="OTH 9/2026"/>
+    <hyperlink ref="D36" r:id="rId58" tooltip="TUR 3/2026"/>
+    <hyperlink ref="K36" r:id="rId59" tooltip="10 Apr 2026"/>
+    <hyperlink ref="D37" r:id="rId60" tooltip="SOM 1/2026"/>
+    <hyperlink ref="D38" r:id="rId61" tooltip="OTH 5/2026"/>
+    <hyperlink ref="K38" r:id="rId62" tooltip="20 Feb 2026"/>
+    <hyperlink ref="D39" r:id="rId63" tooltip="PHL 1/2026"/>
+    <hyperlink ref="K39" r:id="rId64" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D40" r:id="rId65" tooltip="LKA 1/2026"/>
+    <hyperlink ref="D41" r:id="rId66" tooltip="SWE 1/2026"/>
+    <hyperlink ref="K41" r:id="rId67" tooltip="09 Apr 2026"/>
+    <hyperlink ref="D42" r:id="rId68" tooltip="TUN 1/2026"/>
+    <hyperlink ref="K42" r:id="rId69" tooltip="31 Mar 2026"/>
+    <hyperlink ref="L42" r:id="rId70" tooltip="07 May 2026"/>
+    <hyperlink ref="D43" r:id="rId71" tooltip="USA 4/2026"/>
+    <hyperlink ref="D44" r:id="rId72" tooltip="OTH 10/2026"/>
+    <hyperlink ref="D45" r:id="rId73" tooltip="AUS 1/2026"/>
+    <hyperlink ref="K45" r:id="rId74" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D46" r:id="rId75" tooltip="TUN 2/2026"/>
+    <hyperlink ref="K46" r:id="rId76" tooltip="31 Mar 2026"/>
+    <hyperlink ref="L46" r:id="rId77" tooltip="07 May 2026"/>
+    <hyperlink ref="D47" r:id="rId78" tooltip="TUR 2/2026"/>
+    <hyperlink ref="K47" r:id="rId79" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D48" r:id="rId80" tooltip="GBR 5/2026"/>
+    <hyperlink ref="K48" r:id="rId81" tooltip="01 Apr 2026"/>
+    <hyperlink ref="D49" r:id="rId82" tooltip="IND 1/2026"/>
+    <hyperlink ref="D50" r:id="rId83" tooltip="BRA 2/2026"/>
+    <hyperlink ref="K50" r:id="rId84" tooltip="07 Apr 2026"/>
+    <hyperlink ref="D51" r:id="rId85" tooltip="ZWE 1/2026"/>
+    <hyperlink ref="D52" r:id="rId86" tooltip="COL 1/2026"/>
+    <hyperlink ref="K52" r:id="rId87" tooltip="30 Mar 2026"/>
+    <hyperlink ref="D53" r:id="rId88" tooltip="COD 1/2026"/>
+    <hyperlink ref="D54" r:id="rId89" tooltip="FRA 3/2026"/>
+    <hyperlink ref="K54" r:id="rId90" tooltip="02 Apr 2026"/>
+    <hyperlink ref="D55" r:id="rId91" tooltip="SRB 2/2026"/>
+    <hyperlink ref="D56" r:id="rId92" tooltip="BRA 1/2026"/>
+    <hyperlink ref="K56" r:id="rId93" tooltip="26 Mar 2026"/>
+    <hyperlink ref="D57" r:id="rId94" tooltip="CHN 1/2026"/>
+    <hyperlink ref="D58" r:id="rId95" tooltip="LBN 1/2026"/>
+    <hyperlink ref="D59" r:id="rId96" tooltip="PAK 13/2025"/>
+    <hyperlink ref="D60" r:id="rId97" tooltip="OTH 150/2025"/>
+    <hyperlink ref="D61" r:id="rId98" tooltip="MEX 14/2025"/>
+    <hyperlink ref="K61" r:id="rId99" tooltip="26 Mar 2026"/>
+    <hyperlink ref="D62" r:id="rId100" tooltip="GBR 3/2026"/>
+    <hyperlink ref="D63" r:id="rId101" tooltip="FRA 2/2026"/>
+    <hyperlink ref="K63" r:id="rId102" tooltip="18 Mar 2026"/>
+    <hyperlink ref="D64" r:id="rId103" tooltip="CHE 10/2025"/>
+    <hyperlink ref="K64" r:id="rId104" tooltip="23 Mar 2026"/>
+    <hyperlink ref="D65" r:id="rId105" tooltip="VNM 1/2026"/>
+    <hyperlink ref="K65" r:id="rId106" tooltip="05 May 2026"/>
+    <hyperlink ref="D66" r:id="rId107" tooltip="FRA 15/2025"/>
+    <hyperlink ref="K66" r:id="rId108" tooltip="05 May 2026"/>
+    <hyperlink ref="D67" r:id="rId109" tooltip="OTH 166/2025"/>
+    <hyperlink ref="D68" r:id="rId110" tooltip="SRB 1/2026"/>
+    <hyperlink ref="D69" r:id="rId111" tooltip="OTH 4/2026"/>
+    <hyperlink ref="D70" r:id="rId112" tooltip="KEN 1/2026"/>
+    <hyperlink ref="D71" r:id="rId113" tooltip="RUS 2/2026"/>
+    <hyperlink ref="D72" r:id="rId114" tooltip="USA 3/2026"/>
+    <hyperlink ref="D73" r:id="rId115" tooltip="OTH 163/2025"/>
+    <hyperlink ref="K73" r:id="rId116" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D74" r:id="rId117" tooltip="ISR 26/2025"/>
+    <hyperlink ref="D75" r:id="rId118" tooltip="CHE 9/2025"/>
+    <hyperlink ref="K75" r:id="rId119" tooltip="11 Mar 2026"/>
+    <hyperlink ref="D76" r:id="rId120" tooltip="USA 41/2025"/>
+    <hyperlink ref="D77" r:id="rId121" tooltip="FRA 1/2026"/>
+    <hyperlink ref="K77" r:id="rId122" tooltip="05 May 2026"/>
+    <hyperlink ref="D78" r:id="rId123" tooltip="IRN 23/2025"/>
+    <hyperlink ref="K78" r:id="rId124" tooltip="04 Jun 2026"/>
+    <hyperlink ref="D79" r:id="rId125" tooltip="RUS 1/2026"/>
+    <hyperlink ref="D80" r:id="rId126" tooltip="GBR 2/2026"/>
+    <hyperlink ref="D81" r:id="rId127" tooltip="ECU 1/2026"/>
+    <hyperlink ref="K81" r:id="rId128" tooltip="19 Mar 2026"/>
+    <hyperlink ref="D82" r:id="rId129" tooltip="IRN 24/2025"/>
+    <hyperlink ref="D83" r:id="rId130" tooltip="ISR 1/2026"/>
+    <hyperlink ref="D84" r:id="rId131" tooltip="OTH 1/2026"/>
+    <hyperlink ref="K84" r:id="rId132" tooltip="18 Mar 2026"/>
+    <hyperlink ref="D85" r:id="rId133" tooltip="USA 44/2025"/>
+    <hyperlink ref="D86" r:id="rId134" tooltip="HND 7/2025"/>
+    <hyperlink ref="D87" r:id="rId135" tooltip="ISR 24/2025"/>
+    <hyperlink ref="D88" r:id="rId136" tooltip="USA 42/2025"/>
+    <hyperlink ref="D89" r:id="rId137" tooltip="USA 1/2026"/>
+    <hyperlink ref="D90" r:id="rId138" tooltip="AZE 1/2026"/>
+    <hyperlink ref="K90" r:id="rId139" tooltip="16 Apr 2026"/>
+    <hyperlink ref="D91" r:id="rId140" tooltip="GTM 1/2026"/>
+    <hyperlink ref="D92" r:id="rId141" tooltip="OTH 147/2025"/>
+    <hyperlink ref="D93" r:id="rId142" tooltip="KEN 4/2025"/>
+    <hyperlink ref="D94" r:id="rId143" tooltip="OMN 1/2026"/>
+    <hyperlink ref="D95" r:id="rId144" tooltip="PER 1/2026"/>
+    <hyperlink ref="K95" r:id="rId145" tooltip="16 Mar 2026"/>
+    <hyperlink ref="D96" r:id="rId146" tooltip="OTH 148/2025"/>
+    <hyperlink ref="D97" r:id="rId147" tooltip="UGA 1/2026"/>
+    <hyperlink ref="K97" r:id="rId148" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D98" r:id="rId149" tooltip="GBR 21/2025"/>
+    <hyperlink ref="K98" r:id="rId150" tooltip="24 Feb 2026"/>
+    <hyperlink ref="D99" r:id="rId151" tooltip="MLI 1/2026"/>
+    <hyperlink ref="D100" r:id="rId152" tooltip="ARG 1/2026"/>
+    <hyperlink ref="K100" r:id="rId153" tooltip="19 Jan 2026"/>
+    <hyperlink ref="L100" r:id="rId154" tooltip="29 Jan 2026"/>
+    <hyperlink ref="D101" r:id="rId155" tooltip="GBR 4/2026"/>
+    <hyperlink ref="K101" r:id="rId156" tooltip="19 Mar 2026"/>
+    <hyperlink ref="D102" r:id="rId157" tooltip="AZE 2/2026"/>
+    <hyperlink ref="K102" r:id="rId158" tooltip="16 Apr 2026"/>
+    <hyperlink ref="D103" r:id="rId159" tooltip="YEM 1/2026"/>
+    <hyperlink ref="D104" r:id="rId160" tooltip="FRA 16/2025"/>
+    <hyperlink ref="K104" r:id="rId161" tooltip="05 May 2026"/>
+    <hyperlink ref="D105" r:id="rId162" tooltip="IDN 11/2025"/>
+    <hyperlink ref="K105" r:id="rId163" tooltip="29 Apr 2026"/>
+    <hyperlink ref="D106" r:id="rId164" tooltip="USA 2/2026"/>
+    <hyperlink ref="D107" r:id="rId165" tooltip="IRN 1/2026"/>
+    <hyperlink ref="K107" r:id="rId166" tooltip="18 Feb 2026"/>
+    <hyperlink ref="D108" r:id="rId167" tooltip="NPL 1/2025"/>
+    <hyperlink ref="D109" r:id="rId168" tooltip="OTH 2/2026"/>
+    <hyperlink ref="D110" r:id="rId169" tooltip="CHN 23/2025"/>
+    <hyperlink ref="K110" r:id="rId170" tooltip="23 Mar 2026"/>
+    <hyperlink ref="D111" r:id="rId171" tooltip="CUB 3/2025"/>
+    <hyperlink ref="K111" r:id="rId172" tooltip="07 May 2026"/>
+    <hyperlink ref="D112" r:id="rId173" tooltip="IRL 3/2025"/>
+    <hyperlink ref="K112" r:id="rId174" tooltip="25 Mar 2026"/>
+    <hyperlink ref="D113" r:id="rId175" tooltip="JPN 5/2025"/>
+    <hyperlink ref="K113" r:id="rId176" tooltip="20 Apr 2026"/>
+    <hyperlink ref="D114" r:id="rId177" tooltip="SLE 1/2026"/>
+    <hyperlink ref="D115" r:id="rId178" tooltip="GBR 1/2026"/>
+    <hyperlink ref="K115" r:id="rId179" tooltip="03 Mar 2026"/>
+    <hyperlink ref="D116" r:id="rId180" tooltip="COD 5/2025"/>
+    <hyperlink ref="D117" r:id="rId181" tooltip="EGY 10/2025"/>
+    <hyperlink ref="K117" r:id="rId182" tooltip="02 Mar 2026"/>
+    <hyperlink ref="D118" r:id="rId183" tooltip="MOZ 4/2025"/>
+    <hyperlink ref="D119" r:id="rId184" tooltip="OTH 164/2025"/>
+    <hyperlink ref="D120" r:id="rId185" tooltip="OTH 165/2025"/>
+    <hyperlink ref="D121" r:id="rId186" tooltip="BGD 6/2025"/>
+    <hyperlink ref="D122" r:id="rId187" tooltip="MWI 2/2025"/>
+    <hyperlink ref="D123" r:id="rId188" tooltip="MEX 15/2025"/>
+    <hyperlink ref="K123" r:id="rId189" tooltip="24 Feb 2026"/>
+    <hyperlink ref="L123" r:id="rId190" tooltip="15 May 2026"/>
+    <hyperlink ref="D124" r:id="rId191" tooltip="RUS 13/2025"/>
+    <hyperlink ref="D125" r:id="rId192" tooltip="VNM 8/2025"/>
+    <hyperlink ref="K125" r:id="rId193" tooltip="23 Feb 2026"/>
+    <hyperlink ref="L125" r:id="rId194" tooltip="04 May 2026"/>
+    <hyperlink ref="D126" r:id="rId195" tooltip="USA 43/2025"/>
+    <hyperlink ref="D127" r:id="rId196" tooltip="BDI 2/2025"/>
+    <hyperlink ref="D128" r:id="rId197" tooltip="EGY 8/2025"/>
+    <hyperlink ref="K128" r:id="rId198" tooltip="23 Feb 2026"/>
+    <hyperlink ref="D129" r:id="rId199" tooltip="AGO 4/2025"/>
+    <hyperlink ref="D130" r:id="rId200" tooltip="CHN 22/2025"/>
+    <hyperlink ref="K130" r:id="rId201" tooltip="10 Mar 2026"/>
+    <hyperlink ref="D131" r:id="rId202" tooltip="BRA 7/2025"/>
+    <hyperlink ref="K131" r:id="rId203" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D132" r:id="rId204" tooltip="EGY 9/2025"/>
+    <hyperlink ref="K132" r:id="rId205" tooltip="23 Feb 2026"/>
+    <hyperlink ref="D133" r:id="rId206" tooltip="MLI 7/2025"/>
+    <hyperlink ref="D134" r:id="rId207" tooltip="PAK 17/2025"/>
+    <hyperlink ref="D135" r:id="rId208" tooltip="ESP 4/2025"/>
+    <hyperlink ref="K135" r:id="rId209" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D136" r:id="rId210" tooltip="COD 4/2025"/>
+    <hyperlink ref="D137" r:id="rId211" tooltip="ISR 25/2025"/>
+    <hyperlink ref="D138" r:id="rId212" tooltip="UGA 6/2025"/>
+    <hyperlink ref="K138" r:id="rId213" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D139" r:id="rId214" tooltip="IDN 10/2025"/>
+    <hyperlink ref="K139" r:id="rId215" tooltip="04 May 2026"/>
+    <hyperlink ref="D140" r:id="rId216" tooltip="OTH 162/2025"/>
+    <hyperlink ref="D141" r:id="rId217" tooltip="BRA 6/2025"/>
+    <hyperlink ref="K141" r:id="rId218" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D142" r:id="rId219" tooltip="OTH 135/2025"/>
+    <hyperlink ref="D143" r:id="rId220" tooltip="OTH 149/2025"/>
+    <hyperlink ref="D144" r:id="rId221" tooltip="ITA 9/2025"/>
+    <hyperlink ref="D145" r:id="rId222" tooltip="SWE 3/2025"/>
+    <hyperlink ref="K145" r:id="rId223" tooltip="11 Feb 2026"/>
+    <hyperlink ref="D146" r:id="rId224" tooltip="CHE 5/2025"/>
+    <hyperlink ref="K146" r:id="rId225" tooltip="11 Feb 2026"/>
+    <hyperlink ref="D147" r:id="rId226" tooltip="DZA 8/2025"/>
+    <hyperlink ref="K147" r:id="rId227" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D148" r:id="rId228" tooltip="PAK 15/2025"/>
+    <hyperlink ref="D149" r:id="rId229" tooltip="PER 9/2025"/>
+    <hyperlink ref="K149" r:id="rId230" tooltip="17 Dec 2025"/>
+    <hyperlink ref="L149" r:id="rId231" tooltip="25 Dec 2025"/>
+    <hyperlink ref="D150" r:id="rId232" tooltip="AZE 3/2025"/>
+    <hyperlink ref="K150" r:id="rId233" tooltip="27 Feb 2026"/>
+    <hyperlink ref="D151" r:id="rId234" tooltip="CHL 7/2025"/>
+    <hyperlink ref="K151" r:id="rId235" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D152" r:id="rId236" tooltip="HND 6/2025"/>
+    <hyperlink ref="D153" r:id="rId237" tooltip="IRN 21/2025"/>
+    <hyperlink ref="K153" r:id="rId238" tooltip="30 Dec 2025"/>
+    <hyperlink ref="D154" r:id="rId239" tooltip="SAU 2/2025"/>
+    <hyperlink ref="K154" r:id="rId240" tooltip="29 Jan 2026"/>
+    <hyperlink ref="D155" r:id="rId241" tooltip="ESP 3/2025"/>
+    <hyperlink ref="K155" r:id="rId242" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D156" r:id="rId243" tooltip="USA 39/2025"/>
+    <hyperlink ref="D157" r:id="rId244" tooltip="IRN 22/2025"/>
+    <hyperlink ref="K157" r:id="rId245" tooltip="30 Jan 2026"/>
+    <hyperlink ref="L157" r:id="rId246" tooltip="10 Feb 2026"/>
+    <hyperlink ref="D158" r:id="rId247" tooltip="COL 6/2025"/>
+    <hyperlink ref="D159" r:id="rId248" tooltip="GMB 1/2025"/>
+    <hyperlink ref="K159" r:id="rId249" tooltip="05 Feb 2026"/>
+    <hyperlink ref="D160" r:id="rId250" tooltip="IRL 2/2025"/>
+    <hyperlink ref="D161" r:id="rId251" tooltip="PAK 16/2025"/>
+    <hyperlink ref="D162" r:id="rId252" tooltip="UKR 3/2025"/>
+    <hyperlink ref="D163" r:id="rId253" tooltip="VEN 5/2025"/>
+    <hyperlink ref="D164" r:id="rId254" tooltip="DZA 7/2025"/>
+    <hyperlink ref="K164" r:id="rId255" tooltip="07 Feb 2026"/>
+    <hyperlink ref="D165" r:id="rId256" tooltip="FRA 13/2025"/>
+    <hyperlink ref="K165" r:id="rId257" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D166" r:id="rId258" tooltip="OTH 151/2025"/>
+    <hyperlink ref="D167" r:id="rId259" tooltip="OTH 153/2025"/>
+    <hyperlink ref="D168" r:id="rId260" tooltip="OTH 152/2025"/>
+    <hyperlink ref="K168" r:id="rId261" tooltip="03 Feb 2026"/>
+    <hyperlink ref="D169" r:id="rId262" tooltip="RUS 1/2025"/>
+    <hyperlink ref="D170" r:id="rId263" tooltip="GBR 20/2025"/>
+    <hyperlink ref="D171" r:id="rId264" tooltip="USA 38/2025"/>
+    <hyperlink ref="D172" r:id="rId265" tooltip="RUS 14/2025"/>
+    <hyperlink ref="D173" r:id="rId266" tooltip="PHL 7/2025"/>
+    <hyperlink ref="K173" r:id="rId267" tooltip="10 Dec 2025"/>
+    <hyperlink ref="D174" r:id="rId268" tooltip="ZAF 4/2025"/>
+    <hyperlink ref="D175" r:id="rId269" tooltip="BLR 13/2025"/>
+    <hyperlink ref="D176" r:id="rId270" tooltip="TCD 1/2025"/>
+    <hyperlink ref="K176" r:id="rId271" tooltip="03 Feb 2026"/>
+    <hyperlink ref="D177" r:id="rId272" tooltip="IRN 19/2025"/>
+    <hyperlink ref="K177" r:id="rId273" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D178" r:id="rId274" tooltip="ISR 23/2025"/>
+    <hyperlink ref="D179" r:id="rId275" tooltip="ZAF 3/2025"/>
+    <hyperlink ref="D180" r:id="rId276" tooltip="LKA 4/2025"/>
+    <hyperlink ref="D181" r:id="rId277" tooltip="GBR 23/2025"/>
+    <hyperlink ref="K181" r:id="rId278" tooltip="08 May 2026"/>
+    <hyperlink ref="D182" r:id="rId279" tooltip="ARG 8/2025"/>
+    <hyperlink ref="K182" r:id="rId280" tooltip="28 Jan 2026"/>
+    <hyperlink ref="L182" r:id="rId281" tooltip="30 Jan 2026"/>
+    <hyperlink ref="D183" r:id="rId282" tooltip="OTH 137/2025"/>
+    <hyperlink ref="K183" r:id="rId283" tooltip="08 Dec 2025"/>
+    <hyperlink ref="L183" r:id="rId284" tooltip="23 Dec 2025"/>
+    <hyperlink ref="M183" r:id="rId285" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D184" r:id="rId286" tooltip="OTH 138/2025"/>
+    <hyperlink ref="K184" r:id="rId287" tooltip="26 Jan 2026"/>
+    <hyperlink ref="D185" r:id="rId288" tooltip="CAN 6/2025"/>
+    <hyperlink ref="K185" r:id="rId289" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D186" r:id="rId290" tooltip="CHL 6/2025"/>
+    <hyperlink ref="K186" r:id="rId291" tooltip="02 Feb 2026"/>
+    <hyperlink ref="L186" r:id="rId292" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D187" r:id="rId293" tooltip="OTH 139/2025"/>
+    <hyperlink ref="K187" r:id="rId294" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D188" r:id="rId295" tooltip="OTH 140/2025"/>
+    <hyperlink ref="K188" r:id="rId296" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D189" r:id="rId297" tooltip="OTH 154/2025"/>
+    <hyperlink ref="D190" r:id="rId298" tooltip="IRN 20/2025"/>
+    <hyperlink ref="K190" r:id="rId299" tooltip="09 Dec 2025"/>
+    <hyperlink ref="L190" r:id="rId300" tooltip="11 Dec 2025"/>
+    <hyperlink ref="D191" r:id="rId301" tooltip="MYS 5/2025"/>
+    <hyperlink ref="D192" r:id="rId302" tooltip="PAK 11/2025"/>
+    <hyperlink ref="K192" r:id="rId303" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D193" r:id="rId304" tooltip="TZA 6/2025"/>
+    <hyperlink ref="K193" r:id="rId305" tooltip="08 Dec 2025"/>
+    <hyperlink ref="D194" r:id="rId306" tooltip="USA 37/2025"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>