--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>27 Feb 2026</t>
   </si>
   <si>
     <t>26 Feb 2026</t>
   </si>
   <si>
     <t>25 Feb 2026</t>
   </si>
   <si>
     <t>24 Feb 2026</t>
   </si>
   <si>
     <t>23 Feb 2026</t>
   </si>
   <si>
     <t>20 Feb 2026</t>
   </si>
   <si>
     <t>19 Feb 2026</t>
   </si>
   <si>
@@ -2559,50 +2559,53 @@
     <t>16 Apr 2026</t>
   </si>
   <si>
     <t>16 Mar 2026</t>
   </si>
   <si>
     <t>29 Apr 2026</t>
   </si>
   <si>
     <t>07 May 2026</t>
   </si>
   <si>
     <t>25 Mar 2026</t>
   </si>
   <si>
     <t>20 Apr 2026</t>
   </si>
   <si>
     <t>03 Mar 2026</t>
   </si>
   <si>
     <t>02 Mar 2026</t>
   </si>
   <si>
     <t>04 May 2026</t>
+  </si>
+  <si>
+    <t>23 Jul 2026</t>
   </si>
   <si>
     <t>07 Feb 2026</t>
   </si>
   <si>
     <t>08 May 2026</t>
   </si>
   <si>
     <t>09 Dec 2025</t>
   </si>
   <si>
     <t>05 Mar 2026</t>
   </si>
   <si>
     <t>17 Apr 2026</t>
   </si>
   <si>
     <t>15 May 2026</t>
   </si>
   <si>
     <t>25 Dec 2025</t>
   </si>
   <si>
     <t>06 Mar 2026</t>
   </si>
@@ -2770,51 +2773,51 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30774" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39684" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30812" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30691" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39683" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30813" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39617" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39618" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39624" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39629" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39671" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30792" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30770" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39681" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30771" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30765" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39680" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39727" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39749" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30754" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30732" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39728" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30746" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30757" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39676" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30750" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39658" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30760" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30756" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39669" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30761" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39608" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39627" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30758" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30749" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30772" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39667" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39672" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30688" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30599" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39668" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30596" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39665" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39687" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30600" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30597" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30601" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30751" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30752" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30594" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30598" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30753" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30745" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39666" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30706" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30735" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39621" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30729" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39606" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30742" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30733" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39664" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30727" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30755" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30725" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39657" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30737" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39659" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30715" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39655" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30714" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30736" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39661" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30731" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30712" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39649" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30717" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30719" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39656" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30726" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30677" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39647" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30713" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30730" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30535" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30544" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30627" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39646" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30700" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30701" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39638" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30654" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39643" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30660" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30711" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30698" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30697" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30716" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30699" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30635" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39634" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30629" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30636" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39632" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30637" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39735" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30710" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30693" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30703" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39642" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30658" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30674" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30678" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39639" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30667" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30648" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30607" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30644" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30676" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30673" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39674" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30695" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30537" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30530" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30679" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30686" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39637" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30536" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30685" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39631" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30532" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39615" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30675" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30692" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39536" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39565" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30702" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39640" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30687" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39673" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30672" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30664" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39686" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30680" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30690" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39605" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30603" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30681" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30657" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39644" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30665" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39645" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30626" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39675" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30683" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30682" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39625" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30670" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30650" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39622" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30663" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30640" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30642" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30514" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30661" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30470" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30651" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30529" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30539" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39611" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30656" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30639" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39636" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30646" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39597" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30632" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39612" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30620" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30615" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30630" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39610" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30631" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30634" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30633" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39607" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30622" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30611" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39603" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30454" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30590" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30621" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39586" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30451" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39584" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30617" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39609" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30614" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30595" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39473" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39486" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30628" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39619" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30586" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39587" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30593" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30606" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39491" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30588" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39563" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30515" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39602" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30577" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30608" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39493" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39585" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30585" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30562" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39576" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30623" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30613" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30560" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30587" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30574" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39578" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30528" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39582" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30546" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30550" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30548" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39575" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29632" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30524" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30495" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30484" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30489" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39434" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30543" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30573" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30551" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39572" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30541" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39574" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30540" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30542" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30589" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30583" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39560" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39568" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30465" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39427" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39483" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39548" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30468" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39555" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30477" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39616" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30579" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39569" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39588" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30467" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39549" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30466" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39583" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30584" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30553" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39430" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39435" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30527" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30464" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39581" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30556" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39480" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30426" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30774" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39684" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30812" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30691" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39683" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30813" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39617" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39618" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39624" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39629" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39671" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30792" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30770" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39681" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30771" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30765" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39680" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39727" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39749" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30754" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30732" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39728" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30746" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30757" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39676" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30750" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39658" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30760" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30756" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39669" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30761" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39608" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39627" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30758" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30749" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30772" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39667" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39672" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30688" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30599" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39668" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30596" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39665" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39687" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30600" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30597" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30601" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30751" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30752" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30594" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30598" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30753" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30745" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39666" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30706" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30735" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39621" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30729" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39606" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30742" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30733" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39664" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30727" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30755" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30725" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39657" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30737" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39659" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30715" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39655" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30714" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30736" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39661" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30731" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30712" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39649" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30717" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30719" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39656" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30726" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30677" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39647" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30713" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30730" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30535" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30544" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30627" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39646" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30700" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30701" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39638" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30654" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39643" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30660" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30711" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30698" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30697" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30716" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30699" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30635" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39634" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30629" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30636" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39632" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30637" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39735" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30710" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30693" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30703" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39642" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30658" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30674" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30678" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39639" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30667" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30648" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30607" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30644" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30676" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30673" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39674" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30695" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30537" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30530" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30679" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30686" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39637" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30536" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30685" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39631" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30532" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39615" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30675" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30692" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39536" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39565" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30702" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39640" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30687" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39673" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30672" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30664" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39686" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30680" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30690" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39605" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30603" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30681" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30657" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39644" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30665" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39645" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30626" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39675" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30683" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30682" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39625" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30670" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30650" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39622" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30663" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30640" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30642" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30514" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30661" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30470" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30651" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30529" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30539" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39611" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30656" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30639" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39636" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30646" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39597" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30632" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39612" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30620" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30615" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30630" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39610" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30631" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30634" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30633" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39607" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30622" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30611" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39603" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30454" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39794" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30590" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30621" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39586" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30451" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39584" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30617" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39609" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30614" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30595" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39473" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39486" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30628" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39619" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30586" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39587" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30593" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30606" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39491" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30588" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39563" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30515" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39602" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30577" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30608" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39493" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39585" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30585" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30562" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39576" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30623" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30613" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30560" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30587" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30574" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39578" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30528" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39582" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30546" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30550" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30548" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39575" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29632" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30524" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30495" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30484" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30489" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39434" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30543" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30573" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30551" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39572" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30541" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39574" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30540" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30542" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30589" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30583" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39560" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39568" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30465" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39427" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39483" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39548" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30468" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39555" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30477" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39616" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30579" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39569" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39588" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30467" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39549" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30466" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39583" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30584" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30553" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39430" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39435" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30527" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30464" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39581" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30556" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39480" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30426" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:O194"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="15" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
@@ -2991,51 +2994,51 @@
       <c r="F5" s="3" t="s">
         <v>490</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="n">
         <v>5</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>713</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>166</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>491</v>
       </c>
       <c r="G6" s="3" t="s">
@@ -3605,51 +3608,51 @@
       <c r="D21" s="4" t="s">
         <v>181</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>373</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>506</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>182</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>374</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>507</v>
       </c>
       <c r="G22" s="3" t="s">
@@ -3720,51 +3723,51 @@
       <c r="D24" s="4" t="s">
         <v>184</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>376</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>509</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I24" s="3" t="n">
         <v>11</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>692</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>185</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>377</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>510</v>
       </c>
       <c r="G25" s="3" t="s">
@@ -7479,51 +7482,51 @@
       <c r="D123" s="4" t="s">
         <v>283</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>441</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>599</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I123" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K123" s="4" t="s">
         <v>4</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="M123" s="3"/>
       <c r="N123" s="3"/>
       <c r="O123" s="3"/>
     </row>
     <row r="124">
       <c r="A124" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>284</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>442</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>600</v>
       </c>
       <c r="G124" s="3" t="s">
@@ -8237,53 +8240,55 @@
       <c r="B143" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>303</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>457</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>619</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>669</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>676</v>
       </c>
       <c r="I143" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K143" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K143" s="4" t="s">
+        <v>716</v>
+      </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3"/>
       <c r="N143" s="3"/>
       <c r="O143" s="3"/>
     </row>
     <row r="144">
       <c r="A144" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>304</v>
       </c>
       <c r="E144" s="3" t="s">
         <v>457</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>620</v>
       </c>
       <c r="G144" s="3" t="s">
@@ -8471,51 +8476,51 @@
       <c r="D149" s="4" t="s">
         <v>309</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>460</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>624</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>677</v>
       </c>
       <c r="I149" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="M149" s="3"/>
       <c r="N149" s="3"/>
       <c r="O149" s="3"/>
     </row>
     <row r="150">
       <c r="A150" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="4" t="s">
         <v>310</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>625</v>
       </c>
       <c r="G150" s="3" t="s">
@@ -9043,51 +9048,51 @@
       <c r="C164" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>324</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>468</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>638</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>679</v>
       </c>
       <c r="I164" s="3" t="n">
         <v>3</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3"/>
       <c r="N164" s="3"/>
       <c r="O164" s="3"/>
     </row>
     <row r="165">
       <c r="A165" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>325</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>469</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>639</v>
       </c>
@@ -9684,51 +9689,51 @@
       <c r="C181" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>341</v>
       </c>
       <c r="E181" s="3" t="s">
         <v>479</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>655</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>667</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>678</v>
       </c>
       <c r="I181" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3"/>
       <c r="N181" s="3"/>
       <c r="O181" s="3"/>
     </row>
     <row r="182">
       <c r="A182" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>342</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>432</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>656</v>
       </c>
@@ -10041,51 +10046,51 @@
       <c r="C190" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D190" s="4" t="s">
         <v>350</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>482</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>662</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>674</v>
       </c>
       <c r="I190" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K190" s="4" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="L190" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M190" s="3"/>
       <c r="N190" s="3"/>
       <c r="O190" s="3"/>
     </row>
     <row r="191">
       <c r="A191" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>351</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>483</v>
       </c>
       <c r="F191" s="3" t="s">
@@ -10424,131 +10429,132 @@
     <hyperlink ref="D127" r:id="rId196" tooltip="BDI 2/2025"/>
     <hyperlink ref="D128" r:id="rId197" tooltip="EGY 8/2025"/>
     <hyperlink ref="K128" r:id="rId198" tooltip="23 Feb 2026"/>
     <hyperlink ref="D129" r:id="rId199" tooltip="AGO 4/2025"/>
     <hyperlink ref="D130" r:id="rId200" tooltip="CHN 22/2025"/>
     <hyperlink ref="K130" r:id="rId201" tooltip="10 Mar 2026"/>
     <hyperlink ref="D131" r:id="rId202" tooltip="BRA 7/2025"/>
     <hyperlink ref="K131" r:id="rId203" tooltip="13 Feb 2026"/>
     <hyperlink ref="D132" r:id="rId204" tooltip="EGY 9/2025"/>
     <hyperlink ref="K132" r:id="rId205" tooltip="23 Feb 2026"/>
     <hyperlink ref="D133" r:id="rId206" tooltip="MLI 7/2025"/>
     <hyperlink ref="D134" r:id="rId207" tooltip="PAK 17/2025"/>
     <hyperlink ref="D135" r:id="rId208" tooltip="ESP 4/2025"/>
     <hyperlink ref="K135" r:id="rId209" tooltip="19 Feb 2026"/>
     <hyperlink ref="D136" r:id="rId210" tooltip="COD 4/2025"/>
     <hyperlink ref="D137" r:id="rId211" tooltip="ISR 25/2025"/>
     <hyperlink ref="D138" r:id="rId212" tooltip="UGA 6/2025"/>
     <hyperlink ref="K138" r:id="rId213" tooltip="19 Feb 2026"/>
     <hyperlink ref="D139" r:id="rId214" tooltip="IDN 10/2025"/>
     <hyperlink ref="K139" r:id="rId215" tooltip="04 May 2026"/>
     <hyperlink ref="D140" r:id="rId216" tooltip="OTH 162/2025"/>
     <hyperlink ref="D141" r:id="rId217" tooltip="BRA 6/2025"/>
     <hyperlink ref="K141" r:id="rId218" tooltip="13 Feb 2026"/>
     <hyperlink ref="D142" r:id="rId219" tooltip="OTH 135/2025"/>
     <hyperlink ref="D143" r:id="rId220" tooltip="OTH 149/2025"/>
-    <hyperlink ref="D144" r:id="rId221" tooltip="ITA 9/2025"/>
-[...84 lines deleted...]
-    <hyperlink ref="D194" r:id="rId306" tooltip="USA 37/2025"/>
+    <hyperlink ref="K143" r:id="rId221" tooltip="23 Jul 2026"/>
+    <hyperlink ref="D144" r:id="rId222" tooltip="ITA 9/2025"/>
+    <hyperlink ref="D145" r:id="rId223" tooltip="SWE 3/2025"/>
+    <hyperlink ref="K145" r:id="rId224" tooltip="11 Feb 2026"/>
+    <hyperlink ref="D146" r:id="rId225" tooltip="CHE 5/2025"/>
+    <hyperlink ref="K146" r:id="rId226" tooltip="11 Feb 2026"/>
+    <hyperlink ref="D147" r:id="rId227" tooltip="DZA 8/2025"/>
+    <hyperlink ref="K147" r:id="rId228" tooltip="19 Feb 2026"/>
+    <hyperlink ref="D148" r:id="rId229" tooltip="PAK 15/2025"/>
+    <hyperlink ref="D149" r:id="rId230" tooltip="PER 9/2025"/>
+    <hyperlink ref="K149" r:id="rId231" tooltip="17 Dec 2025"/>
+    <hyperlink ref="L149" r:id="rId232" tooltip="25 Dec 2025"/>
+    <hyperlink ref="D150" r:id="rId233" tooltip="AZE 3/2025"/>
+    <hyperlink ref="K150" r:id="rId234" tooltip="27 Feb 2026"/>
+    <hyperlink ref="D151" r:id="rId235" tooltip="CHL 7/2025"/>
+    <hyperlink ref="K151" r:id="rId236" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D152" r:id="rId237" tooltip="HND 6/2025"/>
+    <hyperlink ref="D153" r:id="rId238" tooltip="IRN 21/2025"/>
+    <hyperlink ref="K153" r:id="rId239" tooltip="30 Dec 2025"/>
+    <hyperlink ref="D154" r:id="rId240" tooltip="SAU 2/2025"/>
+    <hyperlink ref="K154" r:id="rId241" tooltip="29 Jan 2026"/>
+    <hyperlink ref="D155" r:id="rId242" tooltip="ESP 3/2025"/>
+    <hyperlink ref="K155" r:id="rId243" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D156" r:id="rId244" tooltip="USA 39/2025"/>
+    <hyperlink ref="D157" r:id="rId245" tooltip="IRN 22/2025"/>
+    <hyperlink ref="K157" r:id="rId246" tooltip="30 Jan 2026"/>
+    <hyperlink ref="L157" r:id="rId247" tooltip="10 Feb 2026"/>
+    <hyperlink ref="D158" r:id="rId248" tooltip="COL 6/2025"/>
+    <hyperlink ref="D159" r:id="rId249" tooltip="GMB 1/2025"/>
+    <hyperlink ref="K159" r:id="rId250" tooltip="05 Feb 2026"/>
+    <hyperlink ref="D160" r:id="rId251" tooltip="IRL 2/2025"/>
+    <hyperlink ref="D161" r:id="rId252" tooltip="PAK 16/2025"/>
+    <hyperlink ref="D162" r:id="rId253" tooltip="UKR 3/2025"/>
+    <hyperlink ref="D163" r:id="rId254" tooltip="VEN 5/2025"/>
+    <hyperlink ref="D164" r:id="rId255" tooltip="DZA 7/2025"/>
+    <hyperlink ref="K164" r:id="rId256" tooltip="07 Feb 2026"/>
+    <hyperlink ref="D165" r:id="rId257" tooltip="FRA 13/2025"/>
+    <hyperlink ref="K165" r:id="rId258" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D166" r:id="rId259" tooltip="OTH 151/2025"/>
+    <hyperlink ref="D167" r:id="rId260" tooltip="OTH 153/2025"/>
+    <hyperlink ref="D168" r:id="rId261" tooltip="OTH 152/2025"/>
+    <hyperlink ref="K168" r:id="rId262" tooltip="03 Feb 2026"/>
+    <hyperlink ref="D169" r:id="rId263" tooltip="RUS 1/2025"/>
+    <hyperlink ref="D170" r:id="rId264" tooltip="GBR 20/2025"/>
+    <hyperlink ref="D171" r:id="rId265" tooltip="USA 38/2025"/>
+    <hyperlink ref="D172" r:id="rId266" tooltip="RUS 14/2025"/>
+    <hyperlink ref="D173" r:id="rId267" tooltip="PHL 7/2025"/>
+    <hyperlink ref="K173" r:id="rId268" tooltip="10 Dec 2025"/>
+    <hyperlink ref="D174" r:id="rId269" tooltip="ZAF 4/2025"/>
+    <hyperlink ref="D175" r:id="rId270" tooltip="BLR 13/2025"/>
+    <hyperlink ref="D176" r:id="rId271" tooltip="TCD 1/2025"/>
+    <hyperlink ref="K176" r:id="rId272" tooltip="03 Feb 2026"/>
+    <hyperlink ref="D177" r:id="rId273" tooltip="IRN 19/2025"/>
+    <hyperlink ref="K177" r:id="rId274" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D178" r:id="rId275" tooltip="ISR 23/2025"/>
+    <hyperlink ref="D179" r:id="rId276" tooltip="ZAF 3/2025"/>
+    <hyperlink ref="D180" r:id="rId277" tooltip="LKA 4/2025"/>
+    <hyperlink ref="D181" r:id="rId278" tooltip="GBR 23/2025"/>
+    <hyperlink ref="K181" r:id="rId279" tooltip="08 May 2026"/>
+    <hyperlink ref="D182" r:id="rId280" tooltip="ARG 8/2025"/>
+    <hyperlink ref="K182" r:id="rId281" tooltip="28 Jan 2026"/>
+    <hyperlink ref="L182" r:id="rId282" tooltip="30 Jan 2026"/>
+    <hyperlink ref="D183" r:id="rId283" tooltip="OTH 137/2025"/>
+    <hyperlink ref="K183" r:id="rId284" tooltip="08 Dec 2025"/>
+    <hyperlink ref="L183" r:id="rId285" tooltip="23 Dec 2025"/>
+    <hyperlink ref="M183" r:id="rId286" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D184" r:id="rId287" tooltip="OTH 138/2025"/>
+    <hyperlink ref="K184" r:id="rId288" tooltip="26 Jan 2026"/>
+    <hyperlink ref="D185" r:id="rId289" tooltip="CAN 6/2025"/>
+    <hyperlink ref="K185" r:id="rId290" tooltip="02 Feb 2026"/>
+    <hyperlink ref="D186" r:id="rId291" tooltip="CHL 6/2025"/>
+    <hyperlink ref="K186" r:id="rId292" tooltip="02 Feb 2026"/>
+    <hyperlink ref="L186" r:id="rId293" tooltip="13 Feb 2026"/>
+    <hyperlink ref="D187" r:id="rId294" tooltip="OTH 139/2025"/>
+    <hyperlink ref="K187" r:id="rId295" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D188" r:id="rId296" tooltip="OTH 140/2025"/>
+    <hyperlink ref="K188" r:id="rId297" tooltip="23 Jan 2026"/>
+    <hyperlink ref="D189" r:id="rId298" tooltip="OTH 154/2025"/>
+    <hyperlink ref="D190" r:id="rId299" tooltip="IRN 20/2025"/>
+    <hyperlink ref="K190" r:id="rId300" tooltip="09 Dec 2025"/>
+    <hyperlink ref="L190" r:id="rId301" tooltip="11 Dec 2025"/>
+    <hyperlink ref="D191" r:id="rId302" tooltip="MYS 5/2025"/>
+    <hyperlink ref="D192" r:id="rId303" tooltip="PAK 11/2025"/>
+    <hyperlink ref="K192" r:id="rId304" tooltip="09 Feb 2026"/>
+    <hyperlink ref="D193" r:id="rId305" tooltip="TZA 6/2025"/>
+    <hyperlink ref="K193" r:id="rId306" tooltip="08 Dec 2025"/>
+    <hyperlink ref="D194" r:id="rId307" tooltip="USA 37/2025"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>