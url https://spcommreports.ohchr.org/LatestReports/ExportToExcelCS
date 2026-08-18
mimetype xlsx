--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -3,2633 +3,797 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>27 Feb 2026</t>
-[...173 lines deleted...]
-    <t>01 Dec 2025</t>
+    <t>28 May 2026</t>
+  </si>
+  <si>
+    <t>27 May 2026</t>
+  </si>
+  <si>
+    <t>21 May 2026</t>
+  </si>
+  <si>
+    <t>18 May 2026</t>
+  </si>
+  <si>
+    <t>15 May 2026</t>
+  </si>
+  <si>
+    <t>14 May 2026</t>
+  </si>
+  <si>
+    <t>13 May 2026</t>
+  </si>
+  <si>
+    <t>11 May 2026</t>
+  </si>
+  <si>
+    <t>06 May 2026</t>
+  </si>
+  <si>
+    <t>05 May 2026</t>
+  </si>
+  <si>
+    <t>04 May 2026</t>
+  </si>
+  <si>
+    <t>01 May 2026</t>
+  </si>
+  <si>
+    <t>30 Apr 2026</t>
+  </si>
+  <si>
+    <t>29 Apr 2026</t>
+  </si>
+  <si>
+    <t>28 Apr 2026</t>
+  </si>
+  <si>
+    <t>27 Apr 2026</t>
+  </si>
+  <si>
+    <t>24 Apr 2026</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
-    <t>Australia</t>
+    <t>Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Rapid Support Forces</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>United Kingdom of Great Britain and Northern Ireland</t>
+  </si>
+  <si>
+    <t>Belarus</t>
+  </si>
+  <si>
+    <t>Benin</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>Zambia</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Liberia</t>
+  </si>
+  <si>
+    <t>Togo</t>
+  </si>
+  <si>
+    <t>Eswatini</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Sudan</t>
+  </si>
+  <si>
+    <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>International Organization for Migration - IOM</t>
-[...5 lines deleted...]
-    <t>Ansar Allah movement</t>
+    <t>Georgia</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>Romania</t>
-[...74 lines deleted...]
-    <t>Sri Lanka</t>
+    <t>Sierra Leone</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
-    <t>African Union</t>
-[...178 lines deleted...]
-  <si>
     <t>Type</t>
   </si>
   <si>
+    <t>JUA</t>
+  </si>
+  <si>
     <t>JAL</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
-    <t>JOL</t>
-[...10 lines deleted...]
-  <si>
     <t>Ref. no.</t>
   </si>
   <si>
-    <t>AUS 2/2026</t>
-[...575 lines deleted...]
-    <t>USA 37/2025</t>
+    <t>IRN 8/2026</t>
+  </si>
+  <si>
+    <t>DZA 3/2026</t>
+  </si>
+  <si>
+    <t>ECU 4/2026</t>
+  </si>
+  <si>
+    <t>IRN 7/2026</t>
+  </si>
+  <si>
+    <t>USA 13/2026</t>
+  </si>
+  <si>
+    <t>BIH 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 45/2026</t>
+  </si>
+  <si>
+    <t>ISR 7/2026</t>
+  </si>
+  <si>
+    <t>USA 14/2026</t>
+  </si>
+  <si>
+    <t>GBR 7/2026</t>
+  </si>
+  <si>
+    <t>BLR 2/2026</t>
+  </si>
+  <si>
+    <t>BEN 1/2026</t>
+  </si>
+  <si>
+    <t>MWI 1/2026</t>
+  </si>
+  <si>
+    <t>GRC 3/2026</t>
+  </si>
+  <si>
+    <t>ARM 1/2026</t>
+  </si>
+  <si>
+    <t>QAT 1/2026</t>
+  </si>
+  <si>
+    <t>IRN 6/2026</t>
+  </si>
+  <si>
+    <t>ZMB 1/2026</t>
+  </si>
+  <si>
+    <t>BRA 3/2026</t>
+  </si>
+  <si>
+    <t>LTU 1/2026</t>
+  </si>
+  <si>
+    <t>CRI 2/2026</t>
+  </si>
+  <si>
+    <t>IND 8/2026</t>
+  </si>
+  <si>
+    <t>LBR 1/2026</t>
+  </si>
+  <si>
+    <t>TGO 1/2026</t>
+  </si>
+  <si>
+    <t>DZA 2/2026</t>
+  </si>
+  <si>
+    <t>SWZ 1/2026</t>
+  </si>
+  <si>
+    <t>IRN 5/2026</t>
+  </si>
+  <si>
+    <t>PHL 3/2026</t>
+  </si>
+  <si>
+    <t>ARE 2/2026</t>
+  </si>
+  <si>
+    <t>OTH 6/2026</t>
+  </si>
+  <si>
+    <t>ZAF 2/2026</t>
+  </si>
+  <si>
+    <t>SDN 1/2026</t>
+  </si>
+  <si>
+    <t>SYR 1/2026</t>
+  </si>
+  <si>
+    <t>ARE 1/2026</t>
+  </si>
+  <si>
+    <t>COD 4/2026</t>
+  </si>
+  <si>
+    <t>GEO 2/2026</t>
+  </si>
+  <si>
+    <t>MEX 7/2026</t>
+  </si>
+  <si>
+    <t>SLE 2/2026</t>
+  </si>
+  <si>
+    <t>TUN 4/2026</t>
   </si>
   <si>
     <t>Mandates</t>
   </si>
   <si>
+    <t>Iran (Islamic Republic of)
+executions</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+arbitrary Detention
+human rights defenders</t>
+  </si>
+  <si>
     <t>terrorism
+disappearances
+education
+housing
+independence of judges and lawyers
+internally displaced persons
+migrants
+peasants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iran (Islamic Republic of)
+arbitrary Detention
+disappearances
 freedom of opinion and expression
 freedom of peaceful assembly and of association
-human rights defenders
-[...43 lines deleted...]
-freedom of peaceful assembly and of association
 health
-independence of judges and lawyers
-[...6 lines deleted...]
-freedom of peaceful assembly and of association
 human rights defenders
 independence of judges and lawyers
-minority issues</t>
-[...19 lines deleted...]
-African Descent
+religion or belief
+torture
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>terrorism
 disappearances
+education
 executions
-racism</t>
+independence of judges and lawyers
+internally displaced persons
+migrants</t>
   </si>
   <si>
     <t>Transitional justice
 disappearances
 executions
 torture</t>
   </si>
   <si>
-    <t>terrorism</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">human rights defenders
+    <t xml:space="preserve">executions
+arbitrary Detention
+food
+health
+torture
+water and sanitation
+women and girls </t>
+  </si>
+  <si>
+    <t>cultural rights
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+disappearances
+migrants
+trafficking in persons</t>
+  </si>
+  <si>
+    <t>women and girls 
+international solidarity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Belarus
+arbitrary Detention
+freedom of peaceful assembly and of association
+older persons
+terrorism
+torture
+women and girls </t>
+  </si>
+  <si>
+    <t>terrorism
+disappearances
+executions
+housing
+internally displaced persons
+migrants
+minority issues
+torture</t>
+  </si>
+  <si>
+    <t>albinism</t>
+  </si>
+  <si>
+    <t>housing
+food
+migrants
+poverty</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
+executions
 freedom of opinion and expression
 freedom of peaceful assembly and of association
-sexual orientation and gender identity
-[...51 lines deleted...]
-    <t>arbitrary Detention
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>violence against women and girls</t>
+  </si>
+  <si>
+    <t>Iran (Islamic Republic of)
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
-independence of judges and lawyers</t>
-[...24 lines deleted...]
-freedom of peaceful assembly and of association
+privacy</t>
+  </si>
+  <si>
+    <t>women and girls 
+health
 independence of judges and lawyers
 privacy</t>
-  </si>
-[...439 lines deleted...]
-women and girls </t>
   </si>
   <si>
     <t>human rights defenders
 freedom of opinion and expression
 sexual orientation and gender identity</t>
   </si>
   <si>
-    <t>terrorism
-[...2 lines deleted...]
-disappearances
+    <t>human rights defenders
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>minority issues
 freedom of opinion and expression
-freedom of peaceful assembly and of association
-[...17 lines deleted...]
-disappearances
+religion or belief</t>
+  </si>
+  <si>
+    <t>human rights defenders
 freedom of opinion and expression
-freedom of peaceful assembly and of association
-[...15 lines deleted...]
-Russian Federation
 torture</t>
-  </si>
-[...70 lines deleted...]
-Myanmar</t>
   </si>
   <si>
     <t>freedom of peaceful assembly and of association
 arbitrary Detention
 disappearances
 freedom of opinion and expression
 human rights defenders
 terrorism</t>
   </si>
   <si>
-    <t>migrants
+    <t>disappearances
+human rights defenders
+Transitional justice</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
 disappearances
+independence of judges and lawyers
+Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>mercenaries
+arbitrary Detention
 education
-independence of judges and lawyers
+freedom of opinion and expression
+minority issues
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>human rights defenders
+environment
+executions
+housing</t>
+  </si>
+  <si>
+    <t>violence against women and girls
+disappearances
+executions
+housing
+internally displaced persons
+minority issues
 terrorism
-trafficking in persons
-violence against women and girls</t>
+torture</t>
+  </si>
+  <si>
+    <t xml:space="preserve">human rights defenders
+arbitrary Detention
+health
+torture
+women and girls </t>
+  </si>
+  <si>
+    <t>minority issues
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+privacy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">executions
+freedom of peaceful assembly and of association
+Indigenous Peoples
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>human rights defenders
+arbitrary Detention
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+arbitrary Detention</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
-    <t>Information received concerning restrictions on the right to protest under recent amendments to the laws of New South Wales following the Bondi terrorist attack of 14 December 2025, and the application of those laws to restrict protest since 24 December 2025. We are concerned that the laws and their operation are not consistent with Australia’s obligations to respect the rights to freedom of peaceful assembly, freedom of expression, freedom of association, the right to take part in public affairs, and non-discrimination under articles 19, 21, 22, 25 and 2 and 26 of the International Covenant on Civil and Political Rights. As a State party to the ICCPR all Australian public authorities, including the state of New South Wales and its component parts such as the police, Police Minister, and the judiciary, are required by international law to respect and protect the rights under the ICCPR.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Information received concerning urgent human rights concerns of systemic financial exclusion, forced displacement and migration governance in Cuba, in follow-up to the recent preliminary findings by the Special Rapporteur on the negative impact of unilateral coercive measures on the enjoyment of human rights, Professor Alena Douhan, documenting her country visit to Cuba from 11 to 21 November 2025.
+    <t xml:space="preserve">Information received concerning Bita Hemmati, Mohammadreza Majidi-Asl, Yousef Ahmadi, Raouf Sheikh-Maroufi, Mohammad Faraji, Mohsen Eslamkhah, and Ruhollah Korki who are at imminent risk of execution following judicial proceedings that raise serious concerns regarding alleged torture, arbitrary detention, and violations of fair-trial guarantees.
 </t>
   </si>
   <si>
-    <t>Información recibida en relación con el proyecto de ley presentado el 15 de diciembre de 2025 por el Presidente de la Nación ante el Congreso de Argentina, mediante el cual se impulsa una reforma de la Ley nº26.639 -Régimen de Presupuestos Mínimos para la Preservación de los Glaciares y del Ambiente Periglacial- (en adelante, “Ley de Glaciares”).</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Information received concerning amendments approved on 12 September 2024 to the Judicial Authority Law No. (1) of 1991 by the de facto House of Representatives in Sana’a, as well as their implementation through Decision No. 48 of 2025 of 5 November 2025. A careful assessment of these amendments raises significant concerns regarding their compatibility with human rights law, recalling that, in addition to its obligations under international humanitarian law, the Ansar Allah movement, as the de facto authority in the territory concerned, is responsible for ensuring the human rights of individuals under its effective control.
+    <t>Informations reçues concernant la détention arbitraire présumée du journaliste et défenseur des droits de l’homme M. Hassan Bouras, actuellement détenu à la prison d’El Haoud à El Bayadh, ainsi que les inquiétudes relatives à son état de santé suite au début d’une grève de la faim illimitée.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con las presuntas violaciones cometidas durante la operación militar denominada “Exterminio Total”, en particular en la comunidad de San Martín, en marzo de 2026, que incluirían el uso excesivo de la fuerza, detenciones arbitrarias, actos de tortura e intimidación contra miembros de la comunidad, las desapariciones forzadas, la destrucción de bienes, riesgos de desplazamiento forzado, así como la ausencia de investigaciones prontas, exhaustivas, imparciales e independientes por parte de las autoridades.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged widespread arbitrary arrests and detention often followed by the enforced disapperance, torture, cruel, inhuman or degrading treatment or punishment of individuals in the context of the nationwide protests, as well as the imposition of the death penalty in cases predating the protests, where defendants were reportedly tried without due respect for fair trial guarantees and on the basis of torture-tainted confessions.
 </t>
   </si>
   <si>
-    <t>Información recibida en relación con la detención del Sr. Versaín Velasco García, defensor de derechos humanos maya tzotzil, y el desplazamiento forzado de su familia.</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">Information received concerning draft Presidential Regulation (“Regulation”) on the Duties of the Indonesian National Army in Combating Terrorist Acts, as publicly circulated in January 2026. We are concerned that the manner in which the Regulation would expand the role of the military in countering terrorism in peacetime would bring serious risks to human rights, the rule of law, and Indonesian civil society.
+    <t>information received concerning military support provided by the United States Southern Command in Ecuador in the context of efforts to combat “narcoterrorism”, in circumstances where the precise nature, scope, and legal basis of the U.S. military activities involved have not been publicly clarified.</t>
+  </si>
+  <si>
+    <t>Information received concerning alleged systemic and ongoing discrimination against civilian victims of war in Bosnia and Herzegovina, particularly in relation to legal recognition and access to reparation.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning serious allegations of death in custody and detention conditions amounting to torture and ill-treatment in Shala Prison, in El Fasher, North Darfur, where approximately 9,000 persons, including women, are being arbitrarily detained by the Rapid Support Forces (RSF), with many detainees allegedly facing life-threatening conditions due to lack of food, water, medical care and inhumane detention conditions.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning military strikes conducted by the Israeli Defense Forces (IDF) on Al Hudaydah’s main port in Yemen on 20 July 2024, which reportedly resulted in the death of six port workers and the injury of more than 80 others. The reported targeting of infrastructure causing disproportionate harm to civilians, raises serious concerns regarding Israel’s compliance with its obligations under international humanitarian law and international human rights law, in particular those relating to the protection of the right to life.
+    <t xml:space="preserve">Information received concerning expropriation measures targeting the archaeological site of Sebastia and surrounding lands in the northern West Bank, and the intensification of activities undertaken at and around the site since 2023, which aim at and result in cutting the longstanding cultural, social and economic ties between the local Palestinian community and the site, and developing settler-led tourism privileging a single historical narrative.
 </t>
   </si>
   <si>
-    <t>Information received concerning alleged human rights violations affecting individuals of the town of Kallinge and surrounding areas in Ronneby Municipality, southern Sweden, from contamination of per- and polyfluoroalkyl substances (PFAS) in their drinking water supply.</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Information received indicating alleged discriminatory and arbitrary administrative practices affecting refugees in Nepal, including the requirement to obtain government-approved exit permits and the imposition of excessive and arbitrary “overstay fines”, which reportedly hinder access to third-country resettlement.
+    <t xml:space="preserve">Information received concerning allegations that the U.S. Executive Branch has sought to punish immigration lawyers whose views or actions, or the views of their clients may not align with the Government’s deportation and immigration priorities. These executive measures may amount to interference with the independence and work of the legal profession, which undermines the fairness of, and public trust in, the justice system. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received on allegations of gender discrimination in the context of pension legislation, particularly impacting women born in the 1950s. These women are discriminatorily impacted by the Pensions Act 1995 (the 1995 Act), which changed the age of pensionable retirement for women from 60 to 65, bringing it into alignment with the pension qualification age of 65 years for men. This affects approximately 3.9 million women who were born in the 1950s. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning alleged violations of human rights of persons deprived of their liberty under politically motivated charges, including of terrorism and extremism. Namely, we are extremely concerned with allegations about the continued arbitrary detention, including during extended periods of incommunicado and solitary confinement, ill-treatment and restrictions of their basic prisoners’ rights (as disciplinary measures and due to their status of persons incriminated for “extremism” and “terrorism” related offences), as well as reports about violations of due process and fair trial guarantees in relation to six individuals Ms. Aliaksandra Pulinovich (initially detained when she was still a minor), Ms. Volha Mayorava, Mr. Yahor Volkau, Mr. Stsiapan Latypau, Mr. Viachaslau (Vatslau) Areshka and Mr. Serhei Salash. </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant l’intensification des tensions intercommunautaires, des violences et des graves préoccupations en matière de protection affectant les communautés peulhes dans la commune de Ségbana, dans le département d’Alibori au nord du Bénin, et plus généralement dans le nord du Bénin. Ces préoccupations semblent liées à l’association perçue des communautés peulhes avec des groupes terroristes.</t>
+  </si>
+  <si>
+    <t>Information received concerning disturbing reports of attacks, grave violations targeting persons with albinism and prolonged delays in the investigation and prosecution of cases which fuel trauma, fear, and impunity in affected areas in Malawi.</t>
+  </si>
+  <si>
+    <t>Information received concerning the situation of the community residing in the Prosfygika housing complex on Alexandras Avenue, Athens. Reportedly, around 400 people are currently residing in the complex, and they are at risk of eviction if a development and renovation plan is implemented by the authorities of the Region of Attica. While the building may be in need of structural review and repair, we are concerned that the eviction would render many people homeless and may strongly affect self-organised social welfare programmes as well as food provisioning that are vital for the affected residents and the local community.</t>
+  </si>
+  <si>
+    <t>Information received concerning the excessive use of force, the misuse of counter-terrorism and national security charges, and administrative restrictions against members and supporters of the protest movement known as “Holy Struggle” since May 2025. We are concerned that the measures taken appear not to be consistent with Armenia’s international human rights law obligations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information we have received concerning allegations of intersecting discrimination on the basis of sex, gender, and disability against Ms. D in the context of divorce proceedings, which have reportedly resulted in her denial of security of tenure and subsequent forced eviction, as well as a failure to adequately address gender‑based domestic violence in this context. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning Fariba Balouch, a prominent Iranian Baloch human rights defender, and her son Mohammad Amer Dadafarin, who has reportedly been subjected to multiple arbitrary detentions, acts of torture, and attempts at coerced confession, seemingly in relation to his mother’s human rights advocacy abroad.
 </t>
   </si>
   <si>
-    <t>Information received concerning two cases of digital sexual violence against Ms. Katelynn Spencer and another woman, whose intimate images were unlawfully disseminated on Pornhub without their consent. These cases relate to a broader concern of distribution and monetization of sexual abuse material, including children (hereinafter referred to as “CSAM”), filmed sex trafficking, rape, and other forms of criminal image-based sexual abuse carried out and facilitated by Aylo Holdings S.A.R.L. (formerly known as Mind-geek, S.A.R.L.) and its network of pornographic video sharing websites such as Youporn, RedTube, MyDirtyHobby, and its flagship website, Pornhub.com.</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">Information received concerning the criminal prosecution on charges of ‘terrorist financing’ against Mr. Carmilo Tabada.
+    <t>Information received concerning disturbing reports of the desecration of the grave and theft of the remains of a woman with albinism in Ngundi village of Chief Nalonge , Senanga District, Western Province, Zambia.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of sexual violence, discriminatory judicial proceedings, and revictimisation of women in the context of the administration of justice, as illustrated by the case of Ms. Mariana Ferrer. The information received further raises concerns regarding broader structural patterns affecting access to justice for survivors of sexual and gender-based violence in Brazil.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged physical and death threats against woman human rights defender and journalist Ms. Aleksandra (Sasha) Kazantseva, and the reported failure to conduct a prompt and effective investigation.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the draft Protection of the State from Terrorism Act (PSTA).
+    <t xml:space="preserve">Información recibida en relación con la investigación penal y los presuntos actos de amenazas, vigilancia y hostigamiento contra la defensora de derechos humanos y comunicadora social Carmen Estela Chinchilla Mora. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the large-scale removal of millions of names from electoral rolls through a Special Intensive Revision (SIR) process led by the Election Commission of India (ECI), particularly affecting members of minority groups. This situation is of particular concern in the state of West Bengal, with regard to state assembly elections, which took place on 23 and 29 April 2026.
 </t>
   </si>
   <si>
-    <t>Inquiétudes liées à la situation des juges, avocats et défenseurs des droits de l’homme en Tunisie qui pourraient s’avérer de violations des droit fondamentaux. Nous en profitons pour rappeler que les Procédures Spéciales du Conseil des Droits de l’Homme ont suivi de près la situation des juges et des avocats en Tunisie, dans un contexte marqué des atteintes à l’indépendance du pouvoir judiciaire.</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Information received concerning the Medical Services Amendment Bill, 2024 (H.B. 6, 2024) approved by the National Assembly of Zimbabwe, which, if adopted, would amend the Termination of Pregnancy Act (TPA) to significantly expand access to abortion in Zimbabwe, in line with international human rights standards. 
+    <t xml:space="preserve">Information received concerning the alleged physical attack against human rights defender Jonathan M.D. Yanzee on 15 March 2026.
 </t>
   </si>
   <si>
-    <t>Información recibida en relación con los graves incidentes de intimidación y acoso a la que se enfrenta Sandra Liliana Heredia Aranda, jueza 44 del Circuito Penal de Bogotá, jueza quien presidió el juicio y dictó sentencia condenatoria contra el expresidente de la República de Colombia.</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Información recibida sobre alegaciones de detención arbitraria, así como agresiones físicas y sexuales perpetradas contra la defensora indígena Otomí, Estela Hernández Jiménez. Dichos hechos se habrían producido en el marco de la reivindicación de los derechos de la comunidad del Pueblo Indígena Otomí de Santiago Mexquititlán, por la defensa de sus fuentes tradicionales de agua, situación que ha derivado en actos de hostigamiento y criminalización dirigidos contra personas defensoras de dicha comunidad.
+    <t>Informations reçues concernant la détérioration prolongée des libertés fondamentales et de l’espace civique au Togo au cours des dernières années. Les informations reçues font état de pratiques systématiques, notamment des disparitions forcées, des détentions arbitraires, des actes de torture et le recours à une force excessive et à des agents chimiques dans le cadre de manifestations. Alors que le Gouvernement de Votre Excellence entame cette nouvelle phase de gouvernance, relever ces défis hérités du passé - notamment l’impact d’une législation restrictive et des technologies de surveillance - constitue une condition préalable essentielle aux progrès indispensables en matière de justice, de responsabilité et de garanties de non-répétition, que le Gouvernement de Votre Excellence est désormais particulièrement bien placé pour mener à bien.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations de détention arbitraire, y compris de détention au secret, ainsi que de harcèlement et d’intimidation à l’encontre de plusieurs membres du Collectif des familles de disparu(e)s en Algérie (CFDA) et de son antenne en Algérie, SOS Disparus. Ces détentions s’inscrivent dans un contexte de restrictions visant les membres du CFDA, de SOS Disparus, et les familles des disparus, les empêchant de mener leur travail légitime en faveur des victimes des disparitions forcées et des droits humains.</t>
+  </si>
+  <si>
+    <t>Information received concerning the reported failure to bring to justice the murderers of human rights defender Thulani Maseko.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the arrest and enforced disappearance of lawyer and human rights defender Ms. Nasrin Sotoudeh, and the enforced disappearance for eight days of human rights defender Mr. Ahmadreza Haeri as well as the renewed sentences against him while in prison on the same charges.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning the unlawful and covert surveillance of Mr. Darragh Mackin and Peter Corrigan’s communications with clients in connection with their work as human rights lawyers and advocates. </t>
-[...29 lines deleted...]
-    <t xml:space="preserve">Information received regarding alleged intimidation and harassment of, threats to, forced closure of business interests of and destruction of property of Mr. Clement Muiruri Kamau in the context of his monitoring and exposure of alleged human rights violations in Murang’a County, Kenya.
+    <t xml:space="preserve">Information received concerning the circumstances surrounding the killing of labour rights defender Mr. Jude Thaddeus Fernandez. Mr. Fernandez’ killing was the subject of a previous communication addressed to your Excellency's Government (PHL 6/2023). We thank you for the response, dated 5 February 2024.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Information received concerning serious allegations relating to the operations of the Gaza Humanitarian Foundation, its employment and use of private military and security companies and third-country nationals in Gaza and whose activities may contribute, enable or directly result in grave human rights violations and serious breaches of international human rights law and international humanitarian law.
+    <t xml:space="preserve"> Information received concerning the designation of several Emirati nationals and associated entities as persons and organisations supporting terrorism pursuant to Cabinet Resolution No. 1 of 2025. The individuals concerned reportedly include Emirati dissidents living abroad, relatives and associates of individuals prosecuted in the UAE94 and UAE87 proceedings, and companies associated with Emirati nationals residing outside the United Arab Emirates (UAE). We are concerned that the inclusion of these individuals and entities on the national terrorist list raises concerns under international human rights law.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received regarding foreign military and logistical support and foreign interference, including the use of mercenaries and mercenary-related actors in the armed conflict which have been contributing to destabilize the situation in the country and to adversely impact the human rights of people in Sudan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the assassination of woman human rights defender, Ms. Fikile Ntshangase, an environmental and land rights leader opposing the expansion of a coal mine in the region of KwaZulu-Natal.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Informations reçues concernant de graves allégations relatives aux opérations de la Gaza Humanitarian Foundation, à son recours à des sociétés militaires et de sécurité privées et à des ressortissants de pays tiers à Gaza, dont les activités pourraient contribuer, permettre ou entraîner directement de graves violations des droits de l'homme et des infractions graves au droit international des droits de l'homme et au droit international humanitaire.
+    <t xml:space="preserve">Information received regarding foreign military and logistical support, including the use of mercenaries and mercenary-related actors in the armed conflict which have been contributing to destabilize the situation in the country and affect the human rights of people in Sudan.  </t>
+  </si>
+  <si>
+    <t>Information received concerning reported violence against women and girls in northern Aleppo and North-East Syria, including allegations of killings, abductions, rape and other forms of sexual violence, torture and ill-treatment, forced displacement, deprivation of food and medical care, and attacks on civilians and civilian objects.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received regarding foreign military and logistical support and foreign interference, including the use of mercenaries and mercenary-related actors in the armed conflict which have been contributing to destabilize the situation in the country and to affect the human rights of people in Sudan.  </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations d’arrestation, détention, torture, harcèlement et tentatives d’assassinat des défenseuses des droits humains Mme Dorcas Asibu et Mme Thérèse Mariana dans les zones où opère le groupe armé Mouvement du 23 mars (M23), à Minembwe, au Sud-Kivu, depuis mars 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged intimidation, threats, and subsequent acts of reprisal against Ms. Elçin Başol, an academic and civil society representative, reportedly linked to her participation in the eighteenth session of the United Nations Forum on Minority Issues, held in Geneva from 27-28 November 2025. </t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el alegado uso excesivo, indiscriminado y prolongado de la fuerza por parte de efectivos militares que habrían derivado en graves violaciones del derecho a la vida y la seguridad física de la población civil, incluidas las ejecuciones extrajudiciales y las lesiones graves, en contextos de violencia en los estados de Sinaloa y Oaxaca; así como respecto de la investigaciones judiciales insuficientes y/o demoradas de dichos casos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the arbitrary detention and judicial harassment of human rights defenders Prince Tommy Williams and Mohamed Turay as a result of their peaceful human rights work with Lifeline Nehemiah Projects.
 </t>
   </si>
   <si>
-    <t>Information received concerning serious allegations relating to the operations of the Gaza Humanitarian Foundation, its employment and use of private military and security companies and third-country nationals in Gaza and whose activities may contribute, enable or directly result in grave human rights violations and serious breaches of international human rights law and international humanitarian law.</t>
-[...358 lines deleted...]
-</t>
+    <t>Informations reçues concernant l’arrestation, la détention, les poursuites et la condamnation du journaliste et chroniqueur Mourad Zeghidi, sous l’accusation d’avoir prétendument porté atteinte au président et nuis à la sécurité publique par le biais de publications et d’analyses politiques, actions directement liées à son travail de journaliste et à son exercice de la liberté d’expression.</t>
   </si>
   <si>
     <t>UN Region</t>
   </si>
   <si>
+    <t>Asia-Pacific Group</t>
+  </si>
+  <si>
+    <t>African Group</t>
+  </si>
+  <si>
+    <t>Latin American and Caribbean Group</t>
+  </si>
+  <si>
     <t xml:space="preserve">Western European and Others Group </t>
   </si>
   <si>
-    <t>African Group</t>
+    <t>Eastern European Group</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>Latin American and Caribbean Group</t>
-[...7 lines deleted...]
-  <si>
     <t>OHCHR Region</t>
   </si>
   <si>
     <t>Asia Pacific</t>
   </si>
   <si>
+    <t>Middle East and North Africa</t>
+  </si>
+  <si>
+    <t>Americas</t>
+  </si>
+  <si>
+    <t>Europe and Central Asia</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
     <t>Africa</t>
   </si>
   <si>
-    <t>Unknown</t>
-[...10 lines deleted...]
-  <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
-    <t>28 Apr 2026</t>
-[...122 lines deleted...]
-    <t>06 Mar 2026</t>
+    <t>10 Aug 2026</t>
+  </si>
+  <si>
+    <t>17 Jul 2026</t>
+  </si>
+  <si>
+    <t>15 Jul 2026</t>
+  </si>
+  <si>
+    <t>14 Aug 2026</t>
+  </si>
+  <si>
+    <t>22 Jul 2026</t>
+  </si>
+  <si>
+    <t>09 Jul 2026</t>
+  </si>
+  <si>
+    <t>29 Jul 2026</t>
+  </si>
+  <si>
+    <t>08 Jul 2026</t>
+  </si>
+  <si>
+    <t>29 Jun 2026</t>
+  </si>
+  <si>
+    <t>14 Jul 2026</t>
+  </si>
+  <si>
+    <t>24 Jun 2026</t>
+  </si>
+  <si>
+    <t>20 Jun 2026</t>
+  </si>
+  <si>
+    <t>10 Jul 2026</t>
+  </si>
+  <si>
+    <t>27 Jul 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="single"/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -2773,7788 +937,1792 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30774" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39684" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30812" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30691" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39683" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30813" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39617" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39618" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39624" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39629" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39671" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30792" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30770" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39681" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30771" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30765" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39680" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30790" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39727" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30794" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39749" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30754" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30732" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30766" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39728" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30746" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30757" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39676" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30779" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39689" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30750" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39658" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30760" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30756" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39669" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30761" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39608" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39627" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30758" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30749" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30772" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39667" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39672" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30688" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30599" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39668" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30596" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39665" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39687" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30600" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30597" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30601" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30751" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30752" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30594" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30598" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30753" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30745" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39666" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30706" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30735" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39621" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30729" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39606" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30742" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30733" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39664" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30720" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39653" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39702" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30727" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30755" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30725" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39657" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30724" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39654" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39700" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30737" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39659" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30715" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39655" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30714" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30736" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39661" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30731" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30712" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39649" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30717" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30719" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39656" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30726" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30677" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39647" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30713" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30730" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30535" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30544" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30627" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39646" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30700" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30701" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39638" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30654" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39643" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30707" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39692" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30582" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39697" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30660" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30711" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30698" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30697" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30716" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30699" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30635" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39634" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30629" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30636" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39632" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30637" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30705" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39696" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30659" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39735" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30710" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30693" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30703" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39642" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30658" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30674" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30678" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39639" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30667" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30648" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30607" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30644" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30676" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30673" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39674" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30695" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30537" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30530" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30679" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30686" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39637" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30536" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30685" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39631" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30532" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39615" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30675" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30692" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39536" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39565" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30702" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39640" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30687" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39673" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30672" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30653" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39698" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30664" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39686" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30680" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30690" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39605" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30603" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30681" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30657" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39644" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30662" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39701" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30665" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39645" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30626" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39675" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30683" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30682" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39625" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30670" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30650" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39622" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30663" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30640" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30642" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30514" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30661" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30643" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39614" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39712" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30470" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30638" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39613" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39693" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30651" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30529" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30539" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39611" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30656" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30639" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39636" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30646" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39597" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30632" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39612" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30620" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30615" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30630" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39610" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30631" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30634" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30633" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39607" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30625" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39690" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30622" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30611" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39603" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30454" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30538" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39794" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30590" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30621" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39586" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30451" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39584" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30617" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39609" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30614" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30595" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39473" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39486" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30628" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39619" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30586" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39587" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30593" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30606" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39491" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30588" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39563" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30515" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39602" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30577" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30608" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39493" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39585" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30585" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30562" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39576" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30623" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30613" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30560" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30587" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30574" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39578" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30528" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39582" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30546" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30550" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30548" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39575" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=29632" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30524" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30495" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30484" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30489" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39434" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30543" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30573" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30551" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39572" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30541" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39574" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30540" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30542" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30589" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30581" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39704" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30583" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39560" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39568" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30465" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39427" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39483" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39548" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30468" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39555" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30477" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39616" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30579" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39569" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39588" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30467" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39549" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30466" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39583" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30584" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30553" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39430" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39435" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30527" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30464" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39581" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30556" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39480" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30426" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O194"/>
+  <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
-    <col min="10" max="15" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
+    <col min="10" max="18" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>154</v>
+        <v>51</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>55</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>355</v>
+        <v>95</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>486</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>666</v>
+        <v>172</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>673</v>
+        <v>179</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>680</v>
+        <v>186</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>681</v>
+        <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>682</v>
+        <v>188</v>
       </c>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>155</v>
+        <v>52</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>162</v>
+        <v>56</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>356</v>
+        <v>96</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>487</v>
+        <v>133</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>667</v>
+        <v>173</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>674</v>
+        <v>180</v>
       </c>
       <c r="I2" s="3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J2" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K2" s="4" t="s">
-        <v>683</v>
+        <v>189</v>
       </c>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>156</v>
+        <v>52</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>163</v>
+        <v>57</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>357</v>
+        <v>97</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>488</v>
+        <v>134</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>668</v>
+        <v>174</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>675</v>
+        <v>181</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J3" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K3" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>190</v>
+      </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>358</v>
+        <v>98</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>489</v>
+        <v>135</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>669</v>
+        <v>175</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>676</v>
+        <v>182</v>
       </c>
       <c r="I4" s="3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J4" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>684</v>
+        <v>191</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>157</v>
+        <v>52</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>165</v>
+        <v>59</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>359</v>
+        <v>99</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>490</v>
+        <v>136</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>670</v>
+        <v>173</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>677</v>
+        <v>180</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="J5" s="3" t="n">
-        <v>5</v>
-[...15 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>166</v>
+        <v>60</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>360</v>
+        <v>100</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>491</v>
+        <v>137</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>669</v>
+        <v>176</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>676</v>
+        <v>182</v>
       </c>
       <c r="I6" s="3" t="n">
-        <v>41000000</v>
+        <v>0</v>
       </c>
       <c r="J6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>167</v>
+        <v>61</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>361</v>
+        <v>101</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>492</v>
+        <v>138</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>670</v>
+        <v>177</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>677</v>
+        <v>183</v>
       </c>
       <c r="I7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J7" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>155</v>
+        <v>52</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>168</v>
+        <v>62</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>362</v>
+        <v>102</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>493</v>
+        <v>139</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>671</v>
+        <v>178</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>678</v>
+        <v>184</v>
       </c>
       <c r="I8" s="3" t="n">
-        <v>1</v>
+        <v>9000</v>
       </c>
       <c r="J8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="3"/>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>169</v>
+        <v>63</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>363</v>
+        <v>103</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>494</v>
+        <v>140</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>667</v>
+        <v>176</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>678</v>
+        <v>181</v>
       </c>
       <c r="I9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>170</v>
+        <v>64</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>364</v>
+        <v>104</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>495</v>
+        <v>141</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>672</v>
+        <v>176</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>674</v>
+        <v>182</v>
       </c>
       <c r="I10" s="3" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J10" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>171</v>
+        <v>65</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>360</v>
+        <v>105</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>496</v>
+        <v>142</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>668</v>
+        <v>176</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>679</v>
+        <v>183</v>
       </c>
       <c r="I11" s="3" t="n">
-        <v>38700000</v>
+        <v>4000001</v>
       </c>
       <c r="J11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>687</v>
+        <v>192</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>172</v>
+        <v>66</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>365</v>
+        <v>106</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>497</v>
+        <v>143</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>671</v>
+        <v>177</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>678</v>
+        <v>183</v>
       </c>
       <c r="I12" s="3" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K12" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>193</v>
+      </c>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>155</v>
+        <v>52</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>173</v>
+        <v>67</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>366</v>
+        <v>107</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>498</v>
+        <v>144</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>667</v>
+        <v>174</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>678</v>
+        <v>185</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>157</v>
+        <v>54</v>
       </c>
       <c r="D14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H14" s="3" t="s">
-        <v>674</v>
+        <v>185</v>
       </c>
       <c r="I14" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>175</v>
+        <v>69</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>368</v>
+        <v>109</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>500</v>
+        <v>146</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>667</v>
+        <v>176</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>679</v>
+        <v>183</v>
       </c>
       <c r="I15" s="3" t="n">
-        <v>86</v>
+        <v>400</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="3"/>
+      <c r="R15" s="3"/>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>176</v>
+        <v>70</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>369</v>
+        <v>110</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>501</v>
+        <v>147</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>667</v>
+        <v>177</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>678</v>
+        <v>183</v>
       </c>
       <c r="I16" s="3" t="n">
-        <v>5000</v>
+        <v>109</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>688</v>
+        <v>194</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
+      <c r="Q16" s="3"/>
+      <c r="R16" s="3"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>156</v>
+        <v>54</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>177</v>
+        <v>71</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>357</v>
+        <v>111</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>502</v>
+        <v>148</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>667</v>
+        <v>173</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>674</v>
+        <v>181</v>
       </c>
       <c r="I17" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="L17" s="3"/>
+        <v>3</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>201</v>
+      </c>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>157</v>
+        <v>53</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>178</v>
+        <v>72</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>370</v>
+        <v>112</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>503</v>
+        <v>149</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>667</v>
+        <v>173</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>678</v>
+        <v>180</v>
       </c>
       <c r="I18" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>690</v>
+        <v>193</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>155</v>
+        <v>54</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>179</v>
+        <v>73</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>371</v>
+        <v>108</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>504</v>
+        <v>150</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>667</v>
+        <v>174</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>677</v>
+        <v>185</v>
       </c>
       <c r="I19" s="3" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K19" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>195</v>
+      </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I20" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" s="3" t="n">
         <v>8</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K20" s="4" t="s">
-        <v>691</v>
-[...4 lines deleted...]
-      <c r="O20" s="3"/>
+        <v>196</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="R20" s="4" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>373</v>
+        <v>114</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>506</v>
+        <v>152</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>670</v>
+        <v>177</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>677</v>
+        <v>183</v>
       </c>
       <c r="I21" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D22" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H22" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I22" s="3" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
+      <c r="P22" s="3"/>
+      <c r="Q22" s="3"/>
+      <c r="R22" s="3"/>
     </row>
     <row r="23">
       <c r="A23" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>183</v>
+        <v>77</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>375</v>
+        <v>116</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>508</v>
+        <v>154</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>670</v>
+        <v>173</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>677</v>
+        <v>180</v>
       </c>
       <c r="I23" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="3"/>
+      <c r="R23" s="3"/>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="E24" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="D24" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="3" t="s">
-        <v>670</v>
+        <v>174</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>677</v>
+        <v>185</v>
       </c>
       <c r="I24" s="3" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
+      <c r="P24" s="3"/>
+      <c r="Q24" s="3"/>
+      <c r="R24" s="3"/>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="4" t="s">
+      <c r="E25" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I25" s="3" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
     </row>
     <row r="26">
       <c r="A26" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="3" t="s">
-        <v>378</v>
+        <v>119</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>511</v>
+        <v>157</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>669</v>
+        <v>174</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>676</v>
+        <v>181</v>
       </c>
       <c r="I26" s="3" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>692</v>
+        <v>197</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
+      <c r="P26" s="3"/>
+      <c r="Q26" s="3"/>
+      <c r="R26" s="3"/>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B27" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="3" t="s">
-        <v>378</v>
+        <v>120</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>512</v>
+        <v>158</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>667</v>
+        <v>174</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>677</v>
+        <v>185</v>
       </c>
       <c r="I27" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="3"/>
+      <c r="R27" s="3"/>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3" t="s">
-        <v>378</v>
+        <v>121</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>512</v>
+        <v>159</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>669</v>
+        <v>173</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>676</v>
+        <v>180</v>
       </c>
       <c r="I28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K28" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>198</v>
+      </c>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
+      <c r="P28" s="3"/>
+      <c r="Q28" s="3"/>
+      <c r="R28" s="3"/>
     </row>
     <row r="29">
       <c r="A29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I29" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K29" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...26 lines deleted...]
-      <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3"/>
     </row>
     <row r="30">
       <c r="A30" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I30" s="3" t="n">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>2</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
     </row>
     <row r="31">
       <c r="A31" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3" t="s">
-        <v>378</v>
+        <v>124</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>512</v>
+        <v>162</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>669</v>
+        <v>178</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>676</v>
+        <v>184</v>
       </c>
       <c r="I31" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
     </row>
     <row r="32">
       <c r="A32" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3" t="s">
-        <v>378</v>
+        <v>125</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>512</v>
+        <v>163</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>669</v>
+        <v>174</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>676</v>
+        <v>185</v>
       </c>
       <c r="I32" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
     </row>
     <row r="33">
       <c r="A33" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>193</v>
+        <v>87</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>378</v>
+        <v>124</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>513</v>
+        <v>164</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>667</v>
+        <v>174</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>677</v>
+        <v>185</v>
       </c>
       <c r="I33" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
+      <c r="R33" s="3"/>
     </row>
     <row r="34">
       <c r="A34" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>194</v>
+        <v>88</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>378</v>
+        <v>126</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>514</v>
+        <v>165</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>669</v>
+        <v>173</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>676</v>
+        <v>181</v>
       </c>
       <c r="I34" s="3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
+      <c r="R34" s="3"/>
     </row>
     <row r="35">
       <c r="A35" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>378</v>
+        <v>124</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>512</v>
+        <v>166</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>669</v>
+        <v>173</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>676</v>
+        <v>181</v>
       </c>
       <c r="I35" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" s="3" t="n">
         <v>2</v>
       </c>
-      <c r="J35" s="3" t="n">
-[...3 lines deleted...]
-      <c r="L35" s="3"/>
+      <c r="K35" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>202</v>
+      </c>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>155</v>
+        <v>52</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>379</v>
+        <v>127</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>515</v>
+        <v>167</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>667</v>
+        <v>174</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>678</v>
+        <v>185</v>
       </c>
       <c r="I36" s="3" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
     </row>
     <row r="37">
       <c r="A37" s="3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>197</v>
+        <v>91</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>373</v>
+        <v>128</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>516</v>
+        <v>168</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>668</v>
+        <v>177</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>675</v>
+        <v>183</v>
       </c>
       <c r="I37" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="3"/>
+      <c r="R37" s="3"/>
     </row>
     <row r="38">
       <c r="A38" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>198</v>
+        <v>92</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>380</v>
+        <v>129</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>517</v>
+        <v>169</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>669</v>
+        <v>175</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>676</v>
+        <v>182</v>
       </c>
       <c r="I38" s="3" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>6</v>
+        <v>199</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+      <c r="Q38" s="3"/>
+      <c r="R38" s="3"/>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>199</v>
+        <v>93</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>381</v>
+        <v>130</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>518</v>
+        <v>170</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>672</v>
+        <v>174</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>674</v>
+        <v>185</v>
       </c>
       <c r="I39" s="3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="3"/>
+      <c r="R39" s="3"/>
     </row>
     <row r="40">
       <c r="A40" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>157</v>
+        <v>53</v>
       </c>
       <c r="D40" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I40" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K40" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="E40" s="3" t="s">
-[...18 lines deleted...]
-      <c r="L40" s="3"/>
+      <c r="L40" s="4" t="s">
+        <v>197</v>
+      </c>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
-    </row>
-[...5872 lines deleted...]
-      <c r="O194" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" tooltip="AUS 2/2026"/>
-[...305 lines deleted...]
-    <hyperlink ref="D194" r:id="rId307" tooltip="USA 37/2025"/>
+    <hyperlink ref="D2" r:id="rId1" tooltip="IRN 8/2026"/>
+    <hyperlink ref="K2" r:id="rId2" tooltip="10 Aug 2026"/>
+    <hyperlink ref="D3" r:id="rId3" tooltip="DZA 3/2026"/>
+    <hyperlink ref="K3" r:id="rId4" tooltip="17 Jul 2026"/>
+    <hyperlink ref="D4" r:id="rId5" tooltip="ECU 4/2026"/>
+    <hyperlink ref="K4" r:id="rId6" tooltip="15 Jul 2026"/>
+    <hyperlink ref="D5" r:id="rId7" tooltip="IRN 7/2026"/>
+    <hyperlink ref="D6" r:id="rId8" tooltip="USA 13/2026"/>
+    <hyperlink ref="D7" r:id="rId9" tooltip="BIH 1/2026"/>
+    <hyperlink ref="D8" r:id="rId10" tooltip="OTH 45/2026"/>
+    <hyperlink ref="D9" r:id="rId11" tooltip="ISR 7/2026"/>
+    <hyperlink ref="D10" r:id="rId12" tooltip="USA 14/2026"/>
+    <hyperlink ref="D11" r:id="rId13" tooltip="GBR 7/2026"/>
+    <hyperlink ref="K11" r:id="rId14" tooltip="14 Aug 2026"/>
+    <hyperlink ref="D12" r:id="rId15" tooltip="BLR 2/2026"/>
+    <hyperlink ref="K12" r:id="rId16" tooltip="22 Jul 2026"/>
+    <hyperlink ref="D13" r:id="rId17" tooltip="BEN 1/2026"/>
+    <hyperlink ref="D14" r:id="rId18" tooltip="MWI 1/2026"/>
+    <hyperlink ref="D15" r:id="rId19" tooltip="GRC 3/2026"/>
+    <hyperlink ref="D16" r:id="rId20" tooltip="ARM 1/2026"/>
+    <hyperlink ref="K16" r:id="rId21" tooltip="09 Jul 2026"/>
+    <hyperlink ref="D17" r:id="rId22" tooltip="QAT 1/2026"/>
+    <hyperlink ref="K17" r:id="rId23" tooltip="21 May 2026"/>
+    <hyperlink ref="L17" r:id="rId24" tooltip="10 Jul 2026"/>
+    <hyperlink ref="D18" r:id="rId25" tooltip="IRN 6/2026"/>
+    <hyperlink ref="K18" r:id="rId26" tooltip="22 Jul 2026"/>
+    <hyperlink ref="D19" r:id="rId27" tooltip="ZMB 1/2026"/>
+    <hyperlink ref="K19" r:id="rId28" tooltip="29 Jul 2026"/>
+    <hyperlink ref="D20" r:id="rId29" tooltip="BRA 3/2026"/>
+    <hyperlink ref="K20" r:id="rId30" tooltip="08 Jul 2026"/>
+    <hyperlink ref="L20" r:id="rId31" tooltip="08 Jul 2026"/>
+    <hyperlink ref="M20" r:id="rId32" tooltip="08 Jul 2026"/>
+    <hyperlink ref="N20" r:id="rId33" tooltip="08 Jul 2026"/>
+    <hyperlink ref="O20" r:id="rId34" tooltip="08 Jul 2026"/>
+    <hyperlink ref="P20" r:id="rId35" tooltip="08 Jul 2026"/>
+    <hyperlink ref="Q20" r:id="rId36" tooltip="08 Jul 2026"/>
+    <hyperlink ref="R20" r:id="rId37" tooltip="08 Jul 2026"/>
+    <hyperlink ref="D21" r:id="rId38" tooltip="LTU 1/2026"/>
+    <hyperlink ref="D22" r:id="rId39" tooltip="CRI 2/2026"/>
+    <hyperlink ref="D23" r:id="rId40" tooltip="IND 8/2026"/>
+    <hyperlink ref="D24" r:id="rId41" tooltip="LBR 1/2026"/>
+    <hyperlink ref="D25" r:id="rId42" tooltip="TGO 1/2026"/>
+    <hyperlink ref="D26" r:id="rId43" tooltip="DZA 2/2026"/>
+    <hyperlink ref="K26" r:id="rId44" tooltip="29 Jun 2026"/>
+    <hyperlink ref="D27" r:id="rId45" tooltip="SWZ 1/2026"/>
+    <hyperlink ref="D28" r:id="rId46" tooltip="IRN 5/2026"/>
+    <hyperlink ref="K28" r:id="rId47" tooltip="14 Jul 2026"/>
+    <hyperlink ref="D29" r:id="rId48" tooltip="PHL 3/2026"/>
+    <hyperlink ref="K29" r:id="rId49" tooltip="04 May 2026"/>
+    <hyperlink ref="D30" r:id="rId50" tooltip="ARE 2/2026"/>
+    <hyperlink ref="D31" r:id="rId51" tooltip="OTH 6/2026"/>
+    <hyperlink ref="D32" r:id="rId52" tooltip="ZAF 2/2026"/>
+    <hyperlink ref="D33" r:id="rId53" tooltip="SDN 1/2026"/>
+    <hyperlink ref="D34" r:id="rId54" tooltip="SYR 1/2026"/>
+    <hyperlink ref="D35" r:id="rId55" tooltip="ARE 1/2026"/>
+    <hyperlink ref="K35" r:id="rId56" tooltip="24 Jun 2026"/>
+    <hyperlink ref="L35" r:id="rId57" tooltip="27 Jul 2026"/>
+    <hyperlink ref="D36" r:id="rId58" tooltip="COD 4/2026"/>
+    <hyperlink ref="D37" r:id="rId59" tooltip="GEO 2/2026"/>
+    <hyperlink ref="D38" r:id="rId60" tooltip="MEX 7/2026"/>
+    <hyperlink ref="K38" r:id="rId61" tooltip="24 Jun 2026"/>
+    <hyperlink ref="D39" r:id="rId62" tooltip="SLE 2/2026"/>
+    <hyperlink ref="D40" r:id="rId63" tooltip="TUN 4/2026"/>
+    <hyperlink ref="K40" r:id="rId64" tooltip="20 Jun 2026"/>
+    <hyperlink ref="L40" r:id="rId65" tooltip="29 Jun 2026"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>