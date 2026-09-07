--- v5 (2026-08-18)
+++ v6 (2026-09-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>28 May 2026</t>
   </si>
   <si>
     <t>27 May 2026</t>
   </si>
   <si>
     <t>21 May 2026</t>
   </si>
   <si>
     <t>18 May 2026</t>
   </si>
   <si>
     <t>15 May 2026</t>
   </si>
   <si>
     <t>14 May 2026</t>
   </si>
   <si>
     <t>13 May 2026</t>
   </si>
   <si>
@@ -735,50 +735,53 @@
     <t>10 Aug 2026</t>
   </si>
   <si>
     <t>17 Jul 2026</t>
   </si>
   <si>
     <t>15 Jul 2026</t>
   </si>
   <si>
     <t>14 Aug 2026</t>
   </si>
   <si>
     <t>22 Jul 2026</t>
   </si>
   <si>
     <t>09 Jul 2026</t>
   </si>
   <si>
     <t>29 Jul 2026</t>
   </si>
   <si>
     <t>08 Jul 2026</t>
   </si>
   <si>
     <t>29 Jun 2026</t>
+  </si>
+  <si>
+    <t>01 Sep 2026</t>
   </si>
   <si>
     <t>14 Jul 2026</t>
   </si>
   <si>
     <t>24 Jun 2026</t>
   </si>
   <si>
     <t>20 Jun 2026</t>
   </si>
   <si>
     <t>10 Jul 2026</t>
   </si>
   <si>
     <t>27 Jul 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="false"/>
@@ -937,51 +940,51 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39835" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="18" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
@@ -1652,51 +1655,51 @@
       <c r="D17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>111</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I17" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F18" s="3" t="s">
@@ -2072,94 +2075,96 @@
       <c r="B27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>120</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>185</v>
       </c>
       <c r="I27" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K27" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>198</v>
+      </c>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>121</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>159</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>180</v>
       </c>
       <c r="I28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
     </row>
     <row r="29">
       <c r="A29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>122</v>
       </c>
@@ -2399,54 +2404,54 @@
       <c r="C35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>166</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="3" t="s">
@@ -2523,51 +2528,51 @@
       <c r="C38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>169</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>175</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I38" s="3" t="n">
         <v>10</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>130</v>
       </c>
@@ -2605,51 +2610,51 @@
       <c r="C40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>131</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>171</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I40" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" tooltip="IRN 8/2026"/>
     <hyperlink ref="K2" r:id="rId2" tooltip="10 Aug 2026"/>
     <hyperlink ref="D3" r:id="rId3" tooltip="DZA 3/2026"/>
     <hyperlink ref="K3" r:id="rId4" tooltip="17 Jul 2026"/>
     <hyperlink ref="D4" r:id="rId5" tooltip="ECU 4/2026"/>
     <hyperlink ref="K4" r:id="rId6" tooltip="15 Jul 2026"/>
     <hyperlink ref="D5" r:id="rId7" tooltip="IRN 7/2026"/>
     <hyperlink ref="D6" r:id="rId8" tooltip="USA 13/2026"/>
     <hyperlink ref="D7" r:id="rId9" tooltip="BIH 1/2026"/>
     <hyperlink ref="D8" r:id="rId10" tooltip="OTH 45/2026"/>
     <hyperlink ref="D9" r:id="rId11" tooltip="ISR 7/2026"/>
     <hyperlink ref="D10" r:id="rId12" tooltip="USA 14/2026"/>
@@ -2664,65 +2669,66 @@
     <hyperlink ref="K16" r:id="rId21" tooltip="09 Jul 2026"/>
     <hyperlink ref="D17" r:id="rId22" tooltip="QAT 1/2026"/>
     <hyperlink ref="K17" r:id="rId23" tooltip="21 May 2026"/>
     <hyperlink ref="L17" r:id="rId24" tooltip="10 Jul 2026"/>
     <hyperlink ref="D18" r:id="rId25" tooltip="IRN 6/2026"/>
     <hyperlink ref="K18" r:id="rId26" tooltip="22 Jul 2026"/>
     <hyperlink ref="D19" r:id="rId27" tooltip="ZMB 1/2026"/>
     <hyperlink ref="K19" r:id="rId28" tooltip="29 Jul 2026"/>
     <hyperlink ref="D20" r:id="rId29" tooltip="BRA 3/2026"/>
     <hyperlink ref="K20" r:id="rId30" tooltip="08 Jul 2026"/>
     <hyperlink ref="L20" r:id="rId31" tooltip="08 Jul 2026"/>
     <hyperlink ref="M20" r:id="rId32" tooltip="08 Jul 2026"/>
     <hyperlink ref="N20" r:id="rId33" tooltip="08 Jul 2026"/>
     <hyperlink ref="O20" r:id="rId34" tooltip="08 Jul 2026"/>
     <hyperlink ref="P20" r:id="rId35" tooltip="08 Jul 2026"/>
     <hyperlink ref="Q20" r:id="rId36" tooltip="08 Jul 2026"/>
     <hyperlink ref="R20" r:id="rId37" tooltip="08 Jul 2026"/>
     <hyperlink ref="D21" r:id="rId38" tooltip="LTU 1/2026"/>
     <hyperlink ref="D22" r:id="rId39" tooltip="CRI 2/2026"/>
     <hyperlink ref="D23" r:id="rId40" tooltip="IND 8/2026"/>
     <hyperlink ref="D24" r:id="rId41" tooltip="LBR 1/2026"/>
     <hyperlink ref="D25" r:id="rId42" tooltip="TGO 1/2026"/>
     <hyperlink ref="D26" r:id="rId43" tooltip="DZA 2/2026"/>
     <hyperlink ref="K26" r:id="rId44" tooltip="29 Jun 2026"/>
     <hyperlink ref="D27" r:id="rId45" tooltip="SWZ 1/2026"/>
-    <hyperlink ref="D28" r:id="rId46" tooltip="IRN 5/2026"/>
-[...18 lines deleted...]
-    <hyperlink ref="L40" r:id="rId65" tooltip="29 Jun 2026"/>
+    <hyperlink ref="K27" r:id="rId46" tooltip="01 Sep 2026"/>
+    <hyperlink ref="D28" r:id="rId47" tooltip="IRN 5/2026"/>
+    <hyperlink ref="K28" r:id="rId48" tooltip="14 Jul 2026"/>
+    <hyperlink ref="D29" r:id="rId49" tooltip="PHL 3/2026"/>
+    <hyperlink ref="K29" r:id="rId50" tooltip="04 May 2026"/>
+    <hyperlink ref="D30" r:id="rId51" tooltip="ARE 2/2026"/>
+    <hyperlink ref="D31" r:id="rId52" tooltip="OTH 6/2026"/>
+    <hyperlink ref="D32" r:id="rId53" tooltip="ZAF 2/2026"/>
+    <hyperlink ref="D33" r:id="rId54" tooltip="SDN 1/2026"/>
+    <hyperlink ref="D34" r:id="rId55" tooltip="SYR 1/2026"/>
+    <hyperlink ref="D35" r:id="rId56" tooltip="ARE 1/2026"/>
+    <hyperlink ref="K35" r:id="rId57" tooltip="24 Jun 2026"/>
+    <hyperlink ref="L35" r:id="rId58" tooltip="27 Jul 2026"/>
+    <hyperlink ref="D36" r:id="rId59" tooltip="COD 4/2026"/>
+    <hyperlink ref="D37" r:id="rId60" tooltip="GEO 2/2026"/>
+    <hyperlink ref="D38" r:id="rId61" tooltip="MEX 7/2026"/>
+    <hyperlink ref="K38" r:id="rId62" tooltip="24 Jun 2026"/>
+    <hyperlink ref="D39" r:id="rId63" tooltip="SLE 2/2026"/>
+    <hyperlink ref="D40" r:id="rId64" tooltip="TUN 4/2026"/>
+    <hyperlink ref="K40" r:id="rId65" tooltip="20 Jun 2026"/>
+    <hyperlink ref="L40" r:id="rId66" tooltip="29 Jun 2026"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>