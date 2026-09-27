--- v6 (2026-09-07)
+++ v7 (2026-09-27)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>28 May 2026</t>
   </si>
   <si>
     <t>27 May 2026</t>
   </si>
   <si>
     <t>21 May 2026</t>
   </si>
   <si>
     <t>18 May 2026</t>
   </si>
   <si>
     <t>15 May 2026</t>
   </si>
   <si>
     <t>14 May 2026</t>
   </si>
   <si>
     <t>13 May 2026</t>
   </si>
   <si>
@@ -717,50 +717,53 @@
     <t>Europe and Central Asia</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
     <t>10 Aug 2026</t>
   </si>
   <si>
     <t>17 Jul 2026</t>
   </si>
   <si>
     <t>15 Jul 2026</t>
+  </si>
+  <si>
+    <t>04 Sep 2026</t>
   </si>
   <si>
     <t>14 Aug 2026</t>
   </si>
   <si>
     <t>22 Jul 2026</t>
   </si>
   <si>
     <t>09 Jul 2026</t>
   </si>
   <si>
     <t>29 Jul 2026</t>
   </si>
   <si>
     <t>08 Jul 2026</t>
   </si>
   <si>
     <t>29 Jun 2026</t>
   </si>
   <si>
     <t>01 Sep 2026</t>
   </si>
   <si>
     <t>14 Jul 2026</t>
   </si>
@@ -940,51 +943,51 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39835" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39849" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39835" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="18" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
@@ -1243,53 +1246,55 @@
       <c r="B7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>101</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>138</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>177</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>183</v>
       </c>
       <c r="I7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J7" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K7" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>192</v>
+      </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F8" s="3" t="s">
@@ -1406,93 +1411,93 @@
       <c r="C11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>176</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>183</v>
       </c>
       <c r="I11" s="3" t="n">
         <v>4000001</v>
       </c>
       <c r="J11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>106</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>143</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>177</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>183</v>
       </c>
       <c r="I12" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>107</v>
       </c>
@@ -1610,242 +1615,242 @@
       <c r="C16" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>110</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>147</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>177</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>183</v>
       </c>
       <c r="I16" s="3" t="n">
         <v>109</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>111</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I17" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>149</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>180</v>
       </c>
       <c r="I18" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>108</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>150</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>185</v>
       </c>
       <c r="I19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>113</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>175</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I20" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>8</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="R20" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>152</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>177</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -2036,135 +2041,135 @@
       <c r="C26" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I26" s="3" t="n">
         <v>4</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>120</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>185</v>
       </c>
       <c r="I27" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>121</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>159</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>180</v>
       </c>
       <c r="I28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
     </row>
     <row r="29">
       <c r="A29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>122</v>
       </c>
@@ -2404,54 +2409,54 @@
       <c r="C35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>166</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="3" t="s">
@@ -2528,51 +2533,51 @@
       <c r="C38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>169</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>175</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I38" s="3" t="n">
         <v>10</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>130</v>
       </c>
@@ -2610,125 +2615,126 @@
       <c r="C40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>131</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>171</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>174</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I40" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" tooltip="IRN 8/2026"/>
     <hyperlink ref="K2" r:id="rId2" tooltip="10 Aug 2026"/>
     <hyperlink ref="D3" r:id="rId3" tooltip="DZA 3/2026"/>
     <hyperlink ref="K3" r:id="rId4" tooltip="17 Jul 2026"/>
     <hyperlink ref="D4" r:id="rId5" tooltip="ECU 4/2026"/>
     <hyperlink ref="K4" r:id="rId6" tooltip="15 Jul 2026"/>
     <hyperlink ref="D5" r:id="rId7" tooltip="IRN 7/2026"/>
     <hyperlink ref="D6" r:id="rId8" tooltip="USA 13/2026"/>
     <hyperlink ref="D7" r:id="rId9" tooltip="BIH 1/2026"/>
-    <hyperlink ref="D8" r:id="rId10" tooltip="OTH 45/2026"/>
-[...55 lines deleted...]
-    <hyperlink ref="L40" r:id="rId66" tooltip="29 Jun 2026"/>
+    <hyperlink ref="K7" r:id="rId10" tooltip="04 Sep 2026"/>
+    <hyperlink ref="D8" r:id="rId11" tooltip="OTH 45/2026"/>
+    <hyperlink ref="D9" r:id="rId12" tooltip="ISR 7/2026"/>
+    <hyperlink ref="D10" r:id="rId13" tooltip="USA 14/2026"/>
+    <hyperlink ref="D11" r:id="rId14" tooltip="GBR 7/2026"/>
+    <hyperlink ref="K11" r:id="rId15" tooltip="14 Aug 2026"/>
+    <hyperlink ref="D12" r:id="rId16" tooltip="BLR 2/2026"/>
+    <hyperlink ref="K12" r:id="rId17" tooltip="22 Jul 2026"/>
+    <hyperlink ref="D13" r:id="rId18" tooltip="BEN 1/2026"/>
+    <hyperlink ref="D14" r:id="rId19" tooltip="MWI 1/2026"/>
+    <hyperlink ref="D15" r:id="rId20" tooltip="GRC 3/2026"/>
+    <hyperlink ref="D16" r:id="rId21" tooltip="ARM 1/2026"/>
+    <hyperlink ref="K16" r:id="rId22" tooltip="09 Jul 2026"/>
+    <hyperlink ref="D17" r:id="rId23" tooltip="QAT 1/2026"/>
+    <hyperlink ref="K17" r:id="rId24" tooltip="21 May 2026"/>
+    <hyperlink ref="L17" r:id="rId25" tooltip="10 Jul 2026"/>
+    <hyperlink ref="D18" r:id="rId26" tooltip="IRN 6/2026"/>
+    <hyperlink ref="K18" r:id="rId27" tooltip="22 Jul 2026"/>
+    <hyperlink ref="D19" r:id="rId28" tooltip="ZMB 1/2026"/>
+    <hyperlink ref="K19" r:id="rId29" tooltip="29 Jul 2026"/>
+    <hyperlink ref="D20" r:id="rId30" tooltip="BRA 3/2026"/>
+    <hyperlink ref="K20" r:id="rId31" tooltip="08 Jul 2026"/>
+    <hyperlink ref="L20" r:id="rId32" tooltip="08 Jul 2026"/>
+    <hyperlink ref="M20" r:id="rId33" tooltip="08 Jul 2026"/>
+    <hyperlink ref="N20" r:id="rId34" tooltip="08 Jul 2026"/>
+    <hyperlink ref="O20" r:id="rId35" tooltip="08 Jul 2026"/>
+    <hyperlink ref="P20" r:id="rId36" tooltip="08 Jul 2026"/>
+    <hyperlink ref="Q20" r:id="rId37" tooltip="08 Jul 2026"/>
+    <hyperlink ref="R20" r:id="rId38" tooltip="08 Jul 2026"/>
+    <hyperlink ref="D21" r:id="rId39" tooltip="LTU 1/2026"/>
+    <hyperlink ref="D22" r:id="rId40" tooltip="CRI 2/2026"/>
+    <hyperlink ref="D23" r:id="rId41" tooltip="IND 8/2026"/>
+    <hyperlink ref="D24" r:id="rId42" tooltip="LBR 1/2026"/>
+    <hyperlink ref="D25" r:id="rId43" tooltip="TGO 1/2026"/>
+    <hyperlink ref="D26" r:id="rId44" tooltip="DZA 2/2026"/>
+    <hyperlink ref="K26" r:id="rId45" tooltip="29 Jun 2026"/>
+    <hyperlink ref="D27" r:id="rId46" tooltip="SWZ 1/2026"/>
+    <hyperlink ref="K27" r:id="rId47" tooltip="01 Sep 2026"/>
+    <hyperlink ref="D28" r:id="rId48" tooltip="IRN 5/2026"/>
+    <hyperlink ref="K28" r:id="rId49" tooltip="14 Jul 2026"/>
+    <hyperlink ref="D29" r:id="rId50" tooltip="PHL 3/2026"/>
+    <hyperlink ref="K29" r:id="rId51" tooltip="04 May 2026"/>
+    <hyperlink ref="D30" r:id="rId52" tooltip="ARE 2/2026"/>
+    <hyperlink ref="D31" r:id="rId53" tooltip="OTH 6/2026"/>
+    <hyperlink ref="D32" r:id="rId54" tooltip="ZAF 2/2026"/>
+    <hyperlink ref="D33" r:id="rId55" tooltip="SDN 1/2026"/>
+    <hyperlink ref="D34" r:id="rId56" tooltip="SYR 1/2026"/>
+    <hyperlink ref="D35" r:id="rId57" tooltip="ARE 1/2026"/>
+    <hyperlink ref="K35" r:id="rId58" tooltip="24 Jun 2026"/>
+    <hyperlink ref="L35" r:id="rId59" tooltip="27 Jul 2026"/>
+    <hyperlink ref="D36" r:id="rId60" tooltip="COD 4/2026"/>
+    <hyperlink ref="D37" r:id="rId61" tooltip="GEO 2/2026"/>
+    <hyperlink ref="D38" r:id="rId62" tooltip="MEX 7/2026"/>
+    <hyperlink ref="K38" r:id="rId63" tooltip="24 Jun 2026"/>
+    <hyperlink ref="D39" r:id="rId64" tooltip="SLE 2/2026"/>
+    <hyperlink ref="D40" r:id="rId65" tooltip="TUN 4/2026"/>
+    <hyperlink ref="K40" r:id="rId66" tooltip="20 Jun 2026"/>
+    <hyperlink ref="L40" r:id="rId67" tooltip="29 Jun 2026"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>