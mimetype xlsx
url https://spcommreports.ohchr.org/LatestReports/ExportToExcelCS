--- v7 (2026-09-27)
+++ v8 (2026-10-18)
@@ -3,335 +3,1026 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Communications sent list" state="visible" r:id="rId1"/>
     <sheet sheetId="2" name="Sheet2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="666">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>28 May 2026</t>
   </si>
   <si>
     <t>27 May 2026</t>
   </si>
   <si>
     <t>21 May 2026</t>
   </si>
   <si>
     <t>18 May 2026</t>
   </si>
   <si>
     <t>15 May 2026</t>
   </si>
   <si>
     <t>14 May 2026</t>
   </si>
   <si>
     <t>13 May 2026</t>
   </si>
   <si>
     <t>11 May 2026</t>
   </si>
   <si>
+    <t>08 May 2026</t>
+  </si>
+  <si>
     <t>06 May 2026</t>
   </si>
   <si>
     <t>05 May 2026</t>
   </si>
   <si>
     <t>04 May 2026</t>
   </si>
   <si>
     <t>01 May 2026</t>
   </si>
   <si>
     <t>30 Apr 2026</t>
   </si>
   <si>
     <t>29 Apr 2026</t>
   </si>
   <si>
     <t>28 Apr 2026</t>
   </si>
   <si>
     <t>27 Apr 2026</t>
   </si>
   <si>
     <t>24 Apr 2026</t>
   </si>
   <si>
+    <t>23 Apr 2026</t>
+  </si>
+  <si>
+    <t>22 Apr 2026</t>
+  </si>
+  <si>
+    <t>21 Apr 2026</t>
+  </si>
+  <si>
+    <t>20 Apr 2026</t>
+  </si>
+  <si>
+    <t>17 Apr 2026</t>
+  </si>
+  <si>
+    <t>16 Apr 2026</t>
+  </si>
+  <si>
+    <t>15 Apr 2026</t>
+  </si>
+  <si>
+    <t>14 Apr 2026</t>
+  </si>
+  <si>
+    <t>13 Apr 2026</t>
+  </si>
+  <si>
+    <t>10 Apr 2026</t>
+  </si>
+  <si>
+    <t>09 Apr 2026</t>
+  </si>
+  <si>
+    <t>08 Apr 2026</t>
+  </si>
+  <si>
+    <t>07 Apr 2026</t>
+  </si>
+  <si>
+    <t>02 Apr 2026</t>
+  </si>
+  <si>
+    <t>01 Apr 2026</t>
+  </si>
+  <si>
+    <t>31 Mar 2026</t>
+  </si>
+  <si>
+    <t>30 Mar 2026</t>
+  </si>
+  <si>
+    <t>27 Mar 2026</t>
+  </si>
+  <si>
+    <t>26 Mar 2026</t>
+  </si>
+  <si>
+    <t>25 Mar 2026</t>
+  </si>
+  <si>
+    <t>24 Mar 2026</t>
+  </si>
+  <si>
+    <t>19 Mar 2026</t>
+  </si>
+  <si>
+    <t>18 Mar 2026</t>
+  </si>
+  <si>
+    <t>17 Mar 2026</t>
+  </si>
+  <si>
+    <t>16 Mar 2026</t>
+  </si>
+  <si>
+    <t>13 Mar 2026</t>
+  </si>
+  <si>
+    <t>12 Mar 2026</t>
+  </si>
+  <si>
+    <t>11 Mar 2026</t>
+  </si>
+  <si>
+    <t>10 Mar 2026</t>
+  </si>
+  <si>
+    <t>09 Mar 2026</t>
+  </si>
+  <si>
+    <t>06 Mar 2026</t>
+  </si>
+  <si>
+    <t>05 Mar 2026</t>
+  </si>
+  <si>
+    <t>04 Mar 2026</t>
+  </si>
+  <si>
+    <t>02 Mar 2026</t>
+  </si>
+  <si>
     <t>Country</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
+    <t>Mauritius</t>
+  </si>
+  <si>
     <t>Rapid Support Forces</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
+    <t>Kyrgyzstan</t>
+  </si>
+  <si>
     <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
+    <t>Uganda</t>
+  </si>
+  <si>
     <t>Armenia</t>
   </si>
   <si>
+    <t>India</t>
+  </si>
+  <si>
     <t>Qatar</t>
   </si>
   <si>
+    <t>Chile</t>
+  </si>
+  <si>
     <t>Zambia</t>
   </si>
   <si>
+    <t>Argentina</t>
+  </si>
+  <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>India</t>
-[...1 lines deleted...]
-  <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
+    <t>Cambodia</t>
+  </si>
+  <si>
+    <t>Equatorial Guinea</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Chifeng Gold</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Russian Federation</t>
+  </si>
+  <si>
+    <t>State Administration Council (SAC)</t>
+  </si>
+  <si>
+    <t>Xiamen Tungsten Corporation</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Samoa</t>
+  </si>
+  <si>
+    <t>Taliban</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Antamina</t>
+  </si>
+  <si>
+    <t>Aurubis AG</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>BHP Group Limited</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Glencore</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Mitsubishi Corporation</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Teck</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>United Republic of Tanzania</t>
+  </si>
+  <si>
+    <t>Iraq</t>
+  </si>
+  <si>
+    <t>Guinea-Bissau</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>South Sudan</t>
+  </si>
+  <si>
+    <t>Sudan People’s Liberation Movement/Army-In Opposition (SPLM/A-IO</t>
+  </si>
+  <si>
+    <t>Democratic People's Republic of Korea</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Nicaragua</t>
+  </si>
+  <si>
+    <t>Chevron Corporation</t>
+  </si>
+  <si>
+    <t>Honduras</t>
+  </si>
+  <si>
+    <t>Microsoft Corporation</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Serbia</t>
+  </si>
+  <si>
+    <t>Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
+  </si>
+  <si>
+    <t>Arkema S.A.</t>
+  </si>
+  <si>
+    <t>Daikin Chemical France SAS</t>
+  </si>
+  <si>
+    <t>Cameroon</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Starbucks Coffee Company</t>
+  </si>
+  <si>
+    <t>PT Huadi Nickel Alloy</t>
+  </si>
+  <si>
+    <t>African Development Bank (AfDB)</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mr. Tufan Erhürman
+</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
     <t>Type</t>
   </si>
   <si>
     <t>JUA</t>
   </si>
   <si>
     <t>JAL</t>
   </si>
   <si>
+    <t>OL</t>
+  </si>
+  <si>
+    <t>JOL</t>
+  </si>
+  <si>
     <t>AL</t>
   </si>
   <si>
+    <t>UA</t>
+  </si>
+  <si>
     <t>Ref. no.</t>
   </si>
   <si>
     <t>IRN 8/2026</t>
   </si>
   <si>
     <t>DZA 3/2026</t>
   </si>
   <si>
     <t>ECU 4/2026</t>
   </si>
   <si>
     <t>IRN 7/2026</t>
   </si>
   <si>
     <t>USA 13/2026</t>
   </si>
   <si>
     <t>BIH 1/2026</t>
   </si>
   <si>
+    <t>MUS 1/2026</t>
+  </si>
+  <si>
     <t>OTH 45/2026</t>
   </si>
   <si>
     <t>ISR 7/2026</t>
   </si>
   <si>
     <t>USA 14/2026</t>
   </si>
   <si>
+    <t>KGZ 1/2026</t>
+  </si>
+  <si>
     <t>GBR 7/2026</t>
   </si>
   <si>
     <t>BLR 2/2026</t>
   </si>
   <si>
     <t>BEN 1/2026</t>
   </si>
   <si>
     <t>MWI 1/2026</t>
   </si>
   <si>
     <t>GRC 3/2026</t>
   </si>
   <si>
+    <t>UGA 4/2026</t>
+  </si>
+  <si>
     <t>ARM 1/2026</t>
   </si>
   <si>
+    <t>IND 2/2026</t>
+  </si>
+  <si>
+    <t>ISR 6/2026</t>
+  </si>
+  <si>
     <t>QAT 1/2026</t>
   </si>
   <si>
+    <t>CHL 2/2026</t>
+  </si>
+  <si>
     <t>IRN 6/2026</t>
   </si>
   <si>
     <t>ZMB 1/2026</t>
   </si>
   <si>
+    <t>ARG 3/2026</t>
+  </si>
+  <si>
     <t>BRA 3/2026</t>
   </si>
   <si>
     <t>LTU 1/2026</t>
   </si>
   <si>
+    <t>USA 15/2026</t>
+  </si>
+  <si>
+    <t>ZWE 2/2026</t>
+  </si>
+  <si>
     <t>CRI 2/2026</t>
   </si>
   <si>
     <t>IND 8/2026</t>
   </si>
   <si>
     <t>LBR 1/2026</t>
   </si>
   <si>
     <t>TGO 1/2026</t>
   </si>
   <si>
+    <t>USA 10/2026</t>
+  </si>
+  <si>
     <t>DZA 2/2026</t>
   </si>
   <si>
     <t>SWZ 1/2026</t>
   </si>
   <si>
     <t>IRN 5/2026</t>
   </si>
   <si>
+    <t>ISR 5/2026</t>
+  </si>
+  <si>
     <t>PHL 3/2026</t>
   </si>
   <si>
     <t>ARE 2/2026</t>
   </si>
   <si>
     <t>OTH 6/2026</t>
   </si>
   <si>
     <t>ZAF 2/2026</t>
   </si>
   <si>
     <t>SDN 1/2026</t>
   </si>
   <si>
     <t>SYR 1/2026</t>
   </si>
   <si>
     <t>ARE 1/2026</t>
   </si>
   <si>
     <t>COD 4/2026</t>
   </si>
   <si>
     <t>GEO 2/2026</t>
   </si>
   <si>
     <t>MEX 7/2026</t>
   </si>
   <si>
     <t>SLE 2/2026</t>
   </si>
   <si>
     <t>TUN 4/2026</t>
+  </si>
+  <si>
+    <t>KHM 1/2026</t>
+  </si>
+  <si>
+    <t>GNQ 1/2026</t>
+  </si>
+  <si>
+    <t>IND 7/2026</t>
+  </si>
+  <si>
+    <t>THA 3/2026</t>
+  </si>
+  <si>
+    <t>TUN 3/2026</t>
+  </si>
+  <si>
+    <t>TUR 6/2026</t>
+  </si>
+  <si>
+    <t>USA 12/2026</t>
+  </si>
+  <si>
+    <t>USA 8/2026</t>
+  </si>
+  <si>
+    <t>OTH 28/2026</t>
+  </si>
+  <si>
+    <t>CHN 3/2026</t>
+  </si>
+  <si>
+    <t>RUS 15/2025</t>
+  </si>
+  <si>
+    <t>OTH 30/2026</t>
+  </si>
+  <si>
+    <t>THA 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 29/2026</t>
+  </si>
+  <si>
+    <t>BGD 2/2026</t>
+  </si>
+  <si>
+    <t>RUS 4/2026</t>
+  </si>
+  <si>
+    <t>COL 2/2026</t>
+  </si>
+  <si>
+    <t>CHN 5/2026</t>
+  </si>
+  <si>
+    <t>EGY 1/2026</t>
+  </si>
+  <si>
+    <t>MEX 6/2026</t>
+  </si>
+  <si>
+    <t>BGD 1/2026</t>
+  </si>
+  <si>
+    <t>GTM 5/2026</t>
+  </si>
+  <si>
+    <t>IRN 4/2026</t>
+  </si>
+  <si>
+    <t>WSM 1/2026</t>
+  </si>
+  <si>
+    <t>ZAF 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 33/2026</t>
+  </si>
+  <si>
+    <t>UKR 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 36/2026</t>
+  </si>
+  <si>
+    <t>OTH 38/2026</t>
+  </si>
+  <si>
+    <t>AUS 4/2026</t>
+  </si>
+  <si>
+    <t>OTH 40/2026</t>
+  </si>
+  <si>
+    <t>CAN 2/2026</t>
+  </si>
+  <si>
+    <t>DEU 2/2026</t>
+  </si>
+  <si>
+    <t>OTH 37/2026</t>
+  </si>
+  <si>
+    <t>IND 6/2026</t>
+  </si>
+  <si>
+    <t>IRN 3/2026</t>
+  </si>
+  <si>
+    <t>JPN 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 41/2026</t>
+  </si>
+  <si>
+    <t>PER 4/2026</t>
+  </si>
+  <si>
+    <t>CHE 2/2026</t>
+  </si>
+  <si>
+    <t>OTH 42/2026</t>
+  </si>
+  <si>
+    <t>HUN 1/2026</t>
+  </si>
+  <si>
+    <t>TZA 1/2026</t>
+  </si>
+  <si>
+    <t>IRQ 1/2026</t>
+  </si>
+  <si>
+    <t>RUS 3/2026</t>
+  </si>
+  <si>
+    <t>COL 3/2026</t>
+  </si>
+  <si>
+    <t>GNB 1/2026</t>
+  </si>
+  <si>
+    <t>IRQ 2/2026</t>
+  </si>
+  <si>
+    <t>MEX 5/2026</t>
+  </si>
+  <si>
+    <t>UGA 3/2026</t>
+  </si>
+  <si>
+    <t>USA 11/2026</t>
+  </si>
+  <si>
+    <t>FRA 5/2026</t>
+  </si>
+  <si>
+    <t>GEO 1/2026</t>
+  </si>
+  <si>
+    <t>MEX 4/2026</t>
+  </si>
+  <si>
+    <t>SSD 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 39/2026</t>
+  </si>
+  <si>
+    <t>CHL 1/2026</t>
+  </si>
+  <si>
+    <t>PRK 1/2026</t>
+  </si>
+  <si>
+    <t>DNK 1/2026</t>
+  </si>
+  <si>
+    <t>IND 3/2026</t>
+  </si>
+  <si>
+    <t>MAR 2/2026</t>
+  </si>
+  <si>
+    <t>PHL 2/2026</t>
+  </si>
+  <si>
+    <t>IND 5/2026</t>
+  </si>
+  <si>
+    <t>IDN 4/2026</t>
+  </si>
+  <si>
+    <t>NIC 5/2025</t>
+  </si>
+  <si>
+    <t>THA 2/2026</t>
+  </si>
+  <si>
+    <t>DEU 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 31/2026</t>
+  </si>
+  <si>
+    <t>HND 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 32/2026</t>
+  </si>
+  <si>
+    <t>PAN 1/2026</t>
+  </si>
+  <si>
+    <t>SDN 2/2026</t>
+  </si>
+  <si>
+    <t>TUR 5/2026</t>
+  </si>
+  <si>
+    <t>UGA 2/2026</t>
+  </si>
+  <si>
+    <t>CHN 4/2026</t>
+  </si>
+  <si>
+    <t>GRC 2/2026</t>
+  </si>
+  <si>
+    <t>KAZ 3/2026</t>
+  </si>
+  <si>
+    <t>SRB 3/2026</t>
+  </si>
+  <si>
+    <t>VEN 1/2026</t>
+  </si>
+  <si>
+    <t>GHA 1/2026</t>
+  </si>
+  <si>
+    <t>MEX 3/2026</t>
+  </si>
+  <si>
+    <t>ISR 3/2026</t>
+  </si>
+  <si>
+    <t>NOR 1/2026</t>
+  </si>
+  <si>
+    <t>BFA 1/2026</t>
+  </si>
+  <si>
+    <t>ISR 4/2026</t>
+  </si>
+  <si>
+    <t>BLR 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 34/2026</t>
+  </si>
+  <si>
+    <t>OTH 35/2026</t>
+  </si>
+  <si>
+    <t>FRA 4/2026</t>
+  </si>
+  <si>
+    <t>PER 2/2026</t>
+  </si>
+  <si>
+    <t>DZA 1/2026</t>
+  </si>
+  <si>
+    <t>CMR 1/2026</t>
+  </si>
+  <si>
+    <t>KAZ 1/2026</t>
+  </si>
+  <si>
+    <t>MEX 2/2026</t>
+  </si>
+  <si>
+    <t>TUR 4/2026</t>
+  </si>
+  <si>
+    <t>PER 3/2026</t>
+  </si>
+  <si>
+    <t>NGA 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 27/2026</t>
+  </si>
+  <si>
+    <t>USA 6/2026</t>
+  </si>
+  <si>
+    <t>ECU 2/2026</t>
+  </si>
+  <si>
+    <t>USA 7/2026</t>
+  </si>
+  <si>
+    <t>CHN 2/2026</t>
+  </si>
+  <si>
+    <t>IDN 3/2026</t>
+  </si>
+  <si>
+    <t>KAZ 2/2026</t>
+  </si>
+  <si>
+    <t>OTH 12/2026</t>
+  </si>
+  <si>
+    <t>OTH 26/2026</t>
+  </si>
+  <si>
+    <t>IDN 2/2026</t>
+  </si>
+  <si>
+    <t>MOZ 1/2026</t>
+  </si>
+  <si>
+    <t>CRI 1/2026</t>
+  </si>
+  <si>
+    <t>CYP 1/2026</t>
+  </si>
+  <si>
+    <t>OTH 11/2026</t>
+  </si>
+  <si>
+    <t>ROU 2/2026</t>
+  </si>
+  <si>
+    <t>GBR 6/2026</t>
+  </si>
+  <si>
+    <t>CHE 1/2026</t>
   </si>
   <si>
     <t>Mandates</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)
 executions</t>
   </si>
   <si>
     <t>freedom of opinion and expression
 arbitrary Detention
 human rights defenders</t>
   </si>
   <si>
     <t>terrorism
 disappearances
 education
 housing
 independence of judges and lawyers
 internally displaced persons
 migrants
 peasants</t>
   </si>
   <si>
     <t xml:space="preserve">Iran (Islamic Republic of)
@@ -341,167 +1032,228 @@
 freedom of peaceful assembly and of association
 health
 human rights defenders
 independence of judges and lawyers
 religion or belief
 torture
 violence against women and girls
 women and girls </t>
   </si>
   <si>
     <t>terrorism
 disappearances
 education
 executions
 independence of judges and lawyers
 internally displaced persons
 migrants</t>
   </si>
   <si>
     <t>Transitional justice
 disappearances
 executions
 torture</t>
   </si>
   <si>
+    <t>torture</t>
+  </si>
+  <si>
     <t xml:space="preserve">executions
 arbitrary Detention
 food
 health
 torture
 water and sanitation
 women and girls </t>
   </si>
   <si>
     <t>cultural rights
 Palestinian territories occupied since 1967</t>
   </si>
   <si>
     <t>independence of judges and lawyers
 disappearances
 migrants
 trafficking in persons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sexual orientation and gender identity
+cultural rights
+education
+freedom of peaceful assembly and of association
+health
+privacy
+women and girls </t>
   </si>
   <si>
     <t>women and girls 
 international solidarity</t>
   </si>
   <si>
     <t xml:space="preserve">Belarus
 arbitrary Detention
 freedom of peaceful assembly and of association
 older persons
 terrorism
 torture
 women and girls </t>
   </si>
   <si>
     <t>terrorism
 disappearances
 executions
 housing
 internally displaced persons
 migrants
 minority issues
 torture</t>
   </si>
   <si>
     <t>albinism</t>
   </si>
   <si>
     <t>housing
 food
 migrants
 poverty</t>
   </si>
   <si>
+    <t>freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
     <t>terrorism
 arbitrary Detention
 executions
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 independence of judges and lawyers</t>
   </si>
   <si>
+    <t>racism
+minority issues</t>
+  </si>
+  <si>
+    <t>terrorism
+disappearances
+executions
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+health
+human rights defenders
+independence of judges and lawyers
+international order
+minority issues
+Palestinian territories occupied since 1967
+racism
+torture
+Transitional justice
+violence against women and girls</t>
+  </si>
+  <si>
     <t>violence against women and girls</t>
+  </si>
+  <si>
+    <t>environment
+climate change
+toxics and human rights
+water and sanitation</t>
   </si>
   <si>
     <t>Iran (Islamic Republic of)
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
 privacy</t>
   </si>
   <si>
+    <t>housing</t>
+  </si>
+  <si>
     <t>women and girls 
 health
 independence of judges and lawyers
 privacy</t>
   </si>
   <si>
     <t>human rights defenders
 freedom of opinion and expression
 sexual orientation and gender identity</t>
+  </si>
+  <si>
+    <t>racism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">women and girls </t>
   </si>
   <si>
     <t>human rights defenders
 freedom of opinion and expression</t>
   </si>
   <si>
     <t>minority issues
 freedom of opinion and expression
 religion or belief</t>
   </si>
   <si>
     <t>human rights defenders
 freedom of opinion and expression
 torture</t>
   </si>
   <si>
     <t>freedom of peaceful assembly and of association
 arbitrary Detention
 disappearances
 freedom of opinion and expression
 human rights defenders
 terrorism</t>
   </si>
   <si>
+    <t>terrorism
+international order</t>
+  </si>
+  <si>
     <t>disappearances
 human rights defenders
 Transitional justice</t>
   </si>
   <si>
     <t>human rights defenders
 executions
 freedom of peaceful assembly and of association</t>
   </si>
   <si>
     <t>human rights defenders
 arbitrary Detention
 disappearances
 independence of judges and lawyers
 Iran (Islamic Republic of)</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of opinion and expression
+human rights defenders
+Palestinian territories occupied since 1967</t>
   </si>
   <si>
     <t>human rights defenders
 executions
 freedom of opinion and expression
 freedom of peaceful assembly and of association</t>
   </si>
   <si>
     <t>terrorism
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 independence of judges and lawyers</t>
   </si>
   <si>
     <t>mercenaries
 arbitrary Detention
 education
 freedom of opinion and expression
 minority issues
 violence against women and girls</t>
   </si>
   <si>
     <t>human rights defenders
 environment
 executions
@@ -527,279 +1279,1271 @@
   <si>
     <t>minority issues
 freedom of opinion and expression
 freedom of peaceful assembly and of association
 human rights defenders
 privacy</t>
   </si>
   <si>
     <t xml:space="preserve">executions
 freedom of peaceful assembly and of association
 Indigenous Peoples
 violence against women and girls
 women and girls </t>
   </si>
   <si>
     <t>human rights defenders
 arbitrary Detention
 freedom of opinion and expression
 freedom of peaceful assembly and of association</t>
   </si>
   <si>
     <t>freedom of opinion and expression
 arbitrary Detention</t>
   </si>
   <si>
+    <t xml:space="preserve">internally displaced persons
+education
+executions
+food
+health
+housing
+violence against women and girls
+water and sanitation
+women and girls </t>
+  </si>
+  <si>
+    <t xml:space="preserve">migrants
+African Descent
+arbitrary Detention
+health
+international solidarity
+racism
+religion or belief
+torture
+trafficking in persons
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>sexual orientation and gender identity
+freedom of peaceful assembly and of association
+health
+human rights defenders
+independence of judges and lawyers
+racism
+slavery
+trafficking in persons</t>
+  </si>
+  <si>
+    <t>human rights defenders
+African Descent
+freedom of opinion and expression
+health
+migrants
+racism</t>
+  </si>
+  <si>
+    <t>climate change
+development
+environment
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+peasants
+toxics and human rights</t>
+  </si>
+  <si>
+    <t>development
+education
+food
+health
+unilateral coercive measures
+water and sanitation</t>
+  </si>
+  <si>
+    <t>women and girls 
+migrants
+poverty
+slavery
+trafficking in persons</t>
+  </si>
+  <si>
+    <t>climate change
+business
+development
+environment
+food
+Indigenous Peoples
+Myanmar
+peasants
+toxics and human rights
+water and sanitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">human rights defenders
+disappearances
+freedom of opinion and expression
+migrants
+women and girls </t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>minority issues
+cultural rights
+development
+education
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+housing
+religion or belief</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
+cultural rights
+disappearances
+education
+freedom of opinion and expression
+housing
+internally displaced persons
+peasants</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+arbitrary Detention
+cultural rights
+freedom of peaceful assembly and of association
+independence of judges and lawyers
+terrorism</t>
+  </si>
+  <si>
+    <t>terrorism
+independence of judges and lawyers
+Indigenous Peoples</t>
+  </si>
+  <si>
+    <t>minority issues
+arbitrary Detention
+disappearances
+Iran (Islamic Republic of)
+religion or belief
+torture</t>
+  </si>
+  <si>
+    <t>religion or belief
+cultural rights
+minority issues</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of peaceful assembly and of association
+housing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Afghanistan
+executions
+freedom of peaceful assembly and of association
+independence of judges and lawyers
+minority issues
+religion or belief
+sexual orientation and gender identity
+slavery
+torture
+trafficking in persons
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>business
+climate change
+environment
+health
+human rights defenders
+peasants
+toxics and human rights
+water and sanitation</t>
+  </si>
+  <si>
+    <t>torture
+arbitrary Detention
+disappearances
+freedom of opinion and expression
+human rights defenders
+minority issues
+religion or belief
+terrorism</t>
+  </si>
+  <si>
+    <t>Iran (Islamic Republic of)
+torture</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+housing
+poverty
+religion or belief</t>
+  </si>
+  <si>
+    <t>human rights defenders
+disappearances
+migrants</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of opinion and expression
+violence against women and girls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Russian Federation
+arbitrary Detention
+climate change
+environment
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders
+Indigenous Peoples
+terrorism
+women and girls </t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+Indigenous Peoples</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+disappearances</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of peaceful assembly and of association
+migrants</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+migrants
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>Indigenous Peoples
+freedom of opinion and expression
+religion or belief</t>
+  </si>
+  <si>
+    <t>terrorism
+education
+freedom of opinion and expression
+human rights defenders
+racism</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+freedom of opinion and expression
+human rights defenders
+torture</t>
+  </si>
+  <si>
+    <t>human rights defenders
+disappearances
+executions
+violence against women and girls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">disability
+education
+executions
+food
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+health
+housing
+human rights defenders
+internally displaced persons
+minority issues
+older persons
+poverty
+racism
+religion or belief
+terrorism
+torture
+Transitional justice
+violence against women and girls
+water and sanitation
+women and girls </t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+disappearances
+Transitional justice</t>
+  </si>
+  <si>
+    <t>Democratic People's Republic of Korea
+executions</t>
+  </si>
+  <si>
+    <t>violence against women and girls
+Indigenous Peoples
+racism</t>
+  </si>
+  <si>
+    <t>terrorism
+arbitrary Detention
+disappearances
+executions
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+independence of judges and lawyers
+racism</t>
+  </si>
+  <si>
+    <t>human rights defenders
+disappearances
+environment
+executions
+freedom of opinion and expression
+Indigenous Peoples</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+freedom of opinion and expression
+human rights defenders
+independence of judges and lawyers
+minority issues
+religion or belief
+terrorism</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions
+freedom of opinion and expression</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+disappearances
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+religion or belief</t>
+  </si>
+  <si>
+    <t>women and girls 
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>terrorism
+disappearances
+freedom of opinion and expression
+human rights defenders
+international solidarity
+migrants
+religion or belief</t>
+  </si>
+  <si>
+    <t>Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>human rights defenders
+executions</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+arbitrary Detention
+disappearances
+human rights defenders
+torture
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+human rights defenders
+sexual orientation and gender identity</t>
+  </si>
+  <si>
+    <t>human rights defenders
+freedom of opinion and expression
+freedom of peaceful assembly and of association</t>
+  </si>
+  <si>
+    <t>human rights defenders
+independence of judges and lawyers
+international solidarity
+migrants
+trafficking in persons</t>
+  </si>
+  <si>
+    <t>freedom of opinion and expression
+freedom of peaceful assembly and of association
+religion or belief</t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+human rights defenders</t>
+  </si>
+  <si>
+    <t xml:space="preserve">arbitrary Detention
+education
+freedom of opinion and expression
+health
+human rights defenders
+sexual orientation and gender identity
+torture
+women and girls </t>
+  </si>
+  <si>
+    <t>human rights defenders
+disappearances
+executions</t>
+  </si>
+  <si>
+    <t>torture
+executions</t>
+  </si>
+  <si>
+    <t>business</t>
+  </si>
+  <si>
+    <t>terrorism
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>terrorism
+executions
+Palestinian territories occupied since 1967</t>
+  </si>
+  <si>
+    <t>Belarus
+arbitrary Detention
+disappearances
+executions
+freedom of opinion and expression
+older persons
+terrorism
+torture</t>
+  </si>
+  <si>
+    <t>business
+environment
+food
+toxics and human rights
+water and sanitation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indigenous Peoples
+cultural rights
+health
+peasants
+racism
+violence against women and girls
+women and girls </t>
+  </si>
+  <si>
+    <t>independence of judges and lawyers
+freedom of opinion and expression
+human rights defenders
+terrorism</t>
+  </si>
+  <si>
+    <t>executions
+Indigenous Peoples
+internally displaced persons
+racism
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>Transitional justice
+disappearances
+executions
+freedom of opinion and expression
+independence of judges and lawyers</t>
+  </si>
+  <si>
+    <t>executions
+food
+housing
+internally displaced persons
+violence against women and girls</t>
+  </si>
+  <si>
+    <t>freedom of peaceful assembly and of association
+business
+freedom of opinion and expression
+international solidarity</t>
+  </si>
+  <si>
+    <t>terrorism
+disappearances
+executions
+freedom of peaceful assembly and of association
+independence of judges and lawyers
+Indigenous Peoples
+peasants
+privacy</t>
+  </si>
+  <si>
+    <t>terrorism
+executions
+freedom of peaceful assembly and of association
+human rights defenders
+privacy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">slavery
+business
+freedom of peaceful assembly and of association
+women and girls </t>
+  </si>
+  <si>
+    <t xml:space="preserve">freedom of peaceful assembly and of association
+women and girls </t>
+  </si>
+  <si>
+    <t>business
+climate change
+environment
+internally displaced persons</t>
+  </si>
+  <si>
+    <t>arbitrary Detention
+freedom of opinion and expression
+freedom of peaceful assembly and of association
+human rights defenders</t>
+  </si>
+  <si>
+    <t>education
+health
+housing</t>
+  </si>
+  <si>
+    <t>Transitional justice
+cultural rights
+education</t>
+  </si>
+  <si>
+    <t>disappearances
+human rights defenders
+peasants</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning Bita Hemmati, Mohammadreza Majidi-Asl, Yousef Ahmadi, Raouf Sheikh-Maroufi, Mohammad Faraji, Mohsen Eslamkhah, and Ruhollah Korki who are at imminent risk of execution following judicial proceedings that raise serious concerns regarding alleged torture, arbitrary detention, and violations of fair-trial guarantees.
 </t>
   </si>
   <si>
     <t>Informations reçues concernant la détention arbitraire présumée du journaliste et défenseur des droits de l’homme M. Hassan Bouras, actuellement détenu à la prison d’El Haoud à El Bayadh, ainsi que les inquiétudes relatives à son état de santé suite au début d’une grève de la faim illimitée.</t>
   </si>
   <si>
     <t>Información recibida en relación con las presuntas violaciones cometidas durante la operación militar denominada “Exterminio Total”, en particular en la comunidad de San Martín, en marzo de 2026, que incluirían el uso excesivo de la fuerza, detenciones arbitrarias, actos de tortura e intimidación contra miembros de la comunidad, las desapariciones forzadas, la destrucción de bienes, riesgos de desplazamiento forzado, así como la ausencia de investigaciones prontas, exhaustivas, imparciales e independientes por parte de las autoridades.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the alleged widespread arbitrary arrests and detention often followed by the enforced disapperance, torture, cruel, inhuman or degrading treatment or punishment of individuals in the context of the nationwide protests, as well as the imposition of the death penalty in cases predating the protests, where defendants were reportedly tried without due respect for fair trial guarantees and on the basis of torture-tainted confessions.
 </t>
   </si>
   <si>
     <t>information received concerning military support provided by the United States Southern Command in Ecuador in the context of efforts to combat “narcoterrorism”, in circumstances where the precise nature, scope, and legal basis of the U.S. military activities involved have not been publicly clarified.</t>
   </si>
   <si>
     <t>Information received concerning alleged systemic and ongoing discrimination against civilian victims of war in Bosnia and Herzegovina, particularly in relation to legal recognition and access to reparation.</t>
   </si>
   <si>
+    <t>Request for advice addressed to me regarding the best institutional design of police oversight mechanisms, dated 20 February 2026. Specifically, your Excellency’s Government has sought guidance on whether international research and practice support the merger of Mauritius’ Independent Police Complaints Commission (IPCC) with the National Human Rights Commission (NHRC), and whether a police complaints mechanism embedded within a national human rights institution would be better suited to ensuring a human rights based approach to police accountability.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Information received concerning serious allegations of death in custody and detention conditions amounting to torture and ill-treatment in Shala Prison, in El Fasher, North Darfur, where approximately 9,000 persons, including women, are being arbitrarily detained by the Rapid Support Forces (RSF), with many detainees allegedly facing life-threatening conditions due to lack of food, water, medical care and inhumane detention conditions.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning expropriation measures targeting the archaeological site of Sebastia and surrounding lands in the northern West Bank, and the intensification of activities undertaken at and around the site since 2023, which aim at and result in cutting the longstanding cultural, social and economic ties between the local Palestinian community and the site, and developing settler-led tourism privileging a single historical narrative.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning allegations that the U.S. Executive Branch has sought to punish immigration lawyers whose views or actions, or the views of their clients may not align with the Government’s deportation and immigration priorities. These executive measures may amount to interference with the independence and work of the legal profession, which undermines the fairness of, and public trust in, the justice system. </t>
   </si>
   <si>
+    <t>observations on the draft law “On Amendments to Certain Legislative Acts of the Kyrgyz Republic (to the Family Code, the Law ‘On Civil Status Acts’, and the Law ‘On the Protection of Citizens’ Health’)” (hereinafter “draft law” or “the draft amendments”), which was published on 30 January 2026 for public comment on the website of the Jogorku Kenesh of the Kyrgyz Republic. Following public discussion, the draft law was formally submitted for parliamentary consideration on 31 March 2026.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Information received on allegations of gender discrimination in the context of pension legislation, particularly impacting women born in the 1950s. These women are discriminatorily impacted by the Pensions Act 1995 (the 1995 Act), which changed the age of pensionable retirement for women from 60 to 65, bringing it into alignment with the pension qualification age of 65 years for men. This affects approximately 3.9 million women who were born in the 1950s. </t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning alleged violations of human rights of persons deprived of their liberty under politically motivated charges, including of terrorism and extremism. Namely, we are extremely concerned with allegations about the continued arbitrary detention, including during extended periods of incommunicado and solitary confinement, ill-treatment and restrictions of their basic prisoners’ rights (as disciplinary measures and due to their status of persons incriminated for “extremism” and “terrorism” related offences), as well as reports about violations of due process and fair trial guarantees in relation to six individuals Ms. Aliaksandra Pulinovich (initially detained when she was still a minor), Ms. Volha Mayorava, Mr. Yahor Volkau, Mr. Stsiapan Latypau, Mr. Viachaslau (Vatslau) Areshka and Mr. Serhei Salash. </t>
   </si>
   <si>
     <t>Informations reçues concernant l’intensification des tensions intercommunautaires, des violences et des graves préoccupations en matière de protection affectant les communautés peulhes dans la commune de Ségbana, dans le département d’Alibori au nord du Bénin, et plus généralement dans le nord du Bénin. Ces préoccupations semblent liées à l’association perçue des communautés peulhes avec des groupes terroristes.</t>
   </si>
   <si>
     <t>Information received concerning disturbing reports of attacks, grave violations targeting persons with albinism and prolonged delays in the investigation and prosecution of cases which fuel trauma, fear, and impunity in affected areas in Malawi.</t>
   </si>
   <si>
     <t>Information received concerning the situation of the community residing in the Prosfygika housing complex on Alexandras Avenue, Athens. Reportedly, around 400 people are currently residing in the complex, and they are at risk of eviction if a development and renovation plan is implemented by the authorities of the Region of Attica. While the building may be in need of structural review and repair, we are concerned that the eviction would render many people homeless and may strongly affect self-organised social welfare programmes as well as food provisioning that are vital for the affected residents and the local community.</t>
   </si>
   <si>
+    <t xml:space="preserve">Information received concerning the Protection of Sovereignty Bill, recently referred to the Committees on Defence and Internal Affairs and Legal and Parliamentary Affairs. </t>
+  </si>
+  <si>
     <t>Information received concerning the excessive use of force, the misuse of counter-terrorism and national security charges, and administrative restrictions against members and supporters of the protest movement known as “Holy Struggle” since May 2025. We are concerned that the measures taken appear not to be consistent with Armenia’s international human rights law obligations.</t>
   </si>
   <si>
+    <t xml:space="preserve">Information received concerning the the adoption of the University Grants Commission Guidelines on Promotion of Equity in Higher Educational Institutions, 2026 (hereinafter “the 2026 Guidelines”) and subsequent stay by Supreme Court of India on the 2026 Guidelines. The stay temporarily halts the implementation and enforcement of the 2026 Guidelines across higher educational institutions and was granted prior to the Supreme Court’s full adjudication on the merits of the case.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning the Death Penalty for Terrorists Law, 5786–2025, adopted by the Knesset 30 March 2026.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Information we have received concerning allegations of intersecting discrimination on the basis of sex, gender, and disability against Ms. D in the context of divorce proceedings, which have reportedly resulted in her denial of security of tenure and subsequent forced eviction, as well as a failure to adequately address gender‑based domestic violence in this context. </t>
+  </si>
+  <si>
+    <t>Información preocupante recibida relativa al retiro del trámite de toma de razón ante la Contraloría General de la República de más de 40 decretos ambientales. Estos instrumentos, ingresados entre 2023 y 2026, están relacionados con mejoras en la regulación y control ambiental, de derechos humanos y acción climática, incluyendo áreas como la calidad del aire, la protección de biodiversidad y la adaptación al cambio climático. Por lo anterior, el retiro de dichos decretos podría implicar la inacción del Estado para avanzar medidas efectivas que eviten graves riesgos y garanticen derechos fundamentales, incluidos el derecho a un ambiente sano, a la salud, a la vida y al agua y saneamiento de las personas y de las comunidades.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning Fariba Balouch, a prominent Iranian Baloch human rights defender, and her son Mohammad Amer Dadafarin, who has reportedly been subjected to multiple arbitrary detentions, acts of torture, and attempts at coerced confession, seemingly in relation to his mother’s human rights advocacy abroad.
 </t>
   </si>
   <si>
     <t>Information received concerning disturbing reports of the desecration of the grave and theft of the remains of a woman with albinism in Ngundi village of Chief Nalonge , Senanga District, Western Province, Zambia.</t>
   </si>
   <si>
+    <t xml:space="preserve">Preocupación por algunas de las posibles repercusiones en materia de derechos humanos del ”Proyecto de Ley sobre la Inviolabilidad de la Propiedad Privada”, actualmente en tramitación en el Senado.  Tengo entendido que el proceso parlamentario relativo a este proyecto de ley podría concluir en breve. </t>
+  </si>
+  <si>
     <t>Information received concerning allegations of sexual violence, discriminatory judicial proceedings, and revictimisation of women in the context of the administration of justice, as illustrated by the case of Ms. Mariana Ferrer. The information received further raises concerns regarding broader structural patterns affecting access to justice for survivors of sexual and gender-based violence in Brazil.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the alleged physical and death threats against woman human rights defender and journalist Ms. Aleksandra (Sasha) Kazantseva, and the reported failure to conduct a prompt and effective investigation.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Express support for Assembly Bill A6920, sponsored by Assemblyman Steven Raga and the equivalent Senate Bill S6531, sponsored by Senator James Sanders Jr, which would prohibit discrimination of individuals on the basis of caste. The legislation is in committee as of 7 January  2026.  If passed, the bill would add caste to the state’s list of protected classes, outlawing discrimination in employment, housing, and access to public accommodations. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the proposed constitutional amendment for the dissolution of the Zimbabwe Gender Commission and absorption of its functions into the Zimbabwe Human Rights Commission. </t>
+  </si>
+  <si>
     <t xml:space="preserve">Información recibida en relación con la investigación penal y los presuntos actos de amenazas, vigilancia y hostigamiento contra la defensora de derechos humanos y comunicadora social Carmen Estela Chinchilla Mora. </t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the large-scale removal of millions of names from electoral rolls through a Special Intensive Revision (SIR) process led by the Election Commission of India (ECI), particularly affecting members of minority groups. This situation is of particular concern in the state of West Bengal, with regard to state assembly elections, which took place on 23 and 29 April 2026.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the alleged physical attack against human rights defender Jonathan M.D. Yanzee on 15 March 2026.
 </t>
   </si>
   <si>
     <t>Informations reçues concernant la détérioration prolongée des libertés fondamentales et de l’espace civique au Togo au cours des dernières années. Les informations reçues font état de pratiques systématiques, notamment des disparitions forcées, des détentions arbitraires, des actes de torture et le recours à une force excessive et à des agents chimiques dans le cadre de manifestations. Alors que le Gouvernement de Votre Excellence entame cette nouvelle phase de gouvernance, relever ces défis hérités du passé - notamment l’impact d’une législation restrictive et des technologies de surveillance - constitue une condition préalable essentielle aux progrès indispensables en matière de justice, de responsabilité et de garanties de non-répétition, que le Gouvernement de Votre Excellence est désormais particulièrement bien placé pour mener à bien.</t>
   </si>
   <si>
+    <t>Draw attention to the bipartisan Polisario Front Terrorist Designation Act, bill H.R. 4119 (119th Congress), introduced on 24 June 2025 (“Bill”).  We are concerned that the Bill could lead to inconsistencies with the United States’ international human rights law obligations, particularly in relation to respect for the right to self-determination of the Sahrawi People of the non-self-governing territory of Western Sahara.</t>
+  </si>
+  <si>
     <t>Informations reçues concernant des allégations de détention arbitraire, y compris de détention au secret, ainsi que de harcèlement et d’intimidation à l’encontre de plusieurs membres du Collectif des familles de disparu(e)s en Algérie (CFDA) et de son antenne en Algérie, SOS Disparus. Ces détentions s’inscrivent dans un contexte de restrictions visant les membres du CFDA, de SOS Disparus, et les familles des disparus, les empêchant de mener leur travail légitime en faveur des victimes des disparitions forcées et des droits humains.</t>
   </si>
   <si>
     <t>Information received concerning the reported failure to bring to justice the murderers of human rights defender Thulani Maseko.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the arrest and enforced disappearance of lawyer and human rights defender Ms. Nasrin Sotoudeh, and the enforced disappearance for eight days of human rights defender Mr. Ahmadreza Haeri as well as the renewed sentences against him while in prison on the same charges.
 </t>
   </si>
   <si>
+    <t>Information received concerning the Law on the Prevention of Harm to State Security by a Foreign Broadcasting Body (Temporary Provision), 5770 2025 (“Foreign Media Law”), that was adopted by the Knesset in December 2025. The Law will be in effect until 31 December 2027, and extends legislative measures first adopted in April 2024, which themselves followed emergency regulations to similar effect. An earlier extension of the Law was the subject of communication ISR 15/2024 by the Special Rapporteur on freedom of opinion and expression. The same human rights concerns expressed therein apply to the present extension, namely that the Law is not consistent with Israel’s international human rights obligations concerning the right to freedom of opinion and expression. The Law expands the scope of the previous measures and delinks it from emergency conditions, raises new human rights concerns.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Information received concerning the circumstances surrounding the killing of labour rights defender Mr. Jude Thaddeus Fernandez. Mr. Fernandez’ killing was the subject of a previous communication addressed to your Excellency's Government (PHL 6/2023). We thank you for the response, dated 5 February 2024.
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Information received concerning the designation of several Emirati nationals and associated entities as persons and organisations supporting terrorism pursuant to Cabinet Resolution No. 1 of 2025. The individuals concerned reportedly include Emirati dissidents living abroad, relatives and associates of individuals prosecuted in the UAE94 and UAE87 proceedings, and companies associated with Emirati nationals residing outside the United Arab Emirates (UAE). We are concerned that the inclusion of these individuals and entities on the national terrorist list raises concerns under international human rights law.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received regarding foreign military and logistical support and foreign interference, including the use of mercenaries and mercenary-related actors in the armed conflict which have been contributing to destabilize the situation in the country and to adversely impact the human rights of people in Sudan. </t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the assassination of woman human rights defender, Ms. Fikile Ntshangase, an environmental and land rights leader opposing the expansion of a coal mine in the region of KwaZulu-Natal.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Information received regarding foreign military and logistical support, including the use of mercenaries and mercenary-related actors in the armed conflict which have been contributing to destabilize the situation in the country and affect the human rights of people in Sudan.  </t>
   </si>
   <si>
     <t>Information received concerning reported violence against women and girls in northern Aleppo and North-East Syria, including allegations of killings, abductions, rape and other forms of sexual violence, torture and ill-treatment, forced displacement, deprivation of food and medical care, and attacks on civilians and civilian objects.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received regarding foreign military and logistical support and foreign interference, including the use of mercenaries and mercenary-related actors in the armed conflict which have been contributing to destabilize the situation in the country and to affect the human rights of people in Sudan.  </t>
   </si>
   <si>
     <t>Informations reçues concernant des allégations d’arrestation, détention, torture, harcèlement et tentatives d’assassinat des défenseuses des droits humains Mme Dorcas Asibu et Mme Thérèse Mariana dans les zones où opère le groupe armé Mouvement du 23 mars (M23), à Minembwe, au Sud-Kivu, depuis mars 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the alleged intimidation, threats, and subsequent acts of reprisal against Ms. Elçin Başol, an academic and civil society representative, reportedly linked to her participation in the eighteenth session of the United Nations Forum on Minority Issues, held in Geneva from 27-28 November 2025. </t>
   </si>
   <si>
     <t>Información recibida en relación con el alegado uso excesivo, indiscriminado y prolongado de la fuerza por parte de efectivos militares que habrían derivado en graves violaciones del derecho a la vida y la seguridad física de la población civil, incluidas las ejecuciones extrajudiciales y las lesiones graves, en contextos de violencia en los estados de Sinaloa y Oaxaca; así como respecto de la investigaciones judiciales insuficientes y/o demoradas de dichos casos.</t>
   </si>
   <si>
     <t xml:space="preserve">Information received concerning the arbitrary detention and judicial harassment of human rights defenders Prince Tommy Williams and Mohamed Turay as a result of their peaceful human rights work with Lifeline Nehemiah Projects.
 </t>
   </si>
   <si>
     <t>Informations reçues concernant l’arrestation, la détention, les poursuites et la condamnation du journaliste et chroniqueur Mourad Zeghidi, sous l’accusation d’avoir prétendument porté atteinte au président et nuis à la sécurité publique par le biais de publications et d’analyses politiques, actions directement liées à son travail de journaliste et à son exercice de la liberté d’expression.</t>
   </si>
   <si>
+    <t>Information received concerning the alleged large-scale internal displacement of civilians, destruction of homes and livelihoods, and the precarious humanitarian and human rights situation of internally displaced persons (IDPs) in the context of the 2025 Cambodia-Thailand border conflict. In particular, concerns are raised about the limited access to essential services such as food, health care, safe water and sanitation, and barriers to adequate education.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el riesgo inminente de devolución de nueve personas que se encuentran actualmente detenidas en Malabo tras haber sido deportadas de los Estados Unidos en el marco de un acuerdo bilateral de traslado temporal, como parte de la política de control migratorio de ese país. Dicha devolución a su país de origen o a terceros países los expondría a un riesgo de daño irreparable y a graves violaciones de los derechos humanos, en particular en lo que respecta a sus derechos a la vida, a la libertad y a la seguridad de su persona, así como a su derecho a no ser perseguidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning recent amendments to the Transgender Persons (Protection of Rights) Act of 2019, hereafter “principal Act”, as introduced in the Transgender Persons (Protection of Rights) Amendment Act 2026 (introduced in the legislature as Bill No. 79 of 2026), hereafter “amendment Act”, introduced in the Lok Sabha on 13 March 2026, passed in the Lok Sabha on 24 March 2026 and in the Rajya Sabha on 25 March 2026, and given Presidential assent on 30 March 2026.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged large-scale internal displacement of civilians, destruction of homes and livelihoods, and the precarious humanitarian and human rights situation of internally displaced persons (IDPs) in the context of the 2025 Cambodia–Thailand border conflict. In particular, concerns are raised about the limited access to essential services such as food, health care, safe water and sanitation, and barriers to adequate education. </t>
+  </si>
+  <si>
+    <t>Informations de suivi  reçues concernant Mme Saadia Mosbah, et sa condamnation lors d'un procès qui, selon les allégations reçues, n'a pas respecté les normes d'équité, ainsi que sa détention provisoire prolongée et les mauvais traitements qu’elle aurait subi en prison.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning concerning the situation of human rights of two women environmental human rights defenders, and these situations being linked and originated because of their efforts to protect the environment and human rights, including the human right to a clean, healthy and sustainable environment, the right to access to information, public participation and access to justice, as well as freedom of expression and right to health. Concretely our concerns are related to the arrest, pre-trial detention, and prosecution of Ms. Esra Işık and the judicial harassment and termination of the disability pension of Ms. Halime Şaman. </t>
+  </si>
+  <si>
+    <t>Information received concerning negative impacts of the executive order issued by the United States President on 29 January 2026, imposing a fuel blockade on Cuba, on various human rights, including the rights to development, food, education, health, water and sanitation.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of a government-subsidized 24-hour workday system for home care workers in New York City that disproportionately affects women in detrimental ways, especially migrant women.</t>
+  </si>
+  <si>
+    <t>Information received concerning serious, ongoing, and inadequately addressed transboundary environmental and human rights violations stemming from mining-related contamination in the Mekong subregion.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the prosecution and imprisonment of Yuri Dmitriev, a 69-year-old historian and human rights defender and head of the Karelia branch of the human rights organization International Memorial, namely: 1) the arbitrary deprivation of liberty of Yuri Dmitriev, merely because of his longstanding work as a historian and human rights defender documenting the victims of the Great Purge in Karelia, 2) his poor conditions of detention, amounting to ill-treatment, including the imposition of repeated disciplinary sanctions for failing to comply with internal rules of the colony due to his physical inability and chronic illnesses, and 3) his rapidly deteriorating health, due to a lack of access to timely and adequate medical care, including necessary oncological diagnostics and specialist monitoring for multiple serious chronic conditions. </t>
+  </si>
+  <si>
+    <t>Information received concerning the reportedly escalating threats since January 2026 against women human rights defenders Ms. Rimas Khan and Ms. Sofia Khatun in the Rohingya refugee camps in Cox’s Bazar, Bangladesh.</t>
+  </si>
+  <si>
+    <t>Information received concerning the gravely and rapidly deteriorating health of Roman Ruslanbekovich Murdiev, a minor born on 26 July 2009, due to the lack of access to timely and adequate medical care and the absence of appropriate specialist monitoring while in detention, which are placing his life and physical integrity at imminent risk. I also wish to bring to attention information received indicating that his deprivation of liberty may be arbitrary, including reports of procedural irregularities that appear incompatible with international standards applicable to children in conflict with the law, as well as allegations of discrimination on the basis of ethnic origin in the context of his arrest, prosecution and trial.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el proceso de selección y nombramiento de juezas y jueces en Colombia, en particular en el marco de la Convocatoria 27 del Consejo Superior de la Judicatura, actualmente en trámite.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Observations concerning the new Law on Promoting Ethnic Unity and Progress (Law) , which was adopted on 12 March 2026 and will come into force on 1 July 2026. We share our observations and comments on the Law with a view to engaging constructively with your Excellency’s Government to ensure that the effective implementation of this legislation is in line with international human rights standards. </t>
+  </si>
+  <si>
+    <t>Information received concerning the acts reportedly committed during counter‑terrorism operations and armed conflict in North Sinai Governorate since 2012. These include, inter alia, the recent uncovering of a mass grave in North Sinai containing the remains of an estimated 300 individuals; unlawful killings; mass arrests and arbitrary detention; enforced disappearances and secret and incommunicado detention; torture and other ill‑treatment; widespread destruction of civilian property and infrastructure; the clearance or destruction of agricultural land; mass displacement; and severe restrictions on movement and access. Bedouin communities are reported to have been disproportionately affected. The allegations implicate Egyptian security forces as well as Government‑supported tribal militias. We are concerned that these allegations may amount to serious violations of international human rights law and international humanitarian law, including the possible commission of war crimes and crimes against humanity.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el caso del Sr. Juan Carlos Ramírez Michaca, nacional de México, quien habría sido detenido ilegalmente, sometido a tortura y/o a otros tratos o penas crueles, inhumanos o degradantes, incluido el haber sido obligado a firmar una confesión en contra de su voluntad, haber sufrido irregularidades en su derecho a un juicio justo y haber sido privado arbitrariamente de su libertad desde 2005.</t>
+  </si>
+  <si>
+    <t>Information received concerning arrests, criminal prosecution, and arbitrary detention of journalists, including through the undue use of counter-terrorism legislation, as well as mob violence on media outlets and cultural centres.</t>
+  </si>
+  <si>
+    <t>Información relativa al decreto núm. 11‑2025: Ley para el combate frontal de los grupos delictivos u organizaciones criminales transnacionales y terroristas denominados maras o pandillas (“el Decreto”), en vigor desde el 11 de noviembre de 2025. Nos preocupa que ciertos elementos del Decreto resulten incompatibles con el derecho internacional de los derechos humanos, incluidos el principio de legalidad, las garantías del debido proceso en la designación de organizaciones como terroristas o criminales, así como los estándares internacionales sobre las condiciones de detención. Asimismo, nos preocupa que el Decreto equipare los marcos jurídicos y las amenazas propias del crimen organizado y del terrorismo, lo cual podría conllevar restricciones innecesarias y desproporcionadas a los derechos humanos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received regarding allegations of the arbitrary arrest, enforced disappearance, torture and/or cruel, inhuman or degrading treatment or punishment, extraction of false confessions, and detention of members of the Bahá'í religious minority, including Mr. Peyvand Naimi and Mr. Borna Naimi, whose lives are reportedly in imminent danger.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning a proclamation by the Head of State, which would impose mandatory religious observance, and proposals to ban non-Christian religions in Samoa. Such measures would appear to be inconsistent with Samoa’s obligations under international human rights law, including the International Covenant on Civil and Political Rights.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the killing of human rights defender Zweli ‘’Khabazela’’ Mkhize. </t>
+  </si>
+  <si>
+    <t>Information received concerning concerning Decree Number 12 (“the decree”), the so-called “criminal rules of courts” (the rules).</t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged retaliation against Mr. Vitaliy Shabunin for his anti-corruption activities, including the initiation of criminal proceedings and alleged pressure during his military service, as well as three warrantless searches, following which personal information from seized devices was allegedly manipulated, leaked, and used in smear campaigns to discredit him, alongside an alleged lack of accountability for previous physical attacks against him and his family.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con posibles violaciones de derechos humanos de los pobladores del distrito de San Marcos, provincia de Huari, en la región de Áncash, Perú, en el contexto de actividades empresariales de la empresa que usted dirige, Compañía Minera Antamina S.A. La empresa Compañía Minera Antamina opera en Perú, y es uno de los mayores productores peruanos de concentrados de cobre y zinc en volumen de producción, y tiene dos unidades productivas, el complejo minero Yanacancha, donde se desarrollan las operaciones extractivas y Puerto Punta Lobitos, donde se embarca la producción minera. La Compañía Minera Antamina tiene como principales accionistas: BHP Group Limited (33.75 por ciento) domiciliada en Australia, Glencore (33.75 por ciento) domiciliada en Suiza, Teck (22.5 por ciento) domiciliada en Canadá y Mitsubishi (10 por ciento) domiciliada en Japón; y es proveedora de la empresa Auribis AG, domiciliada en Alemania.</t>
+  </si>
+  <si>
+    <t>Information received concerning possible human rights violations affecting residents of the district of San Marcos, province of Huari, in the Ancash region of Peru, in the context of the business activities of the mining company Antamina. The company operates in Peru and is one of the country’s largest producers of copper and zinc concentrates by production volume. It has two production units: the Yanacancha mining complex, where extraction operations are carried out, and the Punta Lobitos Port facility, from where mineral production is shipped. The principal shareholders of Antamina Mining Company are BHP (33.75 per cent), domiciled in Australia; Glencore (33.75 per cent), domiciled in Switzerland; Teck (22.5 per cent), domiciled in Canada; and Mitsubishi (10 per cent), domiciled in Japan. The company is also a supplier to Aurubis AG, domiciled in Germany.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning possible human rights violations affecting residents of the district of San Marcos, province of Huari, in the Ancash region of Peru, in the context of the business activities of the mining company Antamina. The company operates in Peru and is one of the country’s largest producers of copper and zinc concentrates by production volume. It has two production units: the Yanacancha mining complex, where extraction operations are carried out, and the Punta Lobitos Port facility, from where mineral production is shipped. The principal shareholders of Antamina Mining Company are BHP Group Limited (33.75 per cent), domiciled in Australia; Glencore (33.75 per cent), domiciled in Switzerland; Teck (22.5 per cent), domiciled in Canada; and Mitsubishi (10 per cent), domiciled in Japan. The company is also a supplier to Aurubis AG, domiciled in Germany.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning possible human rights violations affecting residents of the district of San Marcos, province of Huari, in the Ancash region of Peru, in the context of the business activities of the mining company Antamina. The company operates in Peru and is one of the country’s largest producers of copper and zinc concentrates by production volume. It has two production units: the Yanacancha mining complex, where extraction operations are carried out, and the Punta Lobitos Port facility, from where mineral production is shipped. The principal shareholders of Antamina Mining Company are BHP Group Limited (33.75 per cent), domiciled in Australia; Glencore (33.75 per cent), domiciled in Switzerland; Teck (22.5 per cent), domiciled in Canada; and Mitsubishi (10 per cent), domiciled in Japan. The company is also a supplier to Aurubis AG, domiciled in Germany.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning possible human rights violations affecting residents of the district of San Marcos, province of Huari, in the Ancash region of Peru, in the context of the business activities of the mining company Antamina. The company operates in Peru and is one of the country’s largest producers of copper and zinc concentrates by production volume. It has two production units: the Yanacancha mining complex, where extraction operations are carried out, and the Punta Lobitos Port facility, from where mineral production is shipped. The principal shareholders of Antamina Mining Company are BHP Group Limited (33.75 per cent), domiciled in Australia; Glencore (33.75 per cent), domiciled in Switzerland; Teck (22.5 per cent), domiciled in Canada; and Mitsubishi (10 per cent), domiciled in Japan. The company is also a supplier to Aurubis AG, domiciled in Germany.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant d'éventuelles violations des droits humains affectant les habitants du district de San Marcos, province de Huari, dans la région d'Ancash au Pérou, dans le cadre des activités commerciales de la société minière Antamina. La société opère au Pérou et est l'un des plus grands producteurs de concentrés de cuivre et de zinc du pays en termes de volume de production. Elle dispose de deux unités de production dans le complexe minier de Yanacancha, où sont menées les opérations d'extraction, et les installations portuaires de Punta Lobitos, d'où sont expédiées les s minérales. Les principaux actionnaires de la société minière Antamina sont BHP Group Limited (33,75 pour cent), domiciliée en Australie, Glencore (33,75 pour cent), domiciliée en Suisse, Teck (22,5 pour cent), domiciliée au Canada, et Mitsubishi (10 pour cent), domiciliée au Japon. La société est également fournisseur d'Aurubis AG, domiciliée en Allemagne.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New information received since we last communicated to your Government concerning the case of Mr. Jagtar Singh Johal, a national of the United Kingdom of Great Britain and Northern Ireland, and human rights defender, who has been detained in India since November 2017.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning Mrs. Lindsay Foreman and Mr. Craig Foreman, two nationals of the United Kingdom of Great Britain and Northern Ireland, married, who according to our sources are deprived of their liberty in Evin prison, in the Islamic Republic of Iran, and about whom we have serious concerns in particular about their physical and mental health, the conditions in which they are detained, their treatment by the Iranian authorities, the legal proceedings against them, and that they have been arrested, prosecuted and sentenced as leverage in violation of Iran’s obligations pursuant to the International Convention Against the Taking of Hostages. We are congnisant of that the hostilities between the United States of America and Israel, and the Islamic Republic of Iran, notwithstanding the recently negotiated ceasefire, puts their lives at great peril.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning possible human rights violations affecting residents of the district of San Marcos, province of Huari, in the Ancash region of Peru, in the context of the business activities of the mining company Antamina. The company operates in Peru and is one of the country’s largest producers of copper and zinc concentrates by production volume. It has two production units: the Yanacancha mining complex, where extraction operations are carried out, and the Punta Lobitos Port facility, from where mineral production is shipped. The principal shareholders of Antamina Mining Company are BHP Group Limited (33.75%), domiciled in Australia; Glencore (33.75%), domiciled in Switzerland; Teck (22.5%), domiciled in Canada; and Mitsubishi (10%), domiciled in Japan. The company is also a supplier to Aurubis AG, domiciled in Germany.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con posibles violaciones de derechos humanos de los pobladores del distrito de San Marcos, provincia de Huari, en la región de Áncash, Perú, en el contexto de actividades empresariales de la Compañía Minera Antamina S.A. La empresa Compañía Minera Antamina opera en Perú, y es uno de los mayores productores peruanos de concentrados de cobre y zinc en volumen de producción, y tiene dos unidades productivas, el complejo minero Yanacancha, donde se desarrollan las operaciones extractivas y Puerto Punta Lobitos, donde se embarca la producción minera. La Compañía Minera Antamina tiene como principales accionistas: BHP Group Limited (33.75%) domiciliada en Australia, Glencore (33.75%) domiciliada en Suiza, Teck (22.5%) domiciliada en Canadá y Mitsubishi (10%) domiciliada en Japón; y es proveedora de la empresa Auribis AG, domiciliada en Alemania.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant de possibles violations des droits de l’homme affectant les habitants du district de San Marcos, province de Huari, dans la région d’Ancash (Pérou), dans le contexte des activités commerciales de la société minière Antamina. L’entreprise opère au Pérou et figure parmi les plus grands producteurs de concentrés de cuivre et de zinc du pays en volume de production. Elle dispose de deux unités de production : le complexe minier de Yanacancha, où se déroulent les opérations d’extraction, et l’installation portuaire de Punta Lobitos, d’où la production minérale est expédiée. Les principaux actionnaires de la Compañía Minera Antamina sont BHP Group Limited (33,75 pour cent), domiciliée en Australie ; Glencore (33,75 pour cent), domiciliée en Suisse ; Teck (22,5 pour cent), domiciliée au Canada ; et Mitsubishi (10 pour cent), domiciliée au Japon. L’entreprise est également fournisseur d’Aurubis AG, domiciliée en Allemagne.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning criminal charges and administrative harassment against Gábor Iványi and the Oltalom Charity Association, as well as the Hungarian Evangelical Fellowship (Magyar Evangelikus Testvérközösség - MET). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the disappearances of human rights defenders Diomède Nduwimana and Emile Kwizera in April 2025. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the killing of Iraqi human rights defender Yanar Mohammed.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the arbitrary arrest, detention and criminal prosecution – following a series of coordinated detentions, interrogations and searches of Indigenous activists across several regions of the Russian Federation on 17 December 2025 – of Ms. Daria Egereva, an Indigenous human rights defender of the Selkup people, and Co-Chair of the International Indigenous Peoples Forum on Climate Change (IIPFCC) which is the official Indigenous Peoples’ constituency to the United Nations Framework Convention on Climate Change (UNFCCC), and Ms. Natalia Leongardt, the colleague of Ms. Egereva. The information received strongly indicates that the prosecution of Ms. Daria Egereva might constitute acts of intimidation and reprisals for engaging with the United Nations, its representatives, and mechanisms in the field of human rights. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con el asesinato del defensor de derechos humanos José Albino Cañas Ramírez miembro del Pueblo Indígena Embera Chamí. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant l’enlèvement et le passage à tabac signalés de l’avocat et défenseur des droits humains M. Luís Cordeiro Vaz Martins en 2025 à Bissau soient des représailles pour sa coopération avec les mécanismes onusiens relatifs aux droits humains. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the abduction and subsequent disappearance of the journalist Shelly Kittleson in Baghdad.
+</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con allanamientos repetidos en las oficinas del Centro de Derechos Humanos Fray Matías de Córdova AC y la presunta falta de acción de las autoridades locales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning physical attacks against a number of woman human rights defenders from the organization Espoir et Dignité des Femmes du Kivu (EDF-Kivu) in relation to their human rights activities for Congolese women refugees in Uganda. </t>
+  </si>
+  <si>
+    <t>Information received concerning imminent actions that may cause irreversible harm to the ability of the Indigenous Western Apache Peoples to freely practice their religion at Chi’chil Biłdagoteel (Oak Flat), a sacred site of profound religious, cultural and ceremonial significance. Oak Flat is indispensable to Apache religious life, including the Sunrise Ceremony (Na’ii’ees), a coming of age ceremony central to the religious and cultural identity of Apache girls. The United States’ recent transfer of the land to mining interests has created an immediate and ongoing risk of irreversible interference with the religious freedoms of the Western Apache Peoples.</t>
+  </si>
+  <si>
+    <t>Informations reçues concernant la proposition de loi visant à lutter contre les formes renouvelées d’antisémitisme, n°575, dite « Loi Yadan » (ci-après « proposition de loi »). Cette proposition de loi soulève des préoccupations importantes quant à sa compatibilité avec les obligations de la France au titre du Pacte international relatif aux droits civils et politiques (PIDCP), qu’elle a ratifié le 4 novembre 1980, en particulier l’exigence de sécurité juridique prévue à l’article 15 et le droit à la liberté d’expression et d’opinion prévu à l’article 19.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the alleged serious deterioration of fundamental freedoms and civic space in Georgia over recent years. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con el asesinato de la defensora de los derechos humanos, Rubí Patricia Gómez Tagle.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning large-scale internal displacement and serious allegations of violations of international human rights law and international humanitarian law committed against civilians in Jonglei, Lakes, Upper Nile and Central Equatoria States. These violations are reportedly linked to intensified armed clashes and related military operations since late December 2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con los procedimientos penales por el delito menor de prevaricación (artículo 224 nº1 del Código Penal chileno) contra el ministro Álvaro Mesa Latorre, por el contenido de sus decisiones judiciales tomadas en casos relacionados con graves violaciones de derechos humanos en Chile, lo que podría suponer una represalia y un intento de interferir en su labor como juez. Este caso ejemplificaría una tendencia de actos reportados como posible interferencia o posibles represalias contra jueces, ministros de corte, fiscales y abogados cuando individuos, figuras públicas o partidos políticos discrepan de sentencias y decisiones judiciales. </t>
+  </si>
+  <si>
+    <t>Information received on new laws adopted in the Democratic People’s Republic of Korea that include crimes punishable by the death penalty.</t>
+  </si>
+  <si>
+    <t>Information received concerning allegations of ethnic, sex and gender specific discrimination related to the use of parenting competency tests including psychometric tests – known as FKU-, which has led to the forced removal and continued separation of three children from their mother, Ms. Keira Kronvold, for being an Inuk indigenous woman of Greenland and lives in Thisted, Denmark.</t>
+  </si>
+  <si>
+    <t>Information received concerning the Armed Forces Special Powers Act (AFSPA), 1958. We are concerned about the AFSPA’s compatibility with India’s international human rights law obligations. We have previously raised concerns about elements of the AFSPA as part of a broader matrix of Indian counter-terrorism laws, including the Unlawful Activities (Prevention) Act, the Prevention of Money Laundering Act, and the Foreign Contribution (Regulation) Act (IND 7/2020; IND 10/2023).</t>
+  </si>
+  <si>
+    <t>Mise à jour de la situation de  M. M’hamed Hali, avocat sahraoui et défenseur des droits humains, qui a été exclu de la profession d'avocat en raison d'opinions qu’il aurait exprimé en faveur du droit à l'autodétermination du peuple de Sahara occidental, et dont la situation risque d'être encore aggravée par le projet de loi n°6623.</t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged enforced disappearance and subsequent death in 2021 of Elena Tijamo and the alleged enforced disappearances in 2023 and 2024 of Dexter Capuyan, Gene Roz Jamil de Jesus, and Felix Balonzo Salaveria Jr.</t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged prolonged and indefinite detention of Mr. Umar Khalid, an Indian human rights defender and student activist, who was arrested on 13 September 2020 allegedly on politically motivated counter-terrorism charges, and who has remained in detention without trial for more than five years. Mr. Khalid’s detention is based on allegations of conduct violating, among others, the Unlawful Activities Prevention Act (UAPA). We therefore also wish to reiterate concerns regarding the compatibility of the UAPA with India’s obligations under international human rights law, as previously raised with your Excellency’s Government in IND 7/2020 and IND 10/2023. We regret that to date, no response to these communications has been received.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning an attack with acid against human rights defender Andrie Yunis in Central Jakarta on 12 March 2026.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con un patrón amplio y persistente de graves violaciones de derechos humanos, incluidas violaciones del derecho a la libertad de religión o de creencias, discriminación contra comunidades religiosas, detención arbitraria y desaparición forzada, malos tratos y tortura, privación arbitraria de la nacionalidad, exilio forzado, censura, clausura y confiscación de bienes, y represión de manifestaciones y expresiones religiosas pacificas.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the sentence of the woman human rights defender Ms. Pimsiri Petchnamrob under section 112 of the Criminal Code of Thailand (lèse-majesté law) in direct connection with a speech she made as part of her participation in a pro-democracy peaceful assembly that took place on 29 November 2020. 
+</t>
+  </si>
+  <si>
+    <t>Information received concerning a human rights defender and registered asylum seeker at risk of reprisals if he is transferred.</t>
+  </si>
+  <si>
+    <t>Information received concerning the adverse human rights impacts arising from the US-based company, Chevron Corporation’s operation and involvement in Israel and the occupied Palestinian territory.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con el informe final del Grupo Interdisciplinario de Expertas y Expertos Independientes sobre el asesinato de la Sra. Berta Cáceres y el ataque contra la Sra. Yesenia Posadas. </t>
+  </si>
+  <si>
+    <t>Information received concerning the adverse human rights impacts of Microsoft Corp’s activities in the occupied Palestinian territory. Microsoft Corp engagement and partnerships with the State of Israel, notably the Ministry of Defence, following the on-going military assault on Gaza and its illegal occupation of the occupied Palestinian territory raise serious concerns.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con el proyecto de ley No. 8 26, que propone la adición del artículo 169 A al Código Penal de la República de Panamá. El proyecto, presentado ante la Asamblea Nacional tras la autorización del Consejo de Gabinete el 24 de febrero de 2026, busca sancionar el uso de máscaras, capuchas o pasamontañas durante manifestaciones y concentraciones públicas.</t>
+  </si>
+  <si>
+    <t>Information received concerning the abduction, enforced disappearance,  severe beating and allegations of torture with serious risk to the  life of lawyer and human rights defender Ms. Izdihar Gumaa Said; as well as her arrest, arbitrary detention, and prosecution on unfounded charges under the Sudanese Criminal Act.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the judicial harassment of human rights defender Defne Güzel. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the allegedly arbitrary suspension of permits for a number of human rights organizations, in the context of the national elections on 15 January 2026. 
+</t>
+  </si>
+  <si>
+    <t>Information received concerning the risk of forcible repatriation of an individual to the Democratic People’s Republic of Korea, which may put the individual at the risk of serious human rights violations upon repatriation.</t>
+  </si>
+  <si>
+    <t>information received concerning the increased restriction of civic space in Greece and the grave deterioration of the environment for defending the rights of refugees, migrants and asylum-seekers in the country.</t>
+  </si>
+  <si>
+    <t>Information received concerning the the ongoing judicial harassment of Father Iakov Vorontsov, which appears to be related to his public advocacy against the Russian Orthodox Church’s support for Russia’s invasion and occupation of Ukraine, as well as concerning the denial of registration of the “Independent Community of Orthodox Christians in Honour of the Transfiguration of the Lord” of which Father Vorontsov was elected leader.</t>
+  </si>
+  <si>
+    <t>Information received concerning a series of amendments and newly adopted laws in the Republic of Serbia, including the Law on the High Prosecutorial Council, the Law on the Public Prosecutor’s Office, the Law on the High Judicial Council, the Law on Judges, and amendments to legislation relating to cybercrime. Several provisions of these laws may not be in line with international human rights standards related to the independence of the judiciary and the right to a fair trial, including: the impartiality of the prosecution service, the separation of powers, and the ability of judges and prosecutors to perform their functions free from undue influence, pressure or interference.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con los procesos de selección iniciados el 25 de febrero de 2026 para nombrar a los jefes de la Fiscalía General y de la Defensoría del Pueblo en Venezuela, lo que presenta graves irregularidades respecto a la Constitución y las normas internacionales aplicables. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Observations regarding the draft law entitled the “Human Sexual Rights and Family Values Bill, 2025” (the “Bill”), which was re‑introduced in Parliament in February 2026 and is currently open for public submissions. </t>
+  </si>
+  <si>
+    <t>Informacíon recibida en relación con la crisis de desapariciones forzadas y desapariciones en Chiapas, sus vínculos con el crimen organizado, y el papel de las personas buscadoras como personas defensoras de los derechos humanos..</t>
+  </si>
+  <si>
+    <t>Information received received concerning deeply troubling allegations of torture and other cruel, inhuman or degrading treatment or punishment of Palestinians deprived of their liberty, torture-linked custodial deaths, and inhumane and degrading conditions of detention. If substantiated, these allegations would amount to serious violations of Israel’s obligations under international human rights and humanitarian law.</t>
+  </si>
+  <si>
+    <t>Concern regarding the Ministry of Finance’s assessment and subsequent decision adopted by the Storting in November 2025 to pause recommendations and decisions on observation and exclusion of companies from the Government Pension Fund Global (GPFG), pending a review of the ethical framework governing the Fund.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant le décret adopté par le Conseil des ministres le 16 octobre 2025 et entré en vigueur le 24 février 2026, qui imposerait à toutes les organisations non gouvernementales (ONG) et associations l’obligation d’ouvrir et de domicilier l’ensemble de leurs comptes de disponibilité exclusivement auprès de la Banque des dépôts du Trésor (BDT), une institution financière publique.  Nous craignons que ce décret puisse porter atteinte aux droits à la liberté d'association et d'expression, ainsi qu'aux droits à la réunion pacifique et aux droits des défenseurs et défenseuses des droits humains. En outre, en entravant l'aide humanitaire, il porterait atteinte aux droits économiques et sociaux des populations civiles et à l'obligation de permettre et de faciliter l'aide humanitaire impartiale aux civils dans le besoin. </t>
+  </si>
+  <si>
+    <t>Information received concerning Bill for the State-National Commission of Inquiry for Examining the Failures Surrounding the Shemini Atzeret (7 October 2023) Massacre and Related Events (“Bill”), introduced in the Knesset on 24 December 2025 by the Government. We are concerned that this Bill appears not to be consistent with Israel’s obligation to protect the rights to life and to an effective remedy under articles 6 and 2 of the International Covenant on Civil and Political Rights, which it ratified on 3 October 1991.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning serious allegations of arbitrary and prolonged incommunicado detention of inmates in punishment cells and denial of adequate medical and psychological care in the Correctional Colony No. 1 in Navapolatsk in the Republic of Belarus. We received information about the denial of hospitalization to Mr. Ihar Losik after his suicide attempt committed after his continued ill-treatment in detention prior to his negotiated release and ensuing expulsion to Lithuania on 11 September 2025. We also received allegations about a death in custody of Mr. Zhalevich. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant des violations présumées des droits humains à l'encontre des habitants et des travailleurs industriels de la « Vallée chimique », une zone industrielle située au sud de Lyon, en France, liée aux activités d'Arkema France et de Daikin Chemicals France. Ces deux entreprises, basées dans la commune d'Oullins-Pierre-Bénite, produisent des substances perfluoroalkylées et polyfluoroalkylées (PFAS) qui seraient à l'origine de la contamination de l'écosystème local et auraient des répercussions sur la santé de la population environnante. </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des violations présumées des droits humains à l'encontre des habitants et des travailleurs industriels de la « Vallée chimique », une zone industrielle située au sud de Lyon, en France, liée aux activités d'Arkema France et de Daikin Chemicals France. Ces deux entreprises, basées dans la commune d'Oullins-Pierre-Bénite, produisent des substances perfluoroalkylées et polyfluoroalkylées (PFAS) qui seraient à l'origine de la contamination de l'écosystème local et auraient des répercussions sur la santé de la population environnante.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con alegaciones de violencia obstétrica sistemática en Perú, una forma de violencia de género que afectaría de manera desproporcionada a personas gestantes pertenecientes a Pueblos Indígenas, campesinas y quechuahablantes, vulnerando los derechos a la salud, autonomía reproductiva, diversidad cultural, igualdad y no discriminación. En ese contexto, las alegaciones incluyen el caso de la señora Eulogia Guzmán, quien sufrió coerción antes y durante un parto, el desconocimiento de prácticas culturales y la falta de acceso a la justicia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information reçue concernant des allégations d’ingérences, de harcèlements et des pressions présumés à l'encontre de deux avocats algériens qui ne feraient qu'exercer leurs fonctions. Nous nous faisons référence aux cas des avocats de défense des droits humains Me Mounir Gharbi et Me Soufiane Oauli. </t>
+  </si>
+  <si>
+    <t>Informations reçues concernant des allégations de meurtres et d'autres actes de violence à l'encontre de membres des Peuples Autochtones Mbororo, y compris des femmes et des enfants, dans la région du Nord-Ouest du Cameroun, qui auraient été commis dans le contexte du conflit armé en cours opposant les forces de l'État et des groupes armés non étatiques.</t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged pressure on independent media outlet Orda, its journalists, and its former head, Ms. Gulshat (Gulnar) Bazhkenova, as well as the ongoing criminal case against her, her current detention, and the disbarment of her lawyer, Mr. Murat Adam, reportedly in retaliation for representing her and exercising the freedom of expression.</t>
+  </si>
+  <si>
+    <t>Informacíon recibida en relación con as medidas adoptadas para identificar a los autores intelectuales de los asesinatos de los defensores de los derechos humanos Simón Pedro Pérez López y Padre Marcelo Pérez Pérez.</t>
+  </si>
+  <si>
+    <t>Information received about concerns related to recruitment, merit and interview procedures for judicial and prosecutorial positions which may have negative impact on judicial independence in Türkiye.</t>
+  </si>
+  <si>
+    <t>Información recibida en relación con la decisión del Tribunal Constitucional de Peru de dictar la prescripción de la acción penal contra contra un ex general de brigada, quien fue condenado por crímenes de lesa humanidad, en aplicación de la Ley N° 32107 sobre la prescripción de los crímenes de guerra y de lesa humanidad cometidos antes del 1 de julio de 2002.</t>
+  </si>
+  <si>
+    <t>Information received concerning alleged patterns of human rights violations and abuses in the context of violence involving certain herder and farming communities in the “Middle Belt” region of Nigeria. The allegations concern incidents reportedly occurring between 1 January 2022 and 31 March 2025 and involving civilian fatalities; damage to and destruction of housing and property; damage to and destruction of other civilian objects, including churches, clinics and schools; and incidents affecting food security, including damage to or destruction of agricultural land, crops, food reserves and food storage structures.</t>
+  </si>
+  <si>
+    <t>Information received concerning alleged abuses against employees of your company since 2021, in the context of workers’ efforts to unionize. The alleged ongoing and widespread union-busting campaign perpetrated by Starbucks and its mid- to high-level representatives includes threats, harassment and intimidation against staff members associated with or campaigning for union activities.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning alleged abuses against employees of the Starbucks Coffee Company since 2021, in the context of workers’ efforts to unionize. The alleged ongoing and widespread union-busting campaign perpetrated by Starbucks and its mid- to high-level representatives includes threats, harassment and intimidation against staff members associated with or campaigning for union activities. </t>
+  </si>
+  <si>
+    <t>Preocupaciones relativas a: (i) los artículos 366 y 367 del Código Orgánico Integral Penal (COIP); (ii) la Ley Orgánica de Inteligencia (en adelante, “Ley de Inteligencia”), adoptada por la Asamblea Nacional el 10 de junio de 2025 y publicada en el Registro Oficial el 11 de junio de 2025; (iii) los Decretos Ejecutivos Nos. 730 y 111, de 3 de mayo de 2023 y 9 de enero de 2024, respectivamente; y (iv) los decretos ejecutivos mediante los cuales se han prorrogado sucesivamente los estados de excepción. Nos preocupa que ciertos elementos de estas medidas no sean plenamente compatibles con las obligaciones internacionales de Ecuador en materia de derechos humanos, incluido el Pacto Internacional de Derechos Civiles y Políticos (PIDCP), ratificado por Ecuador el 6 de marzo de 1969, en particular en lo que respecta al principio de legalidad, el derecho a un recurso efectivo, el derecho a la privacidad y la protección de los datos personales, la supervisión independiente y la rendición de cuentas de las actividades de inteligencia y de las fuerzas armadas, así como los posibles impactos sobre los derechos a la vida, la libertad, la libertad de expresión, de reunión pacífica y de asociación, el debido proceso, las garantías de un juicio justo y las prohibiciones de la tortura y otros tratos o penas crueles, inhumanos o degradantes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning the National Security Presidential Memorandum-7 of 25 September 2025: Countering Domestic Terrorism and Organized Political Violence (“NSPM-7”), and the Attorney-General’s Memorandum of 4 December 2025. We are concerned that these measures could result in violations of international human rights law, including the United States’ obligations as a State party to the International Covenant on Civil and Political Rights (ICCPR), particularly with regard to the rights to freedom of expression, association, peaceful assembly, privacy, and participation in public affairs, as well as the rights of human rights defenders. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerningallegations of serious labour exploitation at PT Huadi Nickel Alloy Indonesia (PT HNAI), a subsidiary of the China-based Huadi Steel Group, including working conditions and employment practices that may amount to forced labour, as well as allegations of failures to effectively prevent, identify and remedy such violations, including through timely protection of affected workers, provision of adequate assistance, access to justice and effective remedies including by holding perpetrators accountable.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning allegations of serious labour exploitation at PT Huadi Nickel Alloy Indonesia (PT HNAI), a subsidiary of the China-based Huadi Steel Group, including working conditions and employment practices that may amount to forced labour, as well as allegations of failures to effectively prevent, identify and remedy such violations, including through timely protection of affected workers, provision of adequate assistance, access to justice and effective remedies including by holding perpetrators accountable.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning the arrest, detention, and criminal prosecution of activists affiliated with the Atajurt movement in the Almaty region in November 2025, and related concerns regarding the exercise of the rights to freedom of peaceful assembly, association, and expression.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information received concerning allegations of serious labour exploitation at PT Huadi Nickel Alloy Indonesia (PT HNAI), including working conditions and employment practices that may amount to forced labour, as well as allegations of failures to effectively prevent, identify and remedy such violations, including through timely protection of affected workers, provision of adequate assistance, access to justice and effective remedies including by holding perpetrators accountable.
+</t>
+  </si>
+  <si>
+    <t>Information received concerning reported approval by the African Development Bank (AfDB), on 14 January 2026, of a USD 150 million loan to support the development of the Coral North Floating Liquefied Natural Gas (FLNG) Project in Mozambique.</t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged arbitrary arrest and criminalisation of human rights defenders Khariq Anhar, Delpedro Marhaen, Muzaffar Salim and Syahdan Husein related to their participation in peaceful protests and the exercise of their rights to freedom of expression and freedom of peaceful assembly.</t>
+  </si>
+  <si>
+    <t>Information received concerning the reported approval by the African Development Bank (AfDB), on 14 January 2026, of a USD 150 million loan to support the development of the Coral North Floating Liquefied Natural Gas (FLNG) Project in Mozambique.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Información recibida en relación con el posible desalojo de la Fundación Andrea Jiménez, que presta servicios esenciales de educación y atención especializada a niños y adultos con discapacidad, del terreno en el que ha estado operando durante décadas. Dicho desalojo, sin alternativas de reubicación ni medidas de protección adecuadas, de confirmarse, podría afectar gravemente a los derechos a la educación y a la salud, incluida la salud mental, y a un nivel de vida adecuado, incluida la vivienda, de las personas con discapacidad. </t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged delay of the Ministry of Education of the Republic of Cyprus in issuing the circular concerning the participation of Greek Cypriot schools in the activities of the bicommunal trust-building programme “Imagine” for the academic year 2025-2026, and the alleged public campaign of misinformation and employment of divisive rhetoric against the bicommunal student exchange visits organized under it, which hindered the effective delivery of the programme.</t>
+  </si>
+  <si>
+    <t>Information received concerning the alleged continued withdrawal of the Turkish Cypriot authorities from the Imagine programme since 2022, which significantly hindered the effective delivery of the project.</t>
+  </si>
+  <si>
+    <t>Information received concerning the failure to conduct a prompt, effective, impartial, and victim-centered investigation into the sexual violence experienced by a woman, in particular in the context of alleged pressures exerted by the perpetrators on the justice system.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informations reçues concernant l’extradition potentiellement imminente de Mme. Winnye Nayelia Bernard Canales depuis la Suisse vers le Nicaragua, où elle risquerait la disparition forcée et la torture, en raison de son profil d’opposante politique et de sa participation présumée aux manifestations sociales de 2018. </t>
+  </si>
+  <si>
     <t>UN Region</t>
   </si>
   <si>
     <t>Asia-Pacific Group</t>
   </si>
   <si>
     <t>African Group</t>
   </si>
   <si>
     <t>Latin American and Caribbean Group</t>
   </si>
   <si>
     <t xml:space="preserve">Western European and Others Group </t>
   </si>
   <si>
     <t>Eastern European Group</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>OHCHR Region</t>
   </si>
   <si>
     <t>Asia Pacific</t>
   </si>
   <si>
     <t>Middle East and North Africa</t>
   </si>
   <si>
     <t>Americas</t>
   </si>
   <si>
     <t>Europe and Central Asia</t>
   </si>
   <si>
+    <t>Africa</t>
+  </si>
+  <si>
     <t>Unknown</t>
   </si>
   <si>
-    <t>Africa</t>
-[...1 lines deleted...]
-  <si>
     <t>Nb. of alleged victims</t>
   </si>
   <si>
     <t>Nb. of replies</t>
   </si>
   <si>
     <t>Replies</t>
   </si>
   <si>
     <t>10 Aug 2026</t>
   </si>
   <si>
     <t>17 Jul 2026</t>
   </si>
   <si>
     <t>15 Jul 2026</t>
   </si>
   <si>
     <t>04 Sep 2026</t>
   </si>
   <si>
     <t>14 Aug 2026</t>
   </si>
   <si>
     <t>22 Jul 2026</t>
   </si>
   <si>
     <t>09 Jul 2026</t>
   </si>
   <si>
+    <t>12 May 2026</t>
+  </si>
+  <si>
     <t>29 Jul 2026</t>
   </si>
   <si>
+    <t>07 May 2026</t>
+  </si>
+  <si>
     <t>08 Jul 2026</t>
   </si>
   <si>
     <t>29 Jun 2026</t>
   </si>
   <si>
     <t>01 Sep 2026</t>
   </si>
   <si>
     <t>14 Jul 2026</t>
   </si>
   <si>
     <t>24 Jun 2026</t>
   </si>
   <si>
     <t>20 Jun 2026</t>
   </si>
   <si>
+    <t>22 Jun 2026</t>
+  </si>
+  <si>
+    <t>25 Jun 2026</t>
+  </si>
+  <si>
+    <t>19 Jun 2026</t>
+  </si>
+  <si>
+    <t>17 Jun 2026</t>
+  </si>
+  <si>
+    <t>15 Jun 2026</t>
+  </si>
+  <si>
+    <t>12 Jun 2026</t>
+  </si>
+  <si>
+    <t>08 Jun 2026</t>
+  </si>
+  <si>
+    <t>09 Jun 2026</t>
+  </si>
+  <si>
+    <t>05 Jun 2026</t>
+  </si>
+  <si>
+    <t>02 Jun 2026</t>
+  </si>
+  <si>
+    <t>21 Jul 2026</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
+  </si>
+  <si>
+    <t>02 Jul 2026</t>
+  </si>
+  <si>
+    <t>26 May 2026</t>
+  </si>
+  <si>
+    <t>19 May 2026</t>
+  </si>
+  <si>
+    <t>22 May 2026</t>
+  </si>
+  <si>
+    <t>01 Jun 2026</t>
+  </si>
+  <si>
+    <t>30 Sep 2026</t>
+  </si>
+  <si>
+    <t>04 Jun 2026</t>
+  </si>
+  <si>
+    <t>20 Mar 2026</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
     <t>10 Jul 2026</t>
   </si>
   <si>
     <t>27 Jul 2026</t>
+  </si>
+  <si>
+    <t>24 Jul 2026</t>
+  </si>
+  <si>
+    <t>16 Jul 2026</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>20 Jul 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="single"/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -943,1798 +2687,7139 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39849" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39835" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31026" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39810" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31033" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39788" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30975" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39779" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30977" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30990" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39849" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31011" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31016" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31010" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30978" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31003" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30994" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39814" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31001" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39790" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31007" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31018" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=31005" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30989" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30965" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39769" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30796" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30993" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30996" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39717" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39778" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30919" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39708" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30967" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39793" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30951" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39799" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30998" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39703" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30960" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39770" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39771" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39772" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39773" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39774" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39775" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39776" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39777" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30979" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30985" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30983" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30970" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30984" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30966" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30946" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30918" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30962" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39764" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30959" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39835" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30956" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39780" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30971" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30961" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39699" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30892" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30743" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30958" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30739" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30938" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30744" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39758" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39796" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30953" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30948" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30949" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39756" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30955" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30926" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39752" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39765" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30940" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39754" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30954" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39715" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30942" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30941" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39685" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39759" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30923" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39761" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30964" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30947" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30838" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30831" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30830" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39753" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30605" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30832" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39750" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30759" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39679" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39819" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30833" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30911" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30916" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30880" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30922" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30776" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39748" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30939" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39745" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30869" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30877" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30936" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30789" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30914" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39688" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30851" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30915" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39720" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39744" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30864" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39747" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39795" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30865" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30929" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39742" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30932" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39763" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39784" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30868" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39738" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30930" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39734" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30866" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39757" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39789" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30928" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30924" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39797" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30931" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39739" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30933" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39766" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39792" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30862" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39741" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30867" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39743" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30934" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39768" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39781" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30870" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39737" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30913" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30889" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39767" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30871" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30894" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30903" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30921" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30906" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39723" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39760" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30904" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30920" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30901" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30883" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30899" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39725" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30860" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30900" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30861" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39733" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30905" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30886" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39691" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30814" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39682" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30895" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39721" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30854" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39663" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30857" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30888" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39694" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39836" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30649" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30890" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39660" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30896" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39714" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30845" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30885" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30848" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39722" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30879" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30859" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30875" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30884" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30898" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30873" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30902" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39729" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30881" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39648" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30893" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39879" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30872" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30887" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39726" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30734" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30863" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39670" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30775" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30827" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30828" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30855" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39706" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30856" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39713" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30852" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39718" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30768" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39705" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30818" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39711" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30825" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30815" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39751" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30839" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39710" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30858" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30849" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30821" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30819" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30826" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30708" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39707" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39786" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39787" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30829" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30787" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30788" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39724" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30816" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39730" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30782" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30824" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39740" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30784" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39641" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30798" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30764" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39695" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30777" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39719" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30785" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30817" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39816" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30823" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39925" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadPublicCommunicationFile?gId=30820" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spcommreports.ohchr.org/TMResultsBase/DownLoadFile?gId=39677" TargetMode="External" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R40"/>
+  <dimension ref="A1:R165"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal">
       <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1:A1" pane="topLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="false" customWidth="true" width="7.140625" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="92.8515625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="35.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="28.57421875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="21.421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="18" bestFit="false" customWidth="true" width="14.28125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>51</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>55</v>
+        <v>160</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>95</v>
+        <v>325</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>451</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>172</v>
+        <v>606</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>179</v>
+        <v>613</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>186</v>
+        <v>620</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>187</v>
+        <v>621</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>188</v>
+        <v>622</v>
       </c>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>56</v>
+        <v>161</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>96</v>
+        <v>326</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>133</v>
+        <v>452</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>173</v>
+        <v>607</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>180</v>
+        <v>614</v>
       </c>
       <c r="I2" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J2" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K2" s="4" t="s">
-        <v>189</v>
+        <v>623</v>
       </c>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>57</v>
+        <v>162</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>97</v>
+        <v>327</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>134</v>
+        <v>453</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>174</v>
+        <v>608</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>181</v>
+        <v>615</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>190</v>
+        <v>624</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>58</v>
+        <v>163</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>98</v>
+        <v>328</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>135</v>
+        <v>454</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>175</v>
+        <v>609</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>182</v>
+        <v>616</v>
       </c>
       <c r="I4" s="3" t="n">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>191</v>
+        <v>625</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>59</v>
+        <v>164</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>99</v>
+        <v>329</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>136</v>
+        <v>455</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>173</v>
+        <v>607</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>180</v>
+        <v>614</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>42</v>
       </c>
       <c r="J5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>60</v>
+        <v>165</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>100</v>
+        <v>330</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>137</v>
+        <v>456</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>176</v>
+        <v>610</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>182</v>
+        <v>616</v>
       </c>
       <c r="I6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>61</v>
+        <v>166</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>101</v>
+        <v>331</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>138</v>
+        <v>457</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>177</v>
+        <v>611</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>183</v>
+        <v>617</v>
       </c>
       <c r="I7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>192</v>
+        <v>626</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>62</v>
+        <v>167</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>102</v>
+        <v>332</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>139</v>
+        <v>458</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>178</v>
+        <v>608</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>184</v>
+        <v>618</v>
       </c>
       <c r="I8" s="3" t="n">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="J8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>63</v>
+        <v>168</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>103</v>
+        <v>333</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>140</v>
+        <v>459</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>176</v>
+        <v>612</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>181</v>
+        <v>619</v>
       </c>
       <c r="I9" s="3" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>64</v>
+        <v>169</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>104</v>
+        <v>334</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>141</v>
+        <v>460</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>176</v>
+        <v>610</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>182</v>
+        <v>615</v>
       </c>
       <c r="I10" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>65</v>
+        <v>170</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>105</v>
+        <v>335</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>142</v>
+        <v>461</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>176</v>
+        <v>610</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>183</v>
+        <v>616</v>
       </c>
       <c r="I11" s="3" t="n">
-        <v>4000001</v>
+        <v>10</v>
       </c>
       <c r="J11" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>106</v>
+        <v>336</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>143</v>
+        <v>462</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>177</v>
+        <v>607</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>183</v>
+        <v>617</v>
       </c>
       <c r="I12" s="3" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>52</v>
+        <v>155</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>67</v>
+        <v>172</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>107</v>
+        <v>337</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>144</v>
+        <v>463</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>174</v>
+        <v>610</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>185</v>
+        <v>617</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>1</v>
+        <v>4000001</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K13" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>627</v>
+      </c>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>68</v>
+        <v>173</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>108</v>
+        <v>338</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>145</v>
+        <v>464</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>174</v>
+        <v>611</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>185</v>
+        <v>617</v>
       </c>
       <c r="I14" s="3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K14" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>628</v>
+      </c>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>109</v>
+        <v>339</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>146</v>
+        <v>465</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>176</v>
+        <v>608</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>183</v>
+        <v>618</v>
       </c>
       <c r="I15" s="3" t="n">
-        <v>400</v>
+        <v>1</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>70</v>
+        <v>175</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>110</v>
+        <v>340</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>147</v>
+        <v>466</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>177</v>
+        <v>608</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>183</v>
+        <v>618</v>
       </c>
       <c r="I16" s="3" t="n">
-        <v>109</v>
+        <v>1</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>111</v>
+        <v>341</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>148</v>
+        <v>467</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>173</v>
+        <v>610</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>181</v>
+        <v>617</v>
       </c>
       <c r="I17" s="3" t="n">
-        <v>1</v>
+        <v>400</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>53</v>
+        <v>156</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>112</v>
+        <v>342</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>149</v>
+        <v>468</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>173</v>
+        <v>608</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>180</v>
+        <v>618</v>
       </c>
       <c r="I18" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>73</v>
+        <v>178</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>108</v>
+        <v>343</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>150</v>
+        <v>469</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>174</v>
+        <v>611</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>185</v>
+        <v>617</v>
       </c>
       <c r="I19" s="3" t="n">
-        <v>1</v>
+        <v>109</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>196</v>
+        <v>629</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>74</v>
+        <v>179</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>113</v>
+        <v>344</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>151</v>
+        <v>470</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>175</v>
+        <v>607</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>182</v>
+        <v>614</v>
       </c>
       <c r="I20" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>8</v>
-[...24 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="3"/>
+      <c r="R20" s="3"/>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>114</v>
+        <v>345</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>152</v>
+        <v>471</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>177</v>
+        <v>610</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>183</v>
+        <v>615</v>
       </c>
       <c r="I21" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
     </row>
     <row r="22">
       <c r="A22" s="3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>76</v>
+        <v>181</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>115</v>
+        <v>346</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>153</v>
+        <v>472</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>175</v>
+        <v>607</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>182</v>
+        <v>615</v>
       </c>
       <c r="I22" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L22" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>660</v>
+      </c>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
     </row>
     <row r="23">
       <c r="A23" s="3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>116</v>
+        <v>347</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>154</v>
+        <v>473</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>173</v>
+        <v>609</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>180</v>
+        <v>616</v>
       </c>
       <c r="I23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K23" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>630</v>
+      </c>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>78</v>
+        <v>183</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>117</v>
+        <v>348</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>155</v>
+        <v>474</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>174</v>
+        <v>607</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>185</v>
+        <v>614</v>
       </c>
       <c r="I24" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K24" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>628</v>
+      </c>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
     </row>
     <row r="25">
       <c r="A25" s="3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>118</v>
+        <v>340</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>156</v>
+        <v>475</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>174</v>
+        <v>608</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>185</v>
+        <v>618</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K25" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>631</v>
+      </c>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
     </row>
     <row r="26">
       <c r="A26" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>80</v>
+        <v>185</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>119</v>
+        <v>349</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>157</v>
+        <v>476</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>174</v>
+        <v>609</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>181</v>
+        <v>616</v>
       </c>
       <c r="I26" s="3" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>198</v>
+        <v>632</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
     </row>
     <row r="27">
       <c r="A27" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>81</v>
+        <v>186</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>120</v>
+        <v>350</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>158</v>
+        <v>477</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>174</v>
+        <v>609</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>185</v>
+        <v>616</v>
       </c>
       <c r="I27" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>199</v>
-[...7 lines deleted...]
-      <c r="R27" s="3"/>
+        <v>633</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="P27" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q27" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="R27" s="4" t="s">
+        <v>633</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>82</v>
+        <v>187</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>121</v>
+        <v>351</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>159</v>
+        <v>478</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>173</v>
+        <v>611</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>180</v>
+        <v>617</v>
       </c>
       <c r="I28" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
     </row>
     <row r="29">
       <c r="A29" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>53</v>
+        <v>156</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>83</v>
+        <v>188</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>122</v>
+        <v>352</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>160</v>
+        <v>479</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>173</v>
+        <v>610</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>180</v>
+        <v>616</v>
       </c>
       <c r="I29" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
     </row>
     <row r="30">
       <c r="A30" s="3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>53</v>
+        <v>156</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>84</v>
+        <v>189</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>123</v>
+        <v>353</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>161</v>
+        <v>480</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>173</v>
+        <v>608</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>181</v>
+        <v>618</v>
       </c>
       <c r="I30" s="3" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
     </row>
     <row r="31">
       <c r="A31" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>85</v>
+        <v>190</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>124</v>
+        <v>354</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>162</v>
+        <v>481</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>178</v>
+        <v>609</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>184</v>
+        <v>616</v>
       </c>
       <c r="I31" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
     </row>
     <row r="32">
       <c r="A32" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>86</v>
+        <v>191</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>125</v>
+        <v>355</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>163</v>
+        <v>482</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>174</v>
+        <v>607</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>185</v>
+        <v>614</v>
       </c>
       <c r="I32" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
     </row>
     <row r="33">
       <c r="A33" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>87</v>
+        <v>192</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>124</v>
+        <v>356</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>164</v>
+        <v>483</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>174</v>
+        <v>608</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>185</v>
+        <v>618</v>
       </c>
       <c r="I33" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
     </row>
     <row r="34">
       <c r="A34" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>88</v>
+        <v>193</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>126</v>
+        <v>357</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>165</v>
+        <v>484</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>173</v>
+        <v>608</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>181</v>
+        <v>618</v>
       </c>
       <c r="I34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
     </row>
     <row r="35">
       <c r="A35" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>89</v>
+        <v>194</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>124</v>
+        <v>358</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>166</v>
+        <v>485</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>173</v>
+        <v>610</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>181</v>
+        <v>616</v>
       </c>
       <c r="I35" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
     </row>
     <row r="36">
       <c r="A36" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>90</v>
+        <v>195</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>127</v>
+        <v>359</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>167</v>
+        <v>486</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>174</v>
+        <v>608</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>185</v>
+        <v>615</v>
       </c>
       <c r="I36" s="3" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K36" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>634</v>
+      </c>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
     </row>
     <row r="37">
       <c r="A37" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>91</v>
+        <v>196</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>128</v>
+        <v>360</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>168</v>
+        <v>487</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>177</v>
+        <v>608</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>183</v>
+        <v>618</v>
       </c>
       <c r="I37" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K37" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>635</v>
+      </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
       <c r="R37" s="3"/>
     </row>
     <row r="38">
       <c r="A38" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>92</v>
+        <v>197</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>129</v>
+        <v>361</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>169</v>
+        <v>488</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>175</v>
+        <v>607</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>182</v>
+        <v>614</v>
       </c>
       <c r="I38" s="3" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>201</v>
+        <v>636</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>93</v>
+        <v>198</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>130</v>
+        <v>362</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>170</v>
+        <v>489</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>174</v>
+        <v>610</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>185</v>
+        <v>615</v>
       </c>
       <c r="I39" s="3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
       <c r="R39" s="3"/>
     </row>
     <row r="40">
       <c r="A40" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>94</v>
+        <v>199</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>131</v>
+        <v>363</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>171</v>
+        <v>490</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>174</v>
+        <v>607</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>181</v>
+        <v>614</v>
       </c>
       <c r="I40" s="3" t="n">
         <v>1</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I41" s="3" t="n">
+        <v>11</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I42" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I43" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I44" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I45" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I46" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I47" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I48" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I49" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="L49" s="3"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I50" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I51" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I52" s="3" t="n">
+        <v>201305</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I53" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I54" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I55" s="3" t="n">
+        <v>201305</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I56" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I57" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I58" s="3" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" s="3"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="3"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I59" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" s="3"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I62" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I63" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I64" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I65" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I66" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I67" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I68" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K68" s="3"/>
+      <c r="L68" s="3"/>
+      <c r="M68" s="3"/>
+      <c r="N68" s="3"/>
+      <c r="O68" s="3"/>
+      <c r="P68" s="3"/>
+      <c r="Q68" s="3"/>
+      <c r="R68" s="3"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I69" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I70" s="3" t="n">
+        <v>162301</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="L70" s="3"/>
+      <c r="M70" s="3"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="3"/>
+      <c r="P70" s="3"/>
+      <c r="Q70" s="3"/>
+      <c r="R70" s="3"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I71" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="L71" s="3"/>
+      <c r="M71" s="3"/>
+      <c r="N71" s="3"/>
+      <c r="O71" s="3"/>
+      <c r="P71" s="3"/>
+      <c r="Q71" s="3"/>
+      <c r="R71" s="3"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I72" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K72" s="3"/>
+      <c r="L72" s="3"/>
+      <c r="M72" s="3"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="3"/>
+      <c r="P72" s="3"/>
+      <c r="Q72" s="3"/>
+      <c r="R72" s="3"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I73" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K73" s="3"/>
+      <c r="L73" s="3"/>
+      <c r="M73" s="3"/>
+      <c r="N73" s="3"/>
+      <c r="O73" s="3"/>
+      <c r="P73" s="3"/>
+      <c r="Q73" s="3"/>
+      <c r="R73" s="3"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I74" s="3" t="n">
+        <v>7</v>
+      </c>
+      <c r="J74" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="P74" s="3"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I75" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K75" s="3"/>
+      <c r="L75" s="3"/>
+      <c r="M75" s="3"/>
+      <c r="N75" s="3"/>
+      <c r="O75" s="3"/>
+      <c r="P75" s="3"/>
+      <c r="Q75" s="3"/>
+      <c r="R75" s="3"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I76" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L76" s="3"/>
+      <c r="M76" s="3"/>
+      <c r="N76" s="3"/>
+      <c r="O76" s="3"/>
+      <c r="P76" s="3"/>
+      <c r="Q76" s="3"/>
+      <c r="R76" s="3"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I77" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K77" s="3"/>
+      <c r="L77" s="3"/>
+      <c r="M77" s="3"/>
+      <c r="N77" s="3"/>
+      <c r="O77" s="3"/>
+      <c r="P77" s="3"/>
+      <c r="Q77" s="3"/>
+      <c r="R77" s="3"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I78" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="M78" s="3"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="P78" s="3"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I79" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="M79" s="3"/>
+      <c r="N79" s="3"/>
+      <c r="O79" s="3"/>
+      <c r="P79" s="3"/>
+      <c r="Q79" s="3"/>
+      <c r="R79" s="3"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I80" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="3"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I81" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="L81" s="3"/>
+      <c r="M81" s="3"/>
+      <c r="N81" s="3"/>
+      <c r="O81" s="3"/>
+      <c r="P81" s="3"/>
+      <c r="Q81" s="3"/>
+      <c r="R81" s="3"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I82" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="P82" s="3"/>
+      <c r="Q82" s="3"/>
+      <c r="R82" s="3"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I83" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="L83" s="3"/>
+      <c r="M83" s="3"/>
+      <c r="N83" s="3"/>
+      <c r="O83" s="3"/>
+      <c r="P83" s="3"/>
+      <c r="Q83" s="3"/>
+      <c r="R83" s="3"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I84" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="L84" s="3"/>
+      <c r="M84" s="3"/>
+      <c r="N84" s="3"/>
+      <c r="O84" s="3"/>
+      <c r="P84" s="3"/>
+      <c r="Q84" s="3"/>
+      <c r="R84" s="3"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I85" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="M85" s="3"/>
+      <c r="N85" s="3"/>
+      <c r="O85" s="3"/>
+      <c r="P85" s="3"/>
+      <c r="Q85" s="3"/>
+      <c r="R85" s="3"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I86" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+      <c r="M86" s="3"/>
+      <c r="N86" s="3"/>
+      <c r="O86" s="3"/>
+      <c r="P86" s="3"/>
+      <c r="Q86" s="3"/>
+      <c r="R86" s="3"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I87" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="L87" s="3"/>
+      <c r="M87" s="3"/>
+      <c r="N87" s="3"/>
+      <c r="O87" s="3"/>
+      <c r="P87" s="3"/>
+      <c r="Q87" s="3"/>
+      <c r="R87" s="3"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I88" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="3"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I89" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K89" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="M89" s="3"/>
+      <c r="N89" s="3"/>
+      <c r="O89" s="3"/>
+      <c r="P89" s="3"/>
+      <c r="Q89" s="3"/>
+      <c r="R89" s="3"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I90" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I91" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K91" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+      <c r="N91" s="3"/>
+      <c r="O91" s="3"/>
+      <c r="P91" s="3"/>
+      <c r="Q91" s="3"/>
+      <c r="R91" s="3"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I92" s="3" t="n">
+        <v>1501</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="L92" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I93" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="L93" s="3"/>
+      <c r="M93" s="3"/>
+      <c r="N93" s="3"/>
+      <c r="O93" s="3"/>
+      <c r="P93" s="3"/>
+      <c r="Q93" s="3"/>
+      <c r="R93" s="3"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I94" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I95" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="L95" s="3"/>
+      <c r="M95" s="3"/>
+      <c r="N95" s="3"/>
+      <c r="O95" s="3"/>
+      <c r="P95" s="3"/>
+      <c r="Q95" s="3"/>
+      <c r="R95" s="3"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I96" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I97" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K97" s="3"/>
+      <c r="L97" s="3"/>
+      <c r="M97" s="3"/>
+      <c r="N97" s="3"/>
+      <c r="O97" s="3"/>
+      <c r="P97" s="3"/>
+      <c r="Q97" s="3"/>
+      <c r="R97" s="3"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I98" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="P98" s="3"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I99" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+      <c r="M99" s="3"/>
+      <c r="N99" s="3"/>
+      <c r="O99" s="3"/>
+      <c r="P99" s="3"/>
+      <c r="Q99" s="3"/>
+      <c r="R99" s="3"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I100" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K100" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L100" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="M100" s="3"/>
+      <c r="N100" s="3"/>
+      <c r="O100" s="3"/>
+      <c r="P100" s="3"/>
+      <c r="Q100" s="3"/>
+      <c r="R100" s="3"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I101" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3"/>
+      <c r="M101" s="3"/>
+      <c r="N101" s="3"/>
+      <c r="O101" s="3"/>
+      <c r="P101" s="3"/>
+      <c r="Q101" s="3"/>
+      <c r="R101" s="3"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I102" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K102" s="3"/>
+      <c r="L102" s="3"/>
+      <c r="M102" s="3"/>
+      <c r="N102" s="3"/>
+      <c r="O102" s="3"/>
+      <c r="P102" s="3"/>
+      <c r="Q102" s="3"/>
+      <c r="R102" s="3"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I103" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K103" s="3"/>
+      <c r="L103" s="3"/>
+      <c r="M103" s="3"/>
+      <c r="N103" s="3"/>
+      <c r="O103" s="3"/>
+      <c r="P103" s="3"/>
+      <c r="Q103" s="3"/>
+      <c r="R103" s="3"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I104" s="3" t="n">
+        <v>3805994</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K104" s="3"/>
+      <c r="L104" s="3"/>
+      <c r="M104" s="3"/>
+      <c r="N104" s="3"/>
+      <c r="O104" s="3"/>
+      <c r="P104" s="3"/>
+      <c r="Q104" s="3"/>
+      <c r="R104" s="3"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I105" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K105" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="L105" s="3"/>
+      <c r="M105" s="3"/>
+      <c r="N105" s="3"/>
+      <c r="O105" s="3"/>
+      <c r="P105" s="3"/>
+      <c r="Q105" s="3"/>
+      <c r="R105" s="3"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I106" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K106" s="3"/>
+      <c r="L106" s="3"/>
+      <c r="M106" s="3"/>
+      <c r="N106" s="3"/>
+      <c r="O106" s="3"/>
+      <c r="P106" s="3"/>
+      <c r="Q106" s="3"/>
+      <c r="R106" s="3"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I107" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K107" s="3"/>
+      <c r="L107" s="3"/>
+      <c r="M107" s="3"/>
+      <c r="N107" s="3"/>
+      <c r="O107" s="3"/>
+      <c r="P107" s="3"/>
+      <c r="Q107" s="3"/>
+      <c r="R107" s="3"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I108" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K108" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="L108" s="3"/>
+      <c r="M108" s="3"/>
+      <c r="N108" s="3"/>
+      <c r="O108" s="3"/>
+      <c r="P108" s="3"/>
+      <c r="Q108" s="3"/>
+      <c r="R108" s="3"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I109" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K109" s="3"/>
+      <c r="L109" s="3"/>
+      <c r="M109" s="3"/>
+      <c r="N109" s="3"/>
+      <c r="O109" s="3"/>
+      <c r="P109" s="3"/>
+      <c r="Q109" s="3"/>
+      <c r="R109" s="3"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I110" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="L110" s="3"/>
+      <c r="M110" s="3"/>
+      <c r="N110" s="3"/>
+      <c r="O110" s="3"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="3"/>
+      <c r="R110" s="3"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I111" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="3"/>
+      <c r="R111" s="3"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I112" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="L112" s="3"/>
+      <c r="M112" s="3"/>
+      <c r="N112" s="3"/>
+      <c r="O112" s="3"/>
+      <c r="P112" s="3"/>
+      <c r="Q112" s="3"/>
+      <c r="R112" s="3"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I113" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K113" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L113" s="3"/>
+      <c r="M113" s="3"/>
+      <c r="N113" s="3"/>
+      <c r="O113" s="3"/>
+      <c r="P113" s="3"/>
+      <c r="Q113" s="3"/>
+      <c r="R113" s="3"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I114" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K114" s="3"/>
+      <c r="L114" s="3"/>
+      <c r="M114" s="3"/>
+      <c r="N114" s="3"/>
+      <c r="O114" s="3"/>
+      <c r="P114" s="3"/>
+      <c r="Q114" s="3"/>
+      <c r="R114" s="3"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I115" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L115" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="M115" s="3"/>
+      <c r="N115" s="3"/>
+      <c r="O115" s="3"/>
+      <c r="P115" s="3"/>
+      <c r="Q115" s="3"/>
+      <c r="R115" s="3"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I116" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K116" s="3"/>
+      <c r="L116" s="3"/>
+      <c r="M116" s="3"/>
+      <c r="N116" s="3"/>
+      <c r="O116" s="3"/>
+      <c r="P116" s="3"/>
+      <c r="Q116" s="3"/>
+      <c r="R116" s="3"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I117" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L117" s="3"/>
+      <c r="M117" s="3"/>
+      <c r="N117" s="3"/>
+      <c r="O117" s="3"/>
+      <c r="P117" s="3"/>
+      <c r="Q117" s="3"/>
+      <c r="R117" s="3"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I118" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K118" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="L118" s="3"/>
+      <c r="M118" s="3"/>
+      <c r="N118" s="3"/>
+      <c r="O118" s="3"/>
+      <c r="P118" s="3"/>
+      <c r="Q118" s="3"/>
+      <c r="R118" s="3"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I119" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K119" s="3"/>
+      <c r="L119" s="3"/>
+      <c r="M119" s="3"/>
+      <c r="N119" s="3"/>
+      <c r="O119" s="3"/>
+      <c r="P119" s="3"/>
+      <c r="Q119" s="3"/>
+      <c r="R119" s="3"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I120" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K120" s="3"/>
+      <c r="L120" s="3"/>
+      <c r="M120" s="3"/>
+      <c r="N120" s="3"/>
+      <c r="O120" s="3"/>
+      <c r="P120" s="3"/>
+      <c r="Q120" s="3"/>
+      <c r="R120" s="3"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I121" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K121" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
+      <c r="N121" s="3"/>
+      <c r="O121" s="3"/>
+      <c r="P121" s="3"/>
+      <c r="Q121" s="3"/>
+      <c r="R121" s="3"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I122" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K122" s="3"/>
+      <c r="L122" s="3"/>
+      <c r="M122" s="3"/>
+      <c r="N122" s="3"/>
+      <c r="O122" s="3"/>
+      <c r="P122" s="3"/>
+      <c r="Q122" s="3"/>
+      <c r="R122" s="3"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I123" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K123" s="3"/>
+      <c r="L123" s="3"/>
+      <c r="M123" s="3"/>
+      <c r="N123" s="3"/>
+      <c r="O123" s="3"/>
+      <c r="P123" s="3"/>
+      <c r="Q123" s="3"/>
+      <c r="R123" s="3"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I124" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K124" s="3"/>
+      <c r="L124" s="3"/>
+      <c r="M124" s="3"/>
+      <c r="N124" s="3"/>
+      <c r="O124" s="3"/>
+      <c r="P124" s="3"/>
+      <c r="Q124" s="3"/>
+      <c r="R124" s="3"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I125" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K125" s="3"/>
+      <c r="L125" s="3"/>
+      <c r="M125" s="3"/>
+      <c r="N125" s="3"/>
+      <c r="O125" s="3"/>
+      <c r="P125" s="3"/>
+      <c r="Q125" s="3"/>
+      <c r="R125" s="3"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I126" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J126" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K126" s="3"/>
+      <c r="L126" s="3"/>
+      <c r="M126" s="3"/>
+      <c r="N126" s="3"/>
+      <c r="O126" s="3"/>
+      <c r="P126" s="3"/>
+      <c r="Q126" s="3"/>
+      <c r="R126" s="3"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I127" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="J127" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K127" s="3"/>
+      <c r="L127" s="3"/>
+      <c r="M127" s="3"/>
+      <c r="N127" s="3"/>
+      <c r="O127" s="3"/>
+      <c r="P127" s="3"/>
+      <c r="Q127" s="3"/>
+      <c r="R127" s="3"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I128" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J128" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K128" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="L128" s="3"/>
+      <c r="M128" s="3"/>
+      <c r="N128" s="3"/>
+      <c r="O128" s="3"/>
+      <c r="P128" s="3"/>
+      <c r="Q128" s="3"/>
+      <c r="R128" s="3"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I129" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L129" s="3"/>
+      <c r="M129" s="3"/>
+      <c r="N129" s="3"/>
+      <c r="O129" s="3"/>
+      <c r="P129" s="3"/>
+      <c r="Q129" s="3"/>
+      <c r="R129" s="3"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I130" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K130" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="L130" s="3"/>
+      <c r="M130" s="3"/>
+      <c r="N130" s="3"/>
+      <c r="O130" s="3"/>
+      <c r="P130" s="3"/>
+      <c r="Q130" s="3"/>
+      <c r="R130" s="3"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I131" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K131" s="3"/>
+      <c r="L131" s="3"/>
+      <c r="M131" s="3"/>
+      <c r="N131" s="3"/>
+      <c r="O131" s="3"/>
+      <c r="P131" s="3"/>
+      <c r="Q131" s="3"/>
+      <c r="R131" s="3"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I132" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K132" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="L132" s="3"/>
+      <c r="M132" s="3"/>
+      <c r="N132" s="3"/>
+      <c r="O132" s="3"/>
+      <c r="P132" s="3"/>
+      <c r="Q132" s="3"/>
+      <c r="R132" s="3"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I133" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K133" s="3"/>
+      <c r="L133" s="3"/>
+      <c r="M133" s="3"/>
+      <c r="N133" s="3"/>
+      <c r="O133" s="3"/>
+      <c r="P133" s="3"/>
+      <c r="Q133" s="3"/>
+      <c r="R133" s="3"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I134" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K134" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L134" s="3"/>
+      <c r="M134" s="3"/>
+      <c r="N134" s="3"/>
+      <c r="O134" s="3"/>
+      <c r="P134" s="3"/>
+      <c r="Q134" s="3"/>
+      <c r="R134" s="3"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I135" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K135" s="3"/>
+      <c r="L135" s="3"/>
+      <c r="M135" s="3"/>
+      <c r="N135" s="3"/>
+      <c r="O135" s="3"/>
+      <c r="P135" s="3"/>
+      <c r="Q135" s="3"/>
+      <c r="R135" s="3"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I136" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K136" s="3"/>
+      <c r="L136" s="3"/>
+      <c r="M136" s="3"/>
+      <c r="N136" s="3"/>
+      <c r="O136" s="3"/>
+      <c r="P136" s="3"/>
+      <c r="Q136" s="3"/>
+      <c r="R136" s="3"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I137" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K137" s="3"/>
+      <c r="L137" s="3"/>
+      <c r="M137" s="3"/>
+      <c r="N137" s="3"/>
+      <c r="O137" s="3"/>
+      <c r="P137" s="3"/>
+      <c r="Q137" s="3"/>
+      <c r="R137" s="3"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I138" s="3" t="n">
+        <v>200000</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K138" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="L138" s="3"/>
+      <c r="M138" s="3"/>
+      <c r="N138" s="3"/>
+      <c r="O138" s="3"/>
+      <c r="P138" s="3"/>
+      <c r="Q138" s="3"/>
+      <c r="R138" s="3"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I139" s="3" t="n">
+        <v>200000</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K139" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L139" s="3"/>
+      <c r="M139" s="3"/>
+      <c r="N139" s="3"/>
+      <c r="O139" s="3"/>
+      <c r="P139" s="3"/>
+      <c r="Q139" s="3"/>
+      <c r="R139" s="3"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I140" s="3" t="n">
+        <v>200000</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K140" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="L140" s="3"/>
+      <c r="M140" s="3"/>
+      <c r="N140" s="3"/>
+      <c r="O140" s="3"/>
+      <c r="P140" s="3"/>
+      <c r="Q140" s="3"/>
+      <c r="R140" s="3"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I141" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K141" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="L141" s="3"/>
+      <c r="M141" s="3"/>
+      <c r="N141" s="3"/>
+      <c r="O141" s="3"/>
+      <c r="P141" s="3"/>
+      <c r="Q141" s="3"/>
+      <c r="R141" s="3"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="I142" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K142" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L142" s="3"/>
+      <c r="M142" s="3"/>
+      <c r="N142" s="3"/>
+      <c r="O142" s="3"/>
+      <c r="P142" s="3"/>
+      <c r="Q142" s="3"/>
+      <c r="R142" s="3"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I143" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K143" s="3"/>
+      <c r="L143" s="3"/>
+      <c r="M143" s="3"/>
+      <c r="N143" s="3"/>
+      <c r="O143" s="3"/>
+      <c r="P143" s="3"/>
+      <c r="Q143" s="3"/>
+      <c r="R143" s="3"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I144" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K144" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="L144" s="3"/>
+      <c r="M144" s="3"/>
+      <c r="N144" s="3"/>
+      <c r="O144" s="3"/>
+      <c r="P144" s="3"/>
+      <c r="Q144" s="3"/>
+      <c r="R144" s="3"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I145" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K145" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="L145" s="3"/>
+      <c r="M145" s="3"/>
+      <c r="N145" s="3"/>
+      <c r="O145" s="3"/>
+      <c r="P145" s="3"/>
+      <c r="Q145" s="3"/>
+      <c r="R145" s="3"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I146" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K146" s="3"/>
+      <c r="L146" s="3"/>
+      <c r="M146" s="3"/>
+      <c r="N146" s="3"/>
+      <c r="O146" s="3"/>
+      <c r="P146" s="3"/>
+      <c r="Q146" s="3"/>
+      <c r="R146" s="3"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I147" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K147" s="3"/>
+      <c r="L147" s="3"/>
+      <c r="M147" s="3"/>
+      <c r="N147" s="3"/>
+      <c r="O147" s="3"/>
+      <c r="P147" s="3"/>
+      <c r="Q147" s="3"/>
+      <c r="R147" s="3"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I148" s="3" t="n">
+        <v>1252347</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K148" s="3"/>
+      <c r="L148" s="3"/>
+      <c r="M148" s="3"/>
+      <c r="N148" s="3"/>
+      <c r="O148" s="3"/>
+      <c r="P148" s="3"/>
+      <c r="Q148" s="3"/>
+      <c r="R148" s="3"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I149" s="3" t="n">
+        <v>12001</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K149" s="3"/>
+      <c r="L149" s="3"/>
+      <c r="M149" s="3"/>
+      <c r="N149" s="3"/>
+      <c r="O149" s="3"/>
+      <c r="P149" s="3"/>
+      <c r="Q149" s="3"/>
+      <c r="R149" s="3"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I150" s="3" t="n">
+        <v>12001</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K150" s="3"/>
+      <c r="L150" s="3"/>
+      <c r="M150" s="3"/>
+      <c r="N150" s="3"/>
+      <c r="O150" s="3"/>
+      <c r="P150" s="3"/>
+      <c r="Q150" s="3"/>
+      <c r="R150" s="3"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I151" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="K151" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="L151" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="M151" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="N151" s="3"/>
+      <c r="O151" s="3"/>
+      <c r="P151" s="3"/>
+      <c r="Q151" s="3"/>
+      <c r="R151" s="3"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I152" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K152" s="3"/>
+      <c r="L152" s="3"/>
+      <c r="M152" s="3"/>
+      <c r="N152" s="3"/>
+      <c r="O152" s="3"/>
+      <c r="P152" s="3"/>
+      <c r="Q152" s="3"/>
+      <c r="R152" s="3"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I153" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K153" s="3"/>
+      <c r="L153" s="3"/>
+      <c r="M153" s="3"/>
+      <c r="N153" s="3"/>
+      <c r="O153" s="3"/>
+      <c r="P153" s="3"/>
+      <c r="Q153" s="3"/>
+      <c r="R153" s="3"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I154" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K154" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="L154" s="3"/>
+      <c r="M154" s="3"/>
+      <c r="N154" s="3"/>
+      <c r="O154" s="3"/>
+      <c r="P154" s="3"/>
+      <c r="Q154" s="3"/>
+      <c r="R154" s="3"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I155" s="3" t="n">
+        <v>20</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K155" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="L155" s="3"/>
+      <c r="M155" s="3"/>
+      <c r="N155" s="3"/>
+      <c r="O155" s="3"/>
+      <c r="P155" s="3"/>
+      <c r="Q155" s="3"/>
+      <c r="R155" s="3"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I156" s="3" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K156" s="3"/>
+      <c r="L156" s="3"/>
+      <c r="M156" s="3"/>
+      <c r="N156" s="3"/>
+      <c r="O156" s="3"/>
+      <c r="P156" s="3"/>
+      <c r="Q156" s="3"/>
+      <c r="R156" s="3"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I157" s="3" t="n">
+        <v>2320000</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K157" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="L157" s="3"/>
+      <c r="M157" s="3"/>
+      <c r="N157" s="3"/>
+      <c r="O157" s="3"/>
+      <c r="P157" s="3"/>
+      <c r="Q157" s="3"/>
+      <c r="R157" s="3"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I158" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K158" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="L158" s="3"/>
+      <c r="M158" s="3"/>
+      <c r="N158" s="3"/>
+      <c r="O158" s="3"/>
+      <c r="P158" s="3"/>
+      <c r="Q158" s="3"/>
+      <c r="R158" s="3"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="I159" s="3" t="n">
+        <v>2320000</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K159" s="3"/>
+      <c r="L159" s="3"/>
+      <c r="M159" s="3"/>
+      <c r="N159" s="3"/>
+      <c r="O159" s="3"/>
+      <c r="P159" s="3"/>
+      <c r="Q159" s="3"/>
+      <c r="R159" s="3"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I160" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K160" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="L160" s="3"/>
+      <c r="M160" s="3"/>
+      <c r="N160" s="3"/>
+      <c r="O160" s="3"/>
+      <c r="P160" s="3"/>
+      <c r="Q160" s="3"/>
+      <c r="R160" s="3"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I161" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K161" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="L161" s="3"/>
+      <c r="M161" s="3"/>
+      <c r="N161" s="3"/>
+      <c r="O161" s="3"/>
+      <c r="P161" s="3"/>
+      <c r="Q161" s="3"/>
+      <c r="R161" s="3"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I162" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K162" s="3"/>
+      <c r="L162" s="3"/>
+      <c r="M162" s="3"/>
+      <c r="N162" s="3"/>
+      <c r="O162" s="3"/>
+      <c r="P162" s="3"/>
+      <c r="Q162" s="3"/>
+      <c r="R162" s="3"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I163" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K163" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="L163" s="3"/>
+      <c r="M163" s="3"/>
+      <c r="N163" s="3"/>
+      <c r="O163" s="3"/>
+      <c r="P163" s="3"/>
+      <c r="Q163" s="3"/>
+      <c r="R163" s="3"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I164" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K164" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="L164" s="3"/>
+      <c r="M164" s="3"/>
+      <c r="N164" s="3"/>
+      <c r="O164" s="3"/>
+      <c r="P164" s="3"/>
+      <c r="Q164" s="3"/>
+      <c r="R164" s="3"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I165" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K165" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="L165" s="3"/>
+      <c r="M165" s="3"/>
+      <c r="N165" s="3"/>
+      <c r="O165" s="3"/>
+      <c r="P165" s="3"/>
+      <c r="Q165" s="3"/>
+      <c r="R165" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" tooltip="IRN 8/2026"/>
     <hyperlink ref="K2" r:id="rId2" tooltip="10 Aug 2026"/>
     <hyperlink ref="D3" r:id="rId3" tooltip="DZA 3/2026"/>
     <hyperlink ref="K3" r:id="rId4" tooltip="17 Jul 2026"/>
     <hyperlink ref="D4" r:id="rId5" tooltip="ECU 4/2026"/>
     <hyperlink ref="K4" r:id="rId6" tooltip="15 Jul 2026"/>
     <hyperlink ref="D5" r:id="rId7" tooltip="IRN 7/2026"/>
     <hyperlink ref="D6" r:id="rId8" tooltip="USA 13/2026"/>
     <hyperlink ref="D7" r:id="rId9" tooltip="BIH 1/2026"/>
     <hyperlink ref="K7" r:id="rId10" tooltip="04 Sep 2026"/>
-    <hyperlink ref="D8" r:id="rId11" tooltip="OTH 45/2026"/>
-[...55 lines deleted...]
-    <hyperlink ref="L40" r:id="rId67" tooltip="29 Jun 2026"/>
+    <hyperlink ref="D8" r:id="rId11" tooltip="MUS 1/2026"/>
+    <hyperlink ref="D9" r:id="rId12" tooltip="OTH 45/2026"/>
+    <hyperlink ref="D10" r:id="rId13" tooltip="ISR 7/2026"/>
+    <hyperlink ref="D11" r:id="rId14" tooltip="USA 14/2026"/>
+    <hyperlink ref="D12" r:id="rId15" tooltip="KGZ 1/2026"/>
+    <hyperlink ref="D13" r:id="rId16" tooltip="GBR 7/2026"/>
+    <hyperlink ref="K13" r:id="rId17" tooltip="14 Aug 2026"/>
+    <hyperlink ref="D14" r:id="rId18" tooltip="BLR 2/2026"/>
+    <hyperlink ref="K14" r:id="rId19" tooltip="22 Jul 2026"/>
+    <hyperlink ref="D15" r:id="rId20" tooltip="BEN 1/2026"/>
+    <hyperlink ref="D16" r:id="rId21" tooltip="MWI 1/2026"/>
+    <hyperlink ref="D17" r:id="rId22" tooltip="GRC 3/2026"/>
+    <hyperlink ref="D18" r:id="rId23" tooltip="UGA 4/2026"/>
+    <hyperlink ref="D19" r:id="rId24" tooltip="ARM 1/2026"/>
+    <hyperlink ref="K19" r:id="rId25" tooltip="09 Jul 2026"/>
+    <hyperlink ref="D20" r:id="rId26" tooltip="IND 2/2026"/>
+    <hyperlink ref="D21" r:id="rId27" tooltip="ISR 6/2026"/>
+    <hyperlink ref="D22" r:id="rId28" tooltip="QAT 1/2026"/>
+    <hyperlink ref="K22" r:id="rId29" tooltip="21 May 2026"/>
+    <hyperlink ref="L22" r:id="rId30" tooltip="10 Jul 2026"/>
+    <hyperlink ref="D23" r:id="rId31" tooltip="CHL 2/2026"/>
+    <hyperlink ref="K23" r:id="rId32" tooltip="12 May 2026"/>
+    <hyperlink ref="D24" r:id="rId33" tooltip="IRN 6/2026"/>
+    <hyperlink ref="K24" r:id="rId34" tooltip="22 Jul 2026"/>
+    <hyperlink ref="D25" r:id="rId35" tooltip="ZMB 1/2026"/>
+    <hyperlink ref="K25" r:id="rId36" tooltip="29 Jul 2026"/>
+    <hyperlink ref="D26" r:id="rId37" tooltip="ARG 3/2026"/>
+    <hyperlink ref="K26" r:id="rId38" tooltip="07 May 2026"/>
+    <hyperlink ref="D27" r:id="rId39" tooltip="BRA 3/2026"/>
+    <hyperlink ref="K27" r:id="rId40" tooltip="08 Jul 2026"/>
+    <hyperlink ref="L27" r:id="rId41" tooltip="08 Jul 2026"/>
+    <hyperlink ref="M27" r:id="rId42" tooltip="08 Jul 2026"/>
+    <hyperlink ref="N27" r:id="rId43" tooltip="08 Jul 2026"/>
+    <hyperlink ref="O27" r:id="rId44" tooltip="08 Jul 2026"/>
+    <hyperlink ref="P27" r:id="rId45" tooltip="08 Jul 2026"/>
+    <hyperlink ref="Q27" r:id="rId46" tooltip="08 Jul 2026"/>
+    <hyperlink ref="R27" r:id="rId47" tooltip="08 Jul 2026"/>
+    <hyperlink ref="D28" r:id="rId48" tooltip="LTU 1/2026"/>
+    <hyperlink ref="D29" r:id="rId49" tooltip="USA 15/2026"/>
+    <hyperlink ref="D30" r:id="rId50" tooltip="ZWE 2/2026"/>
+    <hyperlink ref="D31" r:id="rId51" tooltip="CRI 2/2026"/>
+    <hyperlink ref="D32" r:id="rId52" tooltip="IND 8/2026"/>
+    <hyperlink ref="D33" r:id="rId53" tooltip="LBR 1/2026"/>
+    <hyperlink ref="D34" r:id="rId54" tooltip="TGO 1/2026"/>
+    <hyperlink ref="D35" r:id="rId55" tooltip="USA 10/2026"/>
+    <hyperlink ref="D36" r:id="rId56" tooltip="DZA 2/2026"/>
+    <hyperlink ref="K36" r:id="rId57" tooltip="29 Jun 2026"/>
+    <hyperlink ref="D37" r:id="rId58" tooltip="SWZ 1/2026"/>
+    <hyperlink ref="K37" r:id="rId59" tooltip="01 Sep 2026"/>
+    <hyperlink ref="D38" r:id="rId60" tooltip="IRN 5/2026"/>
+    <hyperlink ref="K38" r:id="rId61" tooltip="14 Jul 2026"/>
+    <hyperlink ref="D39" r:id="rId62" tooltip="ISR 5/2026"/>
+    <hyperlink ref="D40" r:id="rId63" tooltip="PHL 3/2026"/>
+    <hyperlink ref="K40" r:id="rId64" tooltip="04 May 2026"/>
+    <hyperlink ref="D41" r:id="rId65" tooltip="ARE 2/2026"/>
+    <hyperlink ref="D42" r:id="rId66" tooltip="OTH 6/2026"/>
+    <hyperlink ref="D43" r:id="rId67" tooltip="ZAF 2/2026"/>
+    <hyperlink ref="D44" r:id="rId68" tooltip="SDN 1/2026"/>
+    <hyperlink ref="D45" r:id="rId69" tooltip="SYR 1/2026"/>
+    <hyperlink ref="D46" r:id="rId70" tooltip="ARE 1/2026"/>
+    <hyperlink ref="K46" r:id="rId71" tooltip="24 Jun 2026"/>
+    <hyperlink ref="L46" r:id="rId72" tooltip="27 Jul 2026"/>
+    <hyperlink ref="D47" r:id="rId73" tooltip="COD 4/2026"/>
+    <hyperlink ref="D48" r:id="rId74" tooltip="GEO 2/2026"/>
+    <hyperlink ref="D49" r:id="rId75" tooltip="MEX 7/2026"/>
+    <hyperlink ref="K49" r:id="rId76" tooltip="24 Jun 2026"/>
+    <hyperlink ref="D50" r:id="rId77" tooltip="SLE 2/2026"/>
+    <hyperlink ref="D51" r:id="rId78" tooltip="TUN 4/2026"/>
+    <hyperlink ref="K51" r:id="rId79" tooltip="20 Jun 2026"/>
+    <hyperlink ref="L51" r:id="rId80" tooltip="29 Jun 2026"/>
+    <hyperlink ref="D52" r:id="rId81" tooltip="KHM 1/2026"/>
+    <hyperlink ref="K52" r:id="rId82" tooltip="22 Jun 2026"/>
+    <hyperlink ref="D53" r:id="rId83" tooltip="GNQ 1/2026"/>
+    <hyperlink ref="K53" r:id="rId84" tooltip="18 May 2026"/>
+    <hyperlink ref="D54" r:id="rId85" tooltip="IND 7/2026"/>
+    <hyperlink ref="D55" r:id="rId86" tooltip="THA 3/2026"/>
+    <hyperlink ref="K55" r:id="rId87" tooltip="28 Apr 2026"/>
+    <hyperlink ref="L55" r:id="rId88" tooltip="24 Jun 2026"/>
+    <hyperlink ref="D56" r:id="rId89" tooltip="TUN 3/2026"/>
+    <hyperlink ref="K56" r:id="rId90" tooltip="25 Jun 2026"/>
+    <hyperlink ref="D57" r:id="rId91" tooltip="TUR 6/2026"/>
+    <hyperlink ref="D58" r:id="rId92" tooltip="USA 12/2026"/>
+    <hyperlink ref="D59" r:id="rId93" tooltip="USA 8/2026"/>
+    <hyperlink ref="D60" r:id="rId94" tooltip="OTH 28/2026"/>
+    <hyperlink ref="D61" r:id="rId95" tooltip="CHN 3/2026"/>
+    <hyperlink ref="K61" r:id="rId96" tooltip="19 Jun 2026"/>
+    <hyperlink ref="D62" r:id="rId97" tooltip="RUS 15/2025"/>
+    <hyperlink ref="D63" r:id="rId98" tooltip="OTH 30/2026"/>
+    <hyperlink ref="K63" r:id="rId99" tooltip="17 Jun 2026"/>
+    <hyperlink ref="D64" r:id="rId100" tooltip="THA 1/2026"/>
+    <hyperlink ref="K64" r:id="rId101" tooltip="23 Apr 2026"/>
+    <hyperlink ref="L64" r:id="rId102" tooltip="14 Aug 2026"/>
+    <hyperlink ref="D65" r:id="rId103" tooltip="OTH 29/2026"/>
+    <hyperlink ref="D66" r:id="rId104" tooltip="BGD 2/2026"/>
+    <hyperlink ref="D67" r:id="rId105" tooltip="RUS 4/2026"/>
+    <hyperlink ref="D68" r:id="rId106" tooltip="COL 2/2026"/>
+    <hyperlink ref="D69" r:id="rId107" tooltip="CHN 5/2026"/>
+    <hyperlink ref="D70" r:id="rId108" tooltip="EGY 1/2026"/>
+    <hyperlink ref="K70" r:id="rId109" tooltip="15 Jun 2026"/>
+    <hyperlink ref="D71" r:id="rId110" tooltip="MEX 6/2026"/>
+    <hyperlink ref="K71" r:id="rId111" tooltip="12 Jun 2026"/>
+    <hyperlink ref="D72" r:id="rId112" tooltip="BGD 1/2026"/>
+    <hyperlink ref="D73" r:id="rId113" tooltip="GTM 5/2026"/>
+    <hyperlink ref="D74" r:id="rId114" tooltip="IRN 4/2026"/>
+    <hyperlink ref="D75" r:id="rId115" tooltip="WSM 1/2026"/>
+    <hyperlink ref="D76" r:id="rId116" tooltip="ZAF 1/2026"/>
+    <hyperlink ref="K76" r:id="rId117" tooltip="29 Apr 2026"/>
+    <hyperlink ref="D77" r:id="rId118" tooltip="OTH 33/2026"/>
+    <hyperlink ref="D78" r:id="rId119" tooltip="UKR 1/2026"/>
+    <hyperlink ref="K78" r:id="rId120" tooltip="27 May 2026"/>
+    <hyperlink ref="L78" r:id="rId121" tooltip="09 Jun 2026"/>
+    <hyperlink ref="D79" r:id="rId122" tooltip="OTH 36/2026"/>
+    <hyperlink ref="K79" r:id="rId123" tooltip="12 Jun 2026"/>
+    <hyperlink ref="L79" r:id="rId124" tooltip="24 Jul 2026"/>
+    <hyperlink ref="D80" r:id="rId125" tooltip="OTH 38/2026"/>
+    <hyperlink ref="D81" r:id="rId126" tooltip="AUS 4/2026"/>
+    <hyperlink ref="K81" r:id="rId127" tooltip="08 Jun 2026"/>
+    <hyperlink ref="D82" r:id="rId128" tooltip="OTH 40/2026"/>
+    <hyperlink ref="K82" r:id="rId129" tooltip="09 Jun 2026"/>
+    <hyperlink ref="L82" r:id="rId130" tooltip="16 Jul 2026"/>
+    <hyperlink ref="D83" r:id="rId131" tooltip="CAN 2/2026"/>
+    <hyperlink ref="K83" r:id="rId132" tooltip="05 Jun 2026"/>
+    <hyperlink ref="D84" r:id="rId133" tooltip="DEU 2/2026"/>
+    <hyperlink ref="K84" r:id="rId134" tooltip="02 Jun 2026"/>
+    <hyperlink ref="D85" r:id="rId135" tooltip="OTH 37/2026"/>
+    <hyperlink ref="K85" r:id="rId136" tooltip="09 Jun 2026"/>
+    <hyperlink ref="L85" r:id="rId137" tooltip="17 Jul 2026"/>
+    <hyperlink ref="D86" r:id="rId138" tooltip="IND 6/2026"/>
+    <hyperlink ref="D87" r:id="rId139" tooltip="IRN 3/2026"/>
+    <hyperlink ref="K87" r:id="rId140" tooltip="21 Jul 2026"/>
+    <hyperlink ref="D88" r:id="rId141" tooltip="JPN 1/2026"/>
+    <hyperlink ref="K88" r:id="rId142" tooltip="05 Jun 2026"/>
+    <hyperlink ref="D89" r:id="rId143" tooltip="OTH 41/2026"/>
+    <hyperlink ref="K89" r:id="rId144" tooltip="30 Jun 2026"/>
+    <hyperlink ref="L89" r:id="rId145" tooltip="17 Jul 2026"/>
+    <hyperlink ref="D90" r:id="rId146" tooltip="PER 4/2026"/>
+    <hyperlink ref="K90" r:id="rId147" tooltip="08 Jun 2026"/>
+    <hyperlink ref="D91" r:id="rId148" tooltip="CHE 2/2026"/>
+    <hyperlink ref="K91" r:id="rId149" tooltip="09 Jun 2026"/>
+    <hyperlink ref="D92" r:id="rId150" tooltip="OTH 42/2026"/>
+    <hyperlink ref="K92" r:id="rId151" tooltip="09 Jun 2026"/>
+    <hyperlink ref="L92" r:id="rId152" tooltip="17 Jul 2026"/>
+    <hyperlink ref="D93" r:id="rId153" tooltip="HUN 1/2026"/>
+    <hyperlink ref="K93" r:id="rId154" tooltip="05 Jun 2026"/>
+    <hyperlink ref="D94" r:id="rId155" tooltip="TZA 1/2026"/>
+    <hyperlink ref="D95" r:id="rId156" tooltip="IRQ 1/2026"/>
+    <hyperlink ref="K95" r:id="rId157" tooltip="02 Jul 2026"/>
+    <hyperlink ref="D96" r:id="rId158" tooltip="RUS 3/2026"/>
+    <hyperlink ref="D97" r:id="rId159" tooltip="COL 3/2026"/>
+    <hyperlink ref="D98" r:id="rId160" tooltip="GNB 1/2026"/>
+    <hyperlink ref="D99" r:id="rId161" tooltip="IRQ 2/2026"/>
+    <hyperlink ref="D100" r:id="rId162" tooltip="MEX 5/2026"/>
+    <hyperlink ref="K100" r:id="rId163" tooltip="27 May 2026"/>
+    <hyperlink ref="L100" r:id="rId164" tooltip="25 Jun 2026"/>
+    <hyperlink ref="D101" r:id="rId165" tooltip="UGA 3/2026"/>
+    <hyperlink ref="D102" r:id="rId166" tooltip="USA 11/2026"/>
+    <hyperlink ref="D103" r:id="rId167" tooltip="FRA 5/2026"/>
+    <hyperlink ref="D104" r:id="rId168" tooltip="GEO 1/2026"/>
+    <hyperlink ref="D105" r:id="rId169" tooltip="MEX 4/2026"/>
+    <hyperlink ref="K105" r:id="rId170" tooltip="28 May 2026"/>
+    <hyperlink ref="D106" r:id="rId171" tooltip="SSD 1/2026"/>
+    <hyperlink ref="D107" r:id="rId172" tooltip="OTH 39/2026"/>
+    <hyperlink ref="D108" r:id="rId173" tooltip="CHL 1/2026"/>
+    <hyperlink ref="K108" r:id="rId174" tooltip="02 Jun 2026"/>
+    <hyperlink ref="D109" r:id="rId175" tooltip="PRK 1/2026"/>
+    <hyperlink ref="D110" r:id="rId176" tooltip="DNK 1/2026"/>
+    <hyperlink ref="K110" r:id="rId177" tooltip="04 May 2026"/>
+    <hyperlink ref="D111" r:id="rId178" tooltip="IND 3/2026"/>
+    <hyperlink ref="K111" r:id="rId179" tooltip="24 Apr 2026"/>
+    <hyperlink ref="D112" r:id="rId180" tooltip="MAR 2/2026"/>
+    <hyperlink ref="K112" r:id="rId181" tooltip="26 May 2026"/>
+    <hyperlink ref="D113" r:id="rId182" tooltip="PHL 2/2026"/>
+    <hyperlink ref="K113" r:id="rId183" tooltip="08 Apr 2026"/>
+    <hyperlink ref="D114" r:id="rId184" tooltip="IND 5/2026"/>
+    <hyperlink ref="D115" r:id="rId185" tooltip="IDN 4/2026"/>
+    <hyperlink ref="K115" r:id="rId186" tooltip="22 Apr 2026"/>
+    <hyperlink ref="L115" r:id="rId187" tooltip="31 Aug 2026"/>
+    <hyperlink ref="D116" r:id="rId188" tooltip="NIC 5/2025"/>
+    <hyperlink ref="D117" r:id="rId189" tooltip="THA 2/2026"/>
+    <hyperlink ref="K117" r:id="rId190" tooltip="07 Apr 2026"/>
+    <hyperlink ref="D118" r:id="rId191" tooltip="DEU 1/2026"/>
+    <hyperlink ref="K118" r:id="rId192" tooltip="19 May 2026"/>
+    <hyperlink ref="D119" r:id="rId193" tooltip="OTH 31/2026"/>
+    <hyperlink ref="D120" r:id="rId194" tooltip="HND 1/2026"/>
+    <hyperlink ref="D121" r:id="rId195" tooltip="OTH 32/2026"/>
+    <hyperlink ref="K121" r:id="rId196" tooltip="22 May 2026"/>
+    <hyperlink ref="D122" r:id="rId197" tooltip="PAN 1/2026"/>
+    <hyperlink ref="D123" r:id="rId198" tooltip="SDN 2/2026"/>
+    <hyperlink ref="D124" r:id="rId199" tooltip="TUR 5/2026"/>
+    <hyperlink ref="D125" r:id="rId200" tooltip="UGA 2/2026"/>
+    <hyperlink ref="D126" r:id="rId201" tooltip="CHN 4/2026"/>
+    <hyperlink ref="D127" r:id="rId202" tooltip="GRC 2/2026"/>
+    <hyperlink ref="D128" r:id="rId203" tooltip="KAZ 3/2026"/>
+    <hyperlink ref="K128" r:id="rId204" tooltip="01 Jun 2026"/>
+    <hyperlink ref="D129" r:id="rId205" tooltip="SRB 3/2026"/>
+    <hyperlink ref="K129" r:id="rId206" tooltip="27 Mar 2026"/>
+    <hyperlink ref="D130" r:id="rId207" tooltip="VEN 1/2026"/>
+    <hyperlink ref="K130" r:id="rId208" tooltip="30 Sep 2026"/>
+    <hyperlink ref="D131" r:id="rId209" tooltip="GHA 1/2026"/>
+    <hyperlink ref="D132" r:id="rId210" tooltip="MEX 3/2026"/>
+    <hyperlink ref="K132" r:id="rId211" tooltip="28 May 2026"/>
+    <hyperlink ref="D133" r:id="rId212" tooltip="ISR 3/2026"/>
+    <hyperlink ref="D134" r:id="rId213" tooltip="NOR 1/2026"/>
+    <hyperlink ref="K134" r:id="rId214" tooltip="15 Apr 2026"/>
+    <hyperlink ref="D135" r:id="rId215" tooltip="BFA 1/2026"/>
+    <hyperlink ref="D136" r:id="rId216" tooltip="ISR 4/2026"/>
+    <hyperlink ref="D137" r:id="rId217" tooltip="BLR 1/2026"/>
+    <hyperlink ref="D138" r:id="rId218" tooltip="OTH 34/2026"/>
+    <hyperlink ref="K138" r:id="rId219" tooltip="12 May 2026"/>
+    <hyperlink ref="D139" r:id="rId220" tooltip="OTH 35/2026"/>
+    <hyperlink ref="K139" r:id="rId221" tooltip="15 May 2026"/>
+    <hyperlink ref="D140" r:id="rId222" tooltip="FRA 4/2026"/>
+    <hyperlink ref="K140" r:id="rId223" tooltip="21 May 2026"/>
+    <hyperlink ref="D141" r:id="rId224" tooltip="PER 2/2026"/>
+    <hyperlink ref="K141" r:id="rId225" tooltip="11 May 2026"/>
+    <hyperlink ref="D142" r:id="rId226" tooltip="DZA 1/2026"/>
+    <hyperlink ref="K142" r:id="rId227" tooltip="15 May 2026"/>
+    <hyperlink ref="D143" r:id="rId228" tooltip="CMR 1/2026"/>
+    <hyperlink ref="D144" r:id="rId229" tooltip="KAZ 1/2026"/>
+    <hyperlink ref="K144" r:id="rId230" tooltip="12 Jun 2026"/>
+    <hyperlink ref="D145" r:id="rId231" tooltip="MEX 2/2026"/>
+    <hyperlink ref="K145" r:id="rId232" tooltip="13 May 2026"/>
+    <hyperlink ref="D146" r:id="rId233" tooltip="TUR 4/2026"/>
+    <hyperlink ref="D147" r:id="rId234" tooltip="PER 3/2026"/>
+    <hyperlink ref="D148" r:id="rId235" tooltip="NGA 1/2026"/>
+    <hyperlink ref="D149" r:id="rId236" tooltip="OTH 27/2026"/>
+    <hyperlink ref="D150" r:id="rId237" tooltip="USA 6/2026"/>
+    <hyperlink ref="D151" r:id="rId238" tooltip="ECU 2/2026"/>
+    <hyperlink ref="K151" r:id="rId239" tooltip="12 May 2026"/>
+    <hyperlink ref="L151" r:id="rId240" tooltip="20 Jul 2026"/>
+    <hyperlink ref="M151" r:id="rId241" tooltip="20 Jul 2026"/>
+    <hyperlink ref="D152" r:id="rId242" tooltip="USA 7/2026"/>
+    <hyperlink ref="D153" r:id="rId243" tooltip="CHN 2/2026"/>
+    <hyperlink ref="D154" r:id="rId244" tooltip="IDN 3/2026"/>
+    <hyperlink ref="K154" r:id="rId245" tooltip="27 May 2026"/>
+    <hyperlink ref="D155" r:id="rId246" tooltip="KAZ 2/2026"/>
+    <hyperlink ref="K155" r:id="rId247" tooltip="01 Jun 2026"/>
+    <hyperlink ref="D156" r:id="rId248" tooltip="OTH 12/2026"/>
+    <hyperlink ref="D157" r:id="rId249" tooltip="OTH 26/2026"/>
+    <hyperlink ref="K157" r:id="rId250" tooltip="04 Jun 2026"/>
+    <hyperlink ref="D158" r:id="rId251" tooltip="IDN 2/2026"/>
+    <hyperlink ref="K158" r:id="rId252" tooltip="20 Mar 2026"/>
+    <hyperlink ref="D159" r:id="rId253" tooltip="MOZ 1/2026"/>
+    <hyperlink ref="D160" r:id="rId254" tooltip="CRI 1/2026"/>
+    <hyperlink ref="K160" r:id="rId255" tooltip="05 May 2026"/>
+    <hyperlink ref="D161" r:id="rId256" tooltip="CYP 1/2026"/>
+    <hyperlink ref="K161" r:id="rId257" tooltip="26 May 2026"/>
+    <hyperlink ref="D162" r:id="rId258" tooltip="OTH 11/2026"/>
+    <hyperlink ref="D163" r:id="rId259" tooltip="ROU 2/2026"/>
+    <hyperlink ref="K163" r:id="rId260" tooltip="14 Aug 2026"/>
+    <hyperlink ref="D164" r:id="rId261" tooltip="GBR 6/2026"/>
+    <hyperlink ref="K164" r:id="rId262" tooltip="12 Oct 2026"/>
+    <hyperlink ref="D165" r:id="rId263" tooltip="CHE 1/2026"/>
+    <hyperlink ref="K165" r:id="rId264" tooltip="21 Apr 2026"/>
   </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="false" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>